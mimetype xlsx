--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44454d129da62b7718f769cbf71955b61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679056cac80b375c0c72338e764b312.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b3683738e0360d3f2b3890c5fb8ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b297d4f01e403676b14fe2de5e1c7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29fce33cb725939ab3cc6b7c1f50d6f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f1ec695a179ccb838c9ed92b58906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f4e217f5308159bc971e6b7eeaa167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d243469d26674238b5b6ad9ce2bd17b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af842a6c59629feca9d418bc30313bbf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5d4ce3f64a030aaaea6847b64621110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa2cf54dfd67f7d7ff04cc15a90f9311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3c5d502d710eb12316a5a941cc09b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f099f16450738e276b9f406e374d9f1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99aee93c715f3bcfbadd1e805ba534414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feabb7f42a8630adebf4906de6be76cc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96976ffa711226942c7b56e80ee4a4af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8103de62911714650556eecda1db4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46528946c46ed07589d74f571c07cad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb550e914ee86014b9e63219fad0837d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c152c2ad8eeb5c24876230a846a41b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b721e00bb53be0daf82e174e224a921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4ebd3c61330d9de3bfe95874c7ac922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3937d586d27173ab4a19b9dbdb9698e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b2182f348815e1de3419a68c01d0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575226a466c7ce122601c5a213dde9825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58cb69a9ce21aa15eea498b7197efb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc5683a5fbe83a9d26dbce1238220027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ff4fdac9537512454a0f8dea375d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91c703c26347cd71f5d5387f5c7cad29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3c289184ce8bb0befd6e8faf9eee530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa004170e3d574190d47ad64638ace531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14371ebde594adc7ee9e6f31de60cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4944b2cc9006eb27d3958dfa0e1fe3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfc81f2921c1d38358a596be2eb41c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cfc5facef524c9cafef54c3c1cf4035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a875f1cffd77980cf7b3e8e42b4b4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985350ecac13523222881ec4bea28bc937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d372dd303e508c4e6fcbe588854cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ca5440bbc8d158f89f2248fe96c64d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8837586a648d4a22eea49f52ce81ad540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f16304c2884a91ddce31ebc5b1594f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad67395e31b95ad192e4726aeb761642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed6cd8a4974827cc881f2b382012ccd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91942410043e8bcb042aa1a42539a36044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a42c5f58c00e2c2b571ffe2cbfbd3845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e53f0dc7fced43b1dd9ebc61889024246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e5bdd3c418e83eeafa07c1d17347247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7693c61283780a198374b1399946148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb845289e532e2d95bed47e21c5b81a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd468e844f2db512f5e3fb92c2b4a4d850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0028771dbf463561e924210f5dcb53f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270688cfc5e240a006b06a8f7a42fb252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db35e41d4ea411448ec129d8e7d77d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbe0489a12b8cf918c05383e01d85954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48daf25e9d202f4d5e02692db9655f5455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed0122bfa746161299251a150f788b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8b0f824d6fc0d3f3966329c29261e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e641f85732eaecb48c7a81fc797e324258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71072bacc35ab1c8e9c3cdc3c2bac22259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f455d42e9d022e724279d1ffa9b9860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88296e162ad7391502f09c4bcdeaabe661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3f00285bb39b812cd3182b236f21862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d047f1237615d4fcbd481e69294ee863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679bdf1ed79d13c3d80ac3764592ab264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594457072cc5578d9f175fe93fc0bf5e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c62ad6ec61ed4e8892ff462e34f2e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306e7076d4f6bf4963705796c37ecf267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbd55130eff459f7cd66e7535bc5ed068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e8b1ac96bfec06d0d407b451e620669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d6b931594df20b767ea489cd736f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0741ac545deb98b1aedf417355f203571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbd0db5b399561f3e7af68e1fabf9c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fca5c606d1a6d66648441f74dc7a1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201406c1f4f54aba296c2414efe688774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5cf4b6ccee5001f714e60062edf675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daaffee93f2979d941a070a0d75299176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95eb98af26b7d9437fb192e2417a2e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55065a1fa3a2e83a866678970168c178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2544225f06c8b5deabcb5d0f82933e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ae32aaa89e98e6d01f9471551946780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f423e9d9316316b4d7583c58b041b61b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cec916a4d824328e03486bc0ad06982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba0c4afcd31c243506242b5bcb703283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d294e3e94f2ddab45799616ac321d42a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd2e97f5c99ad1aa0961be8a275fa1d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab60a65370aaf8833e791d1a2f9f26d086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0353cb3e5a29a7fd060b89ea87ce259687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce99c416637147c21d34d7de60f52b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5699d2933285c4663daeeb0640f7a65a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672e3c2c82e97d34bd6ba1bbb6abd2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13592e7a5b1cbc9691232aaaef8c77fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bb071f0823b8d4e8dedbdbba9675192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfdff833ce2dc563e94a333d79eaac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf91a2b4b15445f741873fb3f510ec094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559b31a01e540a1b2ddf860ae71c3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29131590fae80340c14e8392eb03710a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f57a3f27a8ed4e41c0fbfe9d6c1f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685f8d3063f133d07e79478390ddabe398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2719eebdf8d044de3f6a9b6243146d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103c5335588e226f2ebec26e091b2e0d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d008add0d267e94c7447b33c8213bb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5bcc26938ba7898aa0eab684a021c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208fe795d875a1acec6e072159fe521103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e6714c4f16106f80ad689815fc5802104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2517adeeb481b2cc8a354d01be67d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0001a9dfa99f1cf0c0748ace25381106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfdd90f1b16703d4ac1941140373ab7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4079f0913af01cabf949a2e91692f4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883c6247e21004ac388e7d259e6bc540109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff20f46e348e4ecf0304ea50dbc131110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce65cf4e38daa46619caf59b0c1a28a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bc4d969d18414536157e6085e33b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744010e45bf1de6f7d32b2201f6ab4f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f7f9ab84966913223195dcf60b50114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af720f92408048913b2d54d2be1c16115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd66f4150d5c01e202972137df8aef8e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94352c8fad76cd745d939a842e95fcaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c66b144b7da07ad50a6a4adf4520e5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d7a83465c112eb6eecd0c3235b81c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021399f479f991fc26afdeb7103d9df4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb19e029a4e50d0cc0b0ad61c65717121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e29d80065c089eb23ebfc587ce123b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f739b2d70dfac030b433a8c4d3652905123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8da56cb334a8eefdc1a022cf6ad7a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaf3375914a0268eff3036f208f09e4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33315d6fa18d38e396c2597eb4d90c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e40616026ae0c2ab4789ee37f67a5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb2275c9fbdb72a93a161ee9f82f29128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b06411334ccfbf2afc2c606f5a394f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a74570c24cc949e7332cc119c059d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3aae3c7196dbbdf2d456da237dd45d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74dbbe4c324c9eb22a3bbf7bd3c4c8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a2c9959546c31f43b7428d07985c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78065b0a45395da899d6ef26371ec13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94c903e257509bab078318d6c4ece9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a20dc350615011f10364fd435e6c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476af4ac2ebb78a2b544cb3ed76b0bd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deeaf6a69dea8dfa8ac1c35a730f60e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddabbee1841e696f2901ddf37b73027c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4367f4fc23d6527123bbf0da2e3f7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805684375892599bcb67fb92b73d3441141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177518aff6cf69b9da6560b61424da29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f31b05ff0c227b66e446e962e69d38143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533845f4e6a8682d2e4a90862219dbc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6740c188de7bd1079336b5cf7f720145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f86014988ab66b44ab7942ec965de0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73299b0b20b73ac6a3b48aaf193b47e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb82f502d0e36db2b5a2fd4b45a67148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27246e21d5453854f3fd8befc22291e6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e319a5361f1bf81c6a9c7096c6f6e9b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f81f17f0cbd19d29d2983a36e55b71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85bc4d68f29117807bcff0cbb6388152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98e7d51dfde5dc80783cb26d9d68d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc09c08d53af304d9967caf5313a94e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af274f846176fb2c7214ee139852c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697cde3164a61c7f598fe32b384f0f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead9b1ccbf44a33d6bfc5156cc45e93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d384b2eff9cba429b86d7cdb9edb24c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aab4bd9301546c650834ec726761ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd32280e27460de4d16004cf137b5de76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a76160d31a13661f520a2472d37a77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f156299b9d4736c98568eccd28903c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c732bb9d7f8c45ec173ac6eca2e7ef259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f738243e4c334ebebf5ba1807e62cd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347593d83388d57abb5a9f0e2b81b3f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c739b776d7e56960e3ac05b4cca08912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2b0ffafe9a8ce6318612c8cf24bb813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa843a79081bb54846310dfbe42fcad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ebe5a04ce28c3b8ef380e7019c6d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef7589ef85d5fba291a74e0a6ab752916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39899bad21ee6bea2fb4060206468c7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c668ea82eaa1dc6bb123d173204eb6618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adeea7711aa4d2663db00525023fa3319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20db59c4ff355be0ebf26af018dcf6920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0a60cfedb2d20dd7a4e5dea4b9b5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933f09d4817ff6af47e2259201fd38922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b17cbd67864f20527dc0f309c15d34c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca8d4595aa77e0adb675a0f51d343724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a8b4655bb5f439b30ff5c1f4ca1a625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f892dfd68574d71c9b4a8d8f775b4ea826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b569a0409bc32c0d422afeb71bbb95027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7650742f3ffb0c8eb2accbdc5014cb028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ac72a5783735fb5186e62fffe86f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c1f3746586ae1362a0a349c2fadad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590aef99e1ce148677c5e4467ce203fe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86360680f5f74dd3fbfec52d7f9c16a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c01585df1b5177ed307c64b3f79a3733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1eb6c944acbb43d432f95562a672d734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa3240a8bb724420e105011668c39835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217272909679b64dc1dd338e6ed86cf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c39e5c23e63b00c9706defefc9a5237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bd7c838dfed6de3d19ea36663451438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d575cb798eedfb4f5341ef2e8ea94fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431db035bbc12643b58a8cb9ac2f0df640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef43b5ead350864ddf1148f81078a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089a5a91f544b4dbe9057a58b4615e4742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e622cc81a4ebad140a9fd49a5045d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63893206cfa40296294d36e713c2f2a944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a1f5f8efb6663512c170fddbdcb9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81114db968525b7a0c03f587d268318946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d2ce7f63434d0d13d945dbc899d1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae8df7c49f1ff683b92a5ac8ceb28748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb3a1652e38334f11d50cca7644e66e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d0767ad6d070c13d84b677ee7dc050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159becb81667f06e6b1c8286bdd1a2ad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd96f6f924861457b05f893cdfa731b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71a827d3022c0f595efa71e1df6ed153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525090f04f4b291c0b35f0457015267654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7a25b8e9c2ed83bcf533c40a977855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038fe7931c770ab34128876eec2b0a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889daf1eedb51a9071b75759f0ee307357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0aa6d635a752d5e29cd820cb4dfb758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca454dd32028d2edb795aee5aa685659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e440b64b90d5e352980a184c0a48341860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb369459bd055c632cf57561a86a554e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0fcfdf3686739190814ed75df683562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5e4d9c700f3ca0a88b10cb14049f863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83899d10923b90a5c022403b94aed57c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe774cfd14cce2dc10601e61ae454e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bf62b475f556676451ce39ab8baa866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6360460fa54b8ee4b1526cebbf12467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a9e6596dd6cb9fa5f77a554627b0568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b12d8b5a2f258c911c26b34a4363969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9563460ab49d3fd1fc0b52a35100b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d06733e1a1aa5630b98e09ad6edebd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82b0a08eca31ada36df4eb2517523172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b8218f1d4b0b5355401453b4fcf01a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d194cf99d315770901995546e6b6f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653271f2e857c8a20fc9b14d6d1dc3075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1aec9f623a89e0901e2d81b107166076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41990fc61c033f3172f1d70618810c0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d1c615ff3045f255ee8fb60617fba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94ea7c80cd52d884b9b492d221b4c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267cbd7b35d4e1fbc40431119eeed7580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda26f69a0bd8b35e5331d8035478d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55c95fd9ffe2e8c433c39ec680392182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e98ee8fa7eee94ee6ef2dcfd63fc0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f042169d053a7f43b791cbcf9796497384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6286a0827e6191241654a9e09158af7585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886294a387a6707ccd79da39bb096fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734897880ca45286e95078404276ce187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e362940a84732089e815d4e048d6188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d52f814e92a5c48ee39e38f58e76889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171491207c0e899548288b5e69e78ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f89f92424637bf18290752cbcc49391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618e10c3f12851a14986aa87a3c9ff6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070b3044256619b29a2e4d25ff6d90b593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fff65cf4cf8f376324e72b78acf2e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f44e442659010586758ba3c0781fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168179cdfc7622c65a660dfac04291296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c5cfe098eccf18834a1fe3b08a7e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c6cfc2ac9c26abc59a53ea59d32d998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266bfa40f3ee8c020fd6bc58b0eec8799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f6b92864a6094a97d02838a441b96100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6973e848cfd7ced6fe94670bcd354c9d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ca2789518a0f5b33df40b1d42315f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7508c934b03abe765ff2b3b60e0cdc2c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a600ee9be96ff76dc3d510de1283cd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dddc3a52b42fabbd43ba97f0fc2cd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f164ec32b0d0df4f8f02febb35e99106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c194b49065b8e51ca5d42164084c2d0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33fce1b4be9a0f76544fc11ae4b3974108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ee26337c22fd3cae44e50f975b42e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af9f178173cdd54a89fc9d7cbc512110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e5eb1ff4feecc5496f7d5ac5558701111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a82805f1e95042faa81f45d5c36c8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b02318115f03aabac5ce99a76d4b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2158083348c086fc27aa8dd8784328c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28070e1673781c00bd736e276fe8088e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0dd64c81de2b95e7b85b9f414503d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d5e18be79c9e8f9d4612c716ed14fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed460aa6558906f0697ed38acae219d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbf227ba5a12ab2228afc6332e1e51119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff3b4fda0a2186732f433abc03dabf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae026856af0cd5f7d2dd4fb43f7ea99121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3f47ff64f868d45f0d4bcd0e8180f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415f20c0b8e6140930ca8f18d33d463123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97626c3e44277a389683d111a89e0575124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b911ab0c964172fe8e309e7ec9200ee2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50bf11a39f19ea9097396fec2c3d524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b5936d58498096fd1903d16bc9063127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a87000e214b4c18aeb00c7b91891a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d71502b47df3073fe4a841e06fd74129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f55038928ad7a9228aa0be7dd8f34130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c26464d8fc76b88d61c4cbab4bedfc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d46e9997e22a339ce1f02f781f9f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f89c1ce17fe3949eb370d9e07b6d8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d40329552d4ca233d875755c429a0e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f6039dd5ca4630583873c201bedff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be331557e2021db2be733fd00cf2f10136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514e3b51e55e0362ebd6086c264b065137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37302e62e8807b8ccc77acc431b0fcc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b68894c151a61f4b7b4b8c26d0cd76f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dbf03c680609aebbc28760c4933ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3fa12b646f2b1c12fffd437709ae3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e33da6b1f5bb888aa32083548e7303142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda958e69719b4c5bea3bcea21320fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1ad18143d06bdb7ce4e71e18c70942144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166d91ba4880623c2bf70c30df202717145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bedb021eb59ff9b5353bc7092e2258146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44561cf86f818beb21d293cc4d900f15147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2788c870c7c11936f7bae59da1e575148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d7f378ef948a1dddca69a601c0b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5698d7de02d999df726abc56142c40d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e7d4baa1c1fc56bc2a88710091375151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcc9fd95ff313f214a433dc3a808efc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1499657b2a21bf71acabadfc69bfe153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007dea6a6c5043e915a5217c005291f2154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>