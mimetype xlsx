--- v0 (2026-08-23)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -563,53 +563,50 @@
     <t>Перехідник KONI STRONG Micro USB OTG KS-32mo</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-koni-strong-micro-usb-otg-ks-32mo/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS01 10000mAh |PD/QC3.0, 3A, 1Type-C/1USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks01-10000mah-pd-qc3-0-3a-1type-c-1usb-/</t>
   </si>
   <si>
     <t>УМБ Koni Strong KS05 10000mAh |2USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-koni-strong-ks05-10000mah-2usb-2a-/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000002556</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4S |1430mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4s-1430mah-/</t>
   </si>
   <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
@@ -808,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641985ebc664586df47b0d7a897184c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc78179d6bf8969b6c335c4fe25dc1a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e740878d8fa274178fc91c209b23ca73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e08585c658e199e88e4cd15fdda031b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4bd6698f4a2ac5c469762d6138448e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab02135681c8fa2f81cd02597f959336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe23cd5ee2d6fbabb9e2cd066b41ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e96f4f87b596f643609a1ef2630978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfe7e097d7b3045e7bfb2b4d37ab749.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed701332ba86e5c149ebe3a74fe2fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88e3f8cf7b33d6abc69ec5fbc97f43811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb13c1c169e93bd866c5c953f95e1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2214c6b66a1c6bbaded148defa2b7ff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f1fe7bf37a5004ca16bbb0799d05914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4861c18176bceeab7008d1695501915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dc8f375c8f3c241ce3cc2a68942a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d146837728aaacd9fbb4022056ed2d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46278d871a6512aa706c2ec2f12840a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888146e97fe2b778bed1cc55eb2af86419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb948ed1811182b568cb18e26550be2e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8018d9390a300e4bd599e8801f162a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8c1e0ef54c1eb53ce68f99f3f171c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a87ddb2158945a70814bdd99f1ff6923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd8c0c3b173df08f6d149a67ccc54e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8a846d66246c78bcf217813c3f16d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab36554eaa059055fccca78a7c43d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dd8b288d895820826dbae0ff20018127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18406384c3fcd7ebc543d5fd1f4ee2d928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308aa6dd57b59458468cd1b17bb7e5029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98056ee7bf512e2aa5a9f9c21473e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78e284b622ce47732b776e2f26b83731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e4c48c2ebe7cbb30e5e6cb4f77db932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8005bc141287c66ae49d6bc47712e633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387682a87906e40540e43ea84d00232e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5e59dcf744a112d67a3dcbb4e63f735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebd2d4d4a027209c88c05fb64df07436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24752f88feab5693df690e98de42730a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c5a63623c512b6328da7ace6e70e2538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678e4fe662ac9b3595d4d2cbce9f7fb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cec8b6215945463872ea3896a08f440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a036a7dce81888a2fad214be6d2e6c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9c144a85f52d5845609c59796f23942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7593c6f359248a858ba45ad9a5935d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45a60d74dd4f24a9ddf366b1d6a63a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c3b6e826b17a39b1763e96fc2747e045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49653440721748612624f077faad8e2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb45c2a49f9b334e8a80d642a5a27fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c011484cf0c0c762f4811ac705513b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4223b60676a2a3bb34c8f567bc5a6749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cb084f47cb165604fc0f78b6417f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776fd20d504ae2894bddedd3bcefae3d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc2b1495a9b9c5987486212bac290152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d78f39b7d075d10bf5c1515338413f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf31815bebe62e76a129367f5016da854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111cbe9017d8aa39df552cf178758c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad436c31046f03caa687f1c9e55359956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eefb9ac191f25f0e28c8628e699d0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc9bfbb588794b7d3819d7d39eb317758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f92ba5ce09ed82d60e5bac394c0d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e33d61fbaa2c79e24aefbf354ba828b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c08ac1f5c88ca5d157bdf61348045461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677be7932297c9c6e2eb2a168cea9a062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b526a1483411408a65a9e3d3f41863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8b1632f0b79ef3d105be1faae1e5064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7ac9159fe27022e3f187d0973f9bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d1d71b41cccdaf85562c2fa7b896f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d2f795cfafdf08d5b8afd303e76fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5664226f52c631761e831f845d7adaa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944d90294a492c9017c187c7366b33669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f817038c2e8baa187ec009f07938c0770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46e0b28633fda810c0e681c0ee4a5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c941a145bb9f259be49b297710dc95172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615f91220765b585b2de9569e38b1e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccd24f604231bb24e766e9ae7c447974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e0f30eb2c0e71177466c3ad84c7a4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66035ae88af97b54e8fd2cc70cd8420576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38588f34cdf6d2e38f80b564c4438e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7ae913454dd70a82993733cb18af778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cdb758d91a7452c1be674dcd83fac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49627d42e98e00ee5905b63138476880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac42720000754484f036090ba62abe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7638873b634ca7e9f4cd313fded5f2f382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f69a25e7df0067f3df2c9e0ad59683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecbfdfae4f8bf4ff21eeea0b87517784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4764e76fdeb145a0b592c7291904e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1cd1bb2f4e2bbded1fa5b2056986786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e23474dd9e0bf2a2ce1faedbf057f787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487afe366c0fc57b4613c7e3a418ba888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64cb490ff94da53a3200f06fa73ecb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16451cefb0f77cec4827b99f21097ac590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20adb29137345b99be06bd75af1dfb5191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc596bbb5e1d488e6f861aaa0c9817b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18304e0e9bca160b40463ca242aac4d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17222420b18be50fc1dead2b5e26a71094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034f983f197b205713e9b4c63a5b88995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd57a28324a1c21deaa3ebddf36e06796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5477be6bec0b8ba63f3b2111a095d4d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdd0a50a89e9bb7e6762190d783620c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cde717b275e990c922b56e608c375299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810033ae8df1a22ee04828cf0b00e11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbee7c6e1e1c8d34a1d5eeab6274d1f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c7aed4358a172310fd6073830ba49102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7805f76ac23e1a91be02ec98386601f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bb9d9cfeed264f3032cdebd10894d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14752ac9320262e4c623ac3efebb65105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c7a036e64f0e474c53ac902156eb64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a25025abf3cb46ba51aa69bd505ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57965be9e6c5728b876e42e11d969940108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b7bc9719f152901a60c796f8b0c55109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c99634922cc17dc891566c2c54cdb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1531220b92ea8a98daecd90dab7691b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21a8857dcc0121781c7e9161f799ec2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35b339a861ae31a3d88eaafdd1155b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16c60f39c9dfdb94f1e987ad28569c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a835cdf1fc3fa3897fc6faf96e5f1e0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c608861f70c9529ba249f09b416ac9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951cc0edd6612dcc26d6a5c81d52fa3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a0ff5d2744aa474caddfb82475533118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69118ed49074f68cf707163a5b137faa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaab44319b6e45c4ab7f6ca8df1ed40120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05d1b14734fbd295cbfb1b2134d560121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6f2f5e8b6e02157cb82e0c9437c38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711fd73f6af12a33817d2366d2a7b0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e909df99a3c3757619fe17a956f2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc471c79df9806f311e2f02a128508a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6547972aa643f41902cfdfb89a04823b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7e02ff880b4ccc767b1a3b4ca4acc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fb4a4607bc8eb2cdde5f840dd34830128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f331c93da69f4cae0cdfc310bd0379129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605feb05f0076186454360ab9f7c940130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e971d66624040e2760bfc5d738da1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc35eb9a02a6c20d0d24ff350db8c2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aacc3e43b8a466be14facde987e1bcc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ff8e02a67e21eaba6d809d34503c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0768b347404ef2ff7f83b8ae1efcd3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1134a35dca961d7acf0776afa78038e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687cdaed51221333ea3529afb2d4f99137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c27c0cd8d457ecdd380df6489ea908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c47051bd72f7f2a1edeb2193222e8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335401873a3e0194cb674bed37eabd84140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e49667c13484377845373bc3d5e424141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281683ef57c0a62bb143c33350a3b89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8c2990d5a0f126c5c1e4d2279299d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c395728443fab27ecabe61ebc0e8631144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0534ae4f119dc0f0e9de3de3de45125145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f26838e7d3ea20a7159c0f9ed7c30146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269d4bf6a7f37da2ce8b426ae52d542147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab001939669198a3a4e8601361a662d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf81d27b1e6ba603fc7adc14cdad327149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0418d911e27d7382035709e59c92150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4701e0218a72cc919738ad81d060e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c35409a485af9c5ee6551da0ccdbd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7aff556b5157f52b52dde4699d2147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ae3556c0b96ac0754c8d83a1ada18154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e91c5fbef43f1f05260945e71dd111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9282e08a1323f78cbacc09e73b14a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe31aa8aa65a33bb214bc4345e851e3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197643406b8296100c314efd26e3bbff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d2defeefafec3913e2812d89c1ea5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c41fd700d608e5bd1f716963cd91a336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96acdac29046e3f51bb826f3f2b220e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6af92bb1ff03ba3db43449cbea2de8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1dba7e3251f63b593c5e33d04e1989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8987698c9b82803792fe518e01aedc3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea74cd153e462c7eba75491c805c44511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964430047e8bdad788ad070c1539207d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3da0fe43fc27607458a23d056753e0d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18478e534d491676f953526ca16b42ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8085f9aab863fd0751e2ab399461315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b7d9369e890ba87947bc271c5f1a716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7a3a42b08d27d3ceee90a66a02d8a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a090c1eda78f7d98daf034c59f4b2a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5a37df44a4e49fa59b097062bff0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df80521bde625c35e6061cd5a41a7620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890a33fb4c1a09f4c568a9f11a4e60b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5096aac09f6dba14095d67d496746522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded7cbfc9139ecd3c0e8fda31012c1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ec12df8e8977c005bea4b9bf4543524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7a2206cd75d941e4e6c249d1a100325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b185daf823b6aa9c922a2b65533d2c726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f085fdcbe1056693bd4393c42a63527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d80e31969367af03306e40255a50a2028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b32ad89e60a8485ac28ee3709e26d629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff92e41ddec66cba8add2db7e19d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584489dc2e21de86fb7ac6704804af31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645d303087955590a022dc947d0e6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36c24adb035c983efc3b35b1b245dc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f77c6d4b51b04aaf68366de002c4734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517360f30dec476a956e2e500fb7eabd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c93badb86955cd65fb75e55b984a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03abc6ef0c0529d4b80acc9e8dd49337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c849d2f89b06b4ac329bc9bf0b6e3b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea53bf662b5a09c78b49fce54f95771939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2cc6797e85d9dd6043038787b0644b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c9f785f65f466f3e48e8b4ff9465841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609280f886716fbb7be6972e101fad242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c3c3de84cec54022e423ef4537f7443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c447e4663fbaba9159a73bb5bcd4844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91625eabc09d2efb699912f3bdc354e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2f2c4e5e1859386857feb8d5fce3a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21431f31f81ccff95a50d62651297c147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7521bfdb1a07d499dda30d04db55f748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b862d85ddd63b26f242387252329310049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06e39ae0c34865628ebb25e13504ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f321423e0a0f9ba8f78ca1a2b7b0c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4938dac03a64229d8536cd80d603752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf544fa517e94431d842d17fd634a12453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee297fe254f0e273ea44cfb2a81fbda54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0131674af3f1d775d7490aed55c215455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b47252a9a04af624b14de3c029c056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a534d44bcf0066748251b6a6405dd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f54df56a29408673ac021a0ef6de0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7602cd7ee48b87a095d6ff4d184859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1d72481f38f7111b24eb971f131ca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d6ee28142c574b529526095ab744f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595d8ad79be51fe35d22a46b0d797f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6169483ebc5b18b9afb2e9423fe0463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d9088f21517668ca6ff7bcb0b98964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff02611f5ff2947a4c2debf9e5eba24365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d16fb43329b68064cf072bef9be91db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e850de0444a027a536938f23d96fb67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6652801b28d3337dbd78dddc1e575cda68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b75f7404e5115c0da9bdffe67dd2e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff896cf1569748f3ced77846e24910f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf90cd4baa935f43833b27569c3a23a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935ac9fe56bc4abfaacfa23cd11e3f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59f3600c930545702b28b68ce40339573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe5aab275464b32f4c136774ac634b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a416d3f80d74f9d783f2f4e2ad88b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71adadfb7353d7f2868c564e4c45d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6908ce7ea7eb319b63480f851679bfbf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ced4be0e7baff621f427f744b76d0478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc398b2098668e70e9a416c538835a379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863f93d903bc812d1a6e513cbdb2c9180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342b9ed6bd27d0ba489dd7c14c0c74581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b85aefc2207d7d15f93bb0b070a48c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebd9f4e908ceea88298f465260c99383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71a0a398d2f5bb03431eadca237e3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06e99a7f4ff0785c43fcf91cb5aae785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0d20e4fbdbe8db175c5c206a9e33e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9029a2da55ff36cdd975295aebcd9187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a6876af9b14fb63ae5de00aee4595c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdacd1308cd00cbf0a8be3b4f96920389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0e5dfdc3bc04a243b48d7323f370890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4e13e84bcb71119abb521198bd84d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f32961829511a2175f7c09fc0d10592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7190cde7d3ff3cb3a7feb26b3b94c4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873917e086736dc5b25a5fb0728576c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f74200d821ee09a40c9dc33900b069b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c8b0e42995ea0d985ade3e6c0baee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0d326ff06df692806aaf12313fae897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00236b1c5e5c123e0ffb55da43b5f2998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce05e6964e6e56d03de799fbb9772a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbeb2d7c716631c4bc497fe7b7f5e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e342be348c04ecbafbbede802d90e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271542fbacda469567f66b1008bfc84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890da8ebd736defaa2a782c0295c5dc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e1ba4eb57581780eb394a012b63e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeb8a5633bb8310b6c73a53fe80d24105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750539564d8fc2903fe7cfbb251410c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c633ad3f15460b0996698c2f3972107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc10444a902bb4718343cc336f922d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c484a8cc6fb4d881e0726eaf18fdd2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ed7a49e4be725b3c25fe009f9fac0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2b8bdd9a1703942b3a19244ed549a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e5c44353041a237a4bb9bcf8a0d0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22778f695e905656461063c7365fa3af113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e9fb91d5fcca39d24aa9c872e3184114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394430490b5623af2142ab3574c2394115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac935a58a195f7a43b7a5b2c601c80116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e812779e98c0b231a573910c02b82117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3a897dfed9bfe827be4524f7dd6004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b07a8d334d9409e729a767cc8977cd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bf0a9bdc9d0757b9c1dc1d5efcd16120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee62ac1b6a3027b832cf7c1629afe9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80d8a3ac1c8d6d24d4ebf4ff70ae4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdb9ee600917a22cbd254b68ed9eb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927be2b65579eb098081eb0d38f7e8f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb70345330976d7a63cd39c770ca98125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8556d4e3d355e0afab7707b86345e5d4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61d297e9423444c5ec212cd95268bd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d380971ffca511ed6cb8aa5d99161bc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad93ddbcc65e64db0471c716bb9fab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b09105cbd71c3569177f2b3bccbc141130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa59d454e89f8610d19811cf88b632f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ed45bb74ec32f4022950e4cce6c7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8734ee9f54a2bc140f869a0508376133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071bf1b1151ffa02ea809ac1a98a20a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9da2715f3ad4cf480b6f334243bc5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67610a558bf10e9c070740d34405ff2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86036e99ea437390d067d613a79b366137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86058e687b0b9a939ba159b1699694d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f1413557d1ce623d4fe7bc635ef9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafff08b173ac8456d430b44e6f7ade8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f382af9ede2e21448c8b422f917093cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253666cfb94f17e16ffcff950461cb03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093df142d120baf3e2390d658ab50a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285bedb996919b4adf520fbb22bf142144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f25d65ba11f9d1d2b7e44d00967990145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b8c98230dc74ba0b552c8941a8b451146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee7a777b08b4d5291d31d94b496757147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22c524b669545d45daadbe6e3257a4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5e23091556b3afa6222adf0a2c3649149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9700f23dfb95cc5e16972a1932b90150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9a1cb9000eb808df881341d550d5fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c09836707f9bce71fa18d75ab0a94c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba5e55183a533d96a76677795158f3d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb5c610ff23cfb405518dfa235de64154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2140,51 +2137,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>25</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="695325"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="45" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -2200,411 +2197,411 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>27</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="47" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>28</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="838200"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="48" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>29</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="809625"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="49" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>30</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="752475"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="50" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>31</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="762000"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="51" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>32</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="866775"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="52" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>33</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="53" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>34</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="885825"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="54" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>35</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="55" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="723900"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="56" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="57" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="58" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="59" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7309,607 +7306,605 @@
         <v>14701</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F67" s="0"/>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
         <v>3.84</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
         <v>14702</v>
       </c>
-      <c r="D68" s="0" t="s">
+      <c r="D68" s="0"/>
+      <c r="E68" s="0" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="F68" s="0"/>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
         <v>3.84</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
         <v>14703</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>186</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="F69" s="0"/>
       <c r="G69" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I69" s="0">
         <v>3.92</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
         <v>14704</v>
       </c>
       <c r="D70" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E70" s="0" t="s">
         <v>189</v>
-      </c>
-[...1 lines deleted...]
-        <v>190</v>
       </c>
       <c r="F70" s="0"/>
       <c r="G70" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I70" s="0">
         <v>3.98</v>
       </c>
       <c r="J70" s="0" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
         <v>14705</v>
       </c>
       <c r="D71" s="0" t="s">
+        <v>191</v>
+      </c>
+      <c r="E71" s="0" t="s">
         <v>192</v>
-      </c>
-[...1 lines deleted...]
-        <v>193</v>
       </c>
       <c r="F71" s="0"/>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
         <v>3.92</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
         <v>14706</v>
       </c>
       <c r="D72" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="E72" s="0" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="F72" s="0"/>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
         <v>4.25</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
         <v>14707</v>
       </c>
       <c r="D73" s="0" t="s">
+        <v>197</v>
+      </c>
+      <c r="E73" s="0" t="s">
         <v>198</v>
-      </c>
-[...1 lines deleted...]
-        <v>199</v>
       </c>
       <c r="F73" s="0"/>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>5.04</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
         <v>14708</v>
       </c>
       <c r="D74" s="0" t="s">
+        <v>200</v>
+      </c>
+      <c r="E74" s="0" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="F74" s="0"/>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
         <v>5.72</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
         <v>14709</v>
       </c>
       <c r="D75" s="0" t="s">
+        <v>203</v>
+      </c>
+      <c r="E75" s="0" t="s">
         <v>204</v>
-      </c>
-[...1 lines deleted...]
-        <v>205</v>
       </c>
       <c r="F75" s="0"/>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
         <v>5.04</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>206</v>
+        <v>205</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
         <v>14710</v>
       </c>
       <c r="D76" s="0"/>
       <c r="E76" s="0" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="F76" s="0"/>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
         <v>5.76</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
         <v>14711</v>
       </c>
       <c r="D77" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="E77" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="F77" s="0"/>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
         <v>5.64</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
         <v>14712</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="F78" s="0"/>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
         <v>6.38</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
         <v>14713</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="E79" s="0" t="s">
         <v>215</v>
-      </c>
-[...1 lines deleted...]
-        <v>216</v>
       </c>
       <c r="F79" s="0"/>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
         <v>8.07</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
         <v>14714</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="E80" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="F80" s="0"/>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
         <v>9.01</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
         <v>14715</v>
       </c>
       <c r="D81" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="E81" s="0" t="s">
         <v>221</v>
-      </c>
-[...1 lines deleted...]
-        <v>222</v>
       </c>
       <c r="F81" s="0"/>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>16.9</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="C82" s="0">
         <v>20699</v>
       </c>
       <c r="D82" s="0"/>
       <c r="E82" s="0" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
       <c r="F82" s="0"/>
       <c r="G82" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I82" s="0">
         <v>1.14</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="C83" s="0">
         <v>20700</v>
       </c>
       <c r="D83" s="0"/>
       <c r="E83" s="0" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="F83" s="0"/>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
         <v>0.64</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="C84" s="0">
         <v>20701</v>
       </c>
       <c r="D84" s="0"/>
       <c r="E84" s="0" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="F84" s="0"/>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
         <v>4.03</v>
       </c>
       <c r="J84" s="0" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="C85" s="0">
         <v>12777</v>
       </c>
       <c r="D85" s="0"/>
       <c r="E85" s="0" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="F85" s="0"/>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
         <v>7.12</v>
       </c>
       <c r="J85" s="0" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="C86" s="0">
         <v>12776</v>
       </c>
       <c r="D86" s="0"/>
       <c r="E86" s="0" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="F86" s="0"/>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
         <v>9.380000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
         <v>12775</v>
       </c>
       <c r="D87" s="0"/>
       <c r="E87" s="0" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="F87" s="0"/>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
         <v>450.45</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
         <v>20436</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>236</v>
-      </c>
-[...1 lines deleted...]
-        <v>237</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
         <v>3.41</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
         <v>20436</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
         <v>3.41</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
         <v>20437</v>
       </c>
       <c r="D90" s="0" t="s">
+        <v>239</v>
+      </c>
+      <c r="E90" s="0" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>241</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>3.6</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
         <v>20437</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
         <v>3.6</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="C92" s="0">
         <v>20440</v>
       </c>
       <c r="D92" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="E92" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
         <v>2.5</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>