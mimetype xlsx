--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238009ce1131d16ad762b9cc73a35641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057e837a2865be8c5909ea87acb11e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74742496474ac1c99862b60c7e119743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795d59f6575552ae41acf8f5c26a2c5a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d6160833bac50e700d84b976211d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949184adebfbf5e881762070500f437d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68398d38c0321a5a28898f258156219a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac481eef24769eabaf823265553fd248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1e5e4f3858e629fdd8c1feccb4ab769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5df27fe0d6c71b67608e898d19d0c710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a0e4a78c18f8fd8e897c92217654411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637cf545c4804db81d39a0b03ad1c8d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2495c52825f422110f7575f7307c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a66241bed6e7503cb233d56e551bce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47725f58a6999c763c9019bebc07623815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d5e16c1eb87d79cf458eba785d5a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d764d2670a1985157b73dc3a56060817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0c2f72c8eaf1ebe2e32d174167fa1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fcd9b7ddb79ef4001ded82dcd884219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad99089759fe9e907aab496f373a4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac64715ad4d5122a2073eaec91c2a721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459341706d59c3e07a997c5e0d51772122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba22e78fcccfde4e57e6d9bd1c712323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d098c5dafb6c5ff7e5aca3ebb619f1a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9243333e95bdc164ec745ec15f2b825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2233fa9f7e1fffb4d31e94ee4f094326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646747c5ad3c01946cd0c68b2d9eeff27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430733addc142d53d12d1ccbfcd22ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ba47ec4b6e2479043dd189a380eb829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e31475311cd96469b5427e1bb9d024e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567a7ad9f0e6bc43fa7600d33d96ac231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b078ae46bd5a473f06a51aea118a9932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3102a06c30d42debcf4da1e937d08433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5ff8f2ab760120e2da5f0ec2ccbb5334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984af5512124415e11d923221cd529735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc4d547612bb329cb3c3aaad44932036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e786e209216cf5beb48da4768212c6837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6817362bf70ada729f8f558dbb0904d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25058b7487a19886dc85142f54058e6739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601762c44611c194ab6e2fe0869e90740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841fee0fd50f3253108548509bc9801741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283015da60d9d907212ea0e66e7aac242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef626aaf9e214e6e06ff63af578410143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e8d3335145d048066112fedfdafaee44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2c5466acfad82f9d2c159ec345bf045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542c0557d9f4af3453c1cde7281e81446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84247048d49d24180028fbd5b14d328847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f7cc64e56611b24aae37f7adf09fbf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23cf2187ec8ae4b6eaa83ed6abbc9d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b7df64da8b09fd8e15fbb414952aa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a020d29012bd99403cd30b916f7d2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c08d9983f47dd09889a70c608fe03852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06158653963b5baa48d4a40886614fd453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5974e520de5449fa2a5d9627851a1654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a810ede3c3cf88d2fe8a105a4ccd1855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b764bb0dc3eb13dabf716b0d487d5c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10a96fa5beebdf39a15a1d563c763657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fadaa0e1a5ed717678631db3f10f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94f5639a4ef1791b96eec64fc2dffe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77eeb41f6a579a9afe47ed05cc7445c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ab59ad91801fac192f5cb5154d0061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c7d8988ad7f0c10b6cb3310f7416362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db283e4775cc810371f8ee8128ef6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843758c85523dd5c9f7a638dad6773564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfba3d3a7087ae7b0e366865210a57265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99c40c9820b2425b93f962de8fc3fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ae44e3cddb9550891cfe2a3acb31267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01529dd4db9fcae69c86b7e59dba2e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d90a8bca477c3586f794488421d7b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7946cd5decdb03721c83b3660ebcb2070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1649d2178d6268e8f7e3fa11af92c0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757be20de66d6a7cece66797b900761a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0609005a88533e61f2814218aab3dcfb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea9429a95666d18033a91e4d37350e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fe4f874f52cf97ba00c0af62cd80a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f60a2d1c7220980a7898397f0034476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2439ab28d49b4b098b5360f0e5975877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05947efa0579115e9dd3d9952e463d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a945822cde8f573f13e38d3dfe92b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86004cd69d71ec2a6dba4d900d1717f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b50f1f060cb625fc4eb7ead3cd4d381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37474e95d6f044cb31551c97d881b5a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c140c2926a832225b0143fe1bdd110483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de1bd000a5d6a0002388440ec9603a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c5102d5c1f2ff53695e02c5e2b16e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ad280635e14733c66ef82ca27cc3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832078c00a4434f31a411d738806b37e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042588f8d4e45401ec153fd0c7c4fee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3bd3fdd1a38055878d9e9a1a5b36a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa86f9395e1b684b66aa6dcd8f9634890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86108101700d39b17d1eeae8dfe6b3e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adb89eb346c0a25433968124d229f192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a28cbf213bfaefd363edb7e2990ef393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d317e40b2ccdfe517725357ebc49d394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb08b96e6f9bcfd8f4d1bb29b64aa895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4101a7a9d2154fa2e185b045dac8da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c4b0c95ce547b4fb22e10d35193197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42372a9980fc7e24b42d1b58d55f04f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d7a47c294a11b167cebb3bc7d7aaa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70962e4fd9fdd9dd6a0828c49bf5a426100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092bc11367491eac2a804b32c71107f4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914e94eb7037ff9f66e199017f28d90c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91267baf3ee9a699646198d7f7ddd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9be5c54227dd0065a32b05f91992db104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e134b03245d4dded2e28ded435336f37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c599efaec2f8c84d60f0b529195d604106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c55eb73425f1f96331a4767ddd8c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e467ba2aa1629b814992a6a601ca449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03d3c01b1aecc34615b75bb3bf93c5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9393e858b79d873055c5c0697da9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda2caee99eb483a0bf30a599f10632111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8b62f5e0ec415bbbf544ed5de45ed112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4406f3740bc15a21196e803cc08f0f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa01aabbd4702731918b0e86ff045f58114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edfc0f86b413a964be25f13a0cd5e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0c57215ee9d40bd9159e2bd94f43e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da682f2c097d6834897f7846693e8d9d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d840271d2e74b76c54ee144310c8002118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7dc85eaeaa13281ab8c921688fd598119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bdcf4c3b6299e0d861a20122be82d7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ed8cd00022df130ba6f5931cd7bcd0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a8b60c2facc0f2e99086739759c59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f86c77d20a6b1408b3df4276b90a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f7790a5077fb2a908b47d7b6d20aa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176a656b0424b209d9412522e46a9c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b67ad0e69998c07e598e550daec3b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6b762d541afe6c227b8ea9ce6cc7b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f453ab9370116196f7dd4be7f0399c3d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de69215d9d08fa83b99bedbb1be5110c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c8d997e5a19d2310af470016fe0dd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfb9ce313aab6da5b142b8b8b21294131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f598a0e9eb6672172e2652b29f4d993132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59949436734edf858cae6f60f8a638133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b256c5f850a94833de22cdc3a9fa36bc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29bcc7925ab3db54a61ccc5beab3a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d8eb16df87a853fde9e264908b0fcd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e032f58d7c0f38fe9b499ae0456d0f9c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4355a7a3b224a2023eed7009d5f25ca7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32e6b332ac711268d5c8fa7ebb7f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03603f59d6ddad656e091830b04bd8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de205efe6ab407d6820fb7207bd3cf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c78c585c573c784b4756a03a2f0e2c7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df3d1ce9eddddaa6c3f5dd2bbee2ab143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906585c8811f19cd1323ef1fb89d30cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b00ddcfc84793f77675fde26bfa0c6a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d78b938e154e572b18f3fef1a2fce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ced625aa81f2779c3d12a67fb5cf8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e04e6111074bd66d8161862b3cdc02148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590f05a70d2a0548d0d132f789e53faa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ff84b35622fae2ae6c9585482f2ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62799b14956cf7e88ad8d0d2ba8d1890151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9f10c2ed6e78caf37065dd0b84d84152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae01b6b6f2f025c17ec92731f40b167153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1765d233881a793e3c949ee60ce3dc1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9fb9b5137088811b2b7f878510961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de22be2ff636b8b45517d5c9ea084aec2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6574efe4daad79d9c1057d22f34e57853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338beb6660a2778b017d469caa75e8444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71769fe7c740ed28d9303cdf6bd8b1cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925aec88916e81c2a48db2ddafa077b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a41bcd25540d62dac15ae088d9964e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e30621658216e1bd6022b61150e8d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122109c4fbffdf9b7ef1bad86d439ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f9d3711e985147d9318033dd9895a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6007e86042ed2e8839873d2dd3c7393511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a5a49ffecb537a3b97b15701175ff12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c835d0379fd2b5c463a3b3fc951e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438dc6e703d521a55411321ed4be712d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c823be480d06f3ffe664e9fa37de9c115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7fdf87dc2915f729aaf3f9d3067e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2ce0c015c2786a16c56ea59051a1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596fc1aee0a090dfe81939823e054fb618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f19c3b2955433005f76d80691783319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc800571dc75d0171d60319ac1fea06d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29130b504f4705d54d6f8e0644db70fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1730b9deb109206ad9fe1ca52a0922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cceae0f8b87cf5484c2196ece416ce223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f2883e45fd3398ba5aad09f366b0f124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af265e9d1d76a9de600100adae29d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d0280ef88d8265191b270da5a4dbe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfe4da7167c5fe5cae43f2518ad3c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f2de7683b7722d26958afeb72b30928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48374e769c880f2766e22d4d26d7c0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eaf6d2a48aca4c452db621f51d7fc130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf01f25045d9a1f4fd81fc2494a7fa3431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171b4bc61d0537978a8251563821aa1b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177fb07273348f8c87437b6f3719996433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0650986915050878f9046fbfab51434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2565f6a0594d998211549fb0f97297c535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2f6f6c1c68130e07856e5f8c63ec5236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a8309a75548647a2d6b987f1cdf53e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1932dc39a71d232e7740e391a68093f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aea03b4ef795b6757ad66c9478844839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22a8bb8bb0e2045979de76ff7fc16df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6877039dd0de05d889bfc5de7f81c9141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfaa21da60995418be844f80d5e46342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5123a033403b7f46d374b5f923e5d843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93499663fd32fcbba43f33222a04fefe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e50843c7798a0149e31753b50cf98ba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd51676f6bccc1789b1a2bd96315781946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec66cd5e4865d486e5d6d15d0ae1c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68ed6544fe54f1f111e3575e29c1df48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b99028e21f2ac2b69feb88217ee2d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f1d62f5e8438291a991fcb71a5499750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738a5a1a5527773b20e6b3098d78dd0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010b28a41285dcd76b099f7515610c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ae29409eb0b59002b93c816fcd07153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c094a3551dd7a5cb5f82135e6dc3d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1230a2b804a49bea0dd735ab314525f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312f638537a9c5b67b6a978349853e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335dec5ec91e8959dc9ee46fb2b27d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2e6b3e09ce067fe5fec4a83add9da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b941231c7fe6421aa50b0a6370191d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e650126c609b37f6098332d5901777460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b6c19adc059a984518a16a992679261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaae7ebfc6b15e5f85894e3bf210e0e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c7191341e0bd669f02849b64d103063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9669446cd6af312a0e17dcafd7e90964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a17bc66b4f11db16ad722d82a3eba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f624a3887c0ca10275d8acc89d2b7b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e77a2cf43667c8edfee3d222c064f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e05905135a83e9bfaae3141236b5268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05969e2912da6113bd75ef1def236f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de18ee5126822496d51cf8f8c0635770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8afed4cabb3fc13037791b0c8968ae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f769dfb72e71fc1a4c51389466f08f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7346f81655ed7f5913b5242e71446a373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca49e7ad4ef637fc3ac33bea80de86d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ca023c22d0d5e6cac89a397092c1a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edde8a2fcbad91584d9905eeb3a454eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36fce8bb945e2e00796a361c8c107977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d284a0c03f61201b9d7124123be1378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91fb4eaa60873d23c78c34bb74f59379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95904ce3450843208050596b917a01cc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5fe53cf2fb3cb3141b467ffdbd8c281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9145110dda01eb2d6b7bf4c28fc18582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d900fbd42b1dd044a5d178f05244783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8d7e5b53bfa4c7d40c1385a0e72b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9cb03ace7c23cdc651f73fe1c000585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c70ebaf51c64ca0791277e51c4193e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8f1df6b8ebc5178ce32d32410054587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99363413a32879ecbfaf1844674ed5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3ddb1a124c983c1b8607c8596707bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b4d648380bd303185c33f3d2e1a090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2c3f3f26c70bbc72a592d8004d2c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2061c2daa730c9f897ae79fa54c1bc2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c21de42780850643957ace42aabf2593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b799b9d560b62278bf4e6d3ce501bdf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fecd18bd9c1e02ee368f1040142ca095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8188d3209538984c639ffad609c2468396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282540ed25ce9eb50d3265ec12e528c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6707d820addad8f75f69b3a765816b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a2d09efe9f2ab3d2d0d13f820413699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfbc01efd6e3982cfe7262d5fba9c8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062b3c87f165a9db46a02b67f9be60101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef5557fe6fd71b1405d5b377a1a8d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2c18108120c3b7147c890222b8792103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c769d1fbbfd3ecc7ae9c4169c38b93104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a7bad486491fc0d864d44c42268097105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28708d126487c453b9d6aa1e08dfab3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c998929d0262f56e894fbc519700c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e1cc745263d628dc9e695a525c31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454169b573ac1e965f2a9734c8bf5c05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde0f4508048e69c188a9ab262f2412110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6bb07ceb5f14e5e3d34d285c4036d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7ea47d21bd35eb019617c3c6df6d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cebc2730eebe959223afd5dd16bf1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae04df7406b05ae2731ba53adca656114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0931d320be2d7a7c2ae8956985044115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273bebe24d3a5a0e05e7f2ac184328a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b6636017d8c470a1bdd3ee80b5c72117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca89238417f46054bfed70e344274f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea13397e94e9d2eb2da09237cc8f0c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e03b9cd6306a91d8e6c098ee3ab89120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add27d6a5419156eba84aef906bc6d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d38d41b7231ac79df6e4b8c2adb6d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884926408eaf30c231604bb5ca33f1c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e85d39cf504f6409b064ad2e41b6e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78deca8dcc1e59a9351b988c86d8865125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295e11360c9c45491fdf3917b563a21126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e3aae9be3fd30a82728ca5a32ecc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2ec4ed518894c9d52fcde880dbeb4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7340d5102e024fb580a39afbf1852f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf33463a19f4090b5ee599b4794dc98130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab104b858910d4ec854facb87a95b7cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c0c5da5446b347be09f69a411987b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c2021e0ba7490d3140910d2a66943133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720269d65637629049d7951307a2b73d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b266017fcabcf32e0f3e292c7f8f4d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ab6231d9ae05282bcc334b437072136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadaf9917e6fb97c10568ecd94ee8a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe817c20da4da10c927d0b8ab03525138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf29b623c1ec8d7c052c7a4c35e3bc6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bedd5a06fb905047b7669816bc4676140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f62c05bb0def65661949f1cbf45e2b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7878064349328a01cc803ab632372142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e7fcf196ebbd334480a74b326d6421143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f466688ee09e12784738ca92ca3bb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86fd0068797f41dd80dcd95f1b8f2c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e60c612db6fa3d83c9338e82a35be04146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46e5eaed3353452adfa039e8b3ae41147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf0044dc48754f2ff1041a76961bb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc536c570f99defc194003054a4955c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd21fc4f81382674ec79a9262f28857150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43553cb517a322e9ffe18fe88d24b084151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529a7ac48f11787c2150b8d763538e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ee9687c36b0305c2f89c3319c1212b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c50d29b1f7e4777e5d1770c3d22d2154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>