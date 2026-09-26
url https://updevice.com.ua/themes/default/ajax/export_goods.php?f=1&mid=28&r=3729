--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502250502934c36972435bda813f4e21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffe9d9652474b2e0bdc60b589e82fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46783509ad326784037c96bb4e03ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917963ad22291ec9a49afb25eac5255f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1106737f7e3e57a9c3ca05d8494f605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a1600bd414b41e08921eeda98965c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9c95da0e1ecb44ceafe5625116b6c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d3ba0931469d2accd245be64e2a858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0324e208a77ae274d93d6481e697639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cbfd8cfb1668e5bf1612ef400c224a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62adee18b3646e917583967dd299768211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec757233cc506ec54ef8750548e09a9e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904358acec0b858adfdc96a73f6638913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff1072fa7e6fb5627b536355d85af914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd70ad5a9a22e3a989abfa17663093c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c3cb8f16fc1967b96caab4cc4a9a216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089fd7c2c62ea962889ac5ba07d458c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f77f7217412e19749e8d6b2feb97918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b209e37d512d798271c0ae71a936ca8e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b3d4781ae51bd5ae7afdb46c87be020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763bcadab582a034ce68933287db6f4a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37b58b8a9f1ad893353876d901ac622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d06c3e9c86ec3ffb019ec4ce45bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b9463f1f060cab43fff86952b6767624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a643db8724d4d1fbae54d5fa2ae45025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a91b30b510e59406a3b22d9c7bb9ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a8d04803f5aff13823f0617a6e6ca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63b4fab99dc9d3cdf0d436b309922d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e139dd3bfdf7f22e45d6b4aa9379629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6ebe99b2e4070ab51ac730d4eded530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38462596694d3507f0a38ea51634e89d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac983ac9d184b52aca18f4c6073f0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2770e8c422e4b0234746ba7d1723033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0424378c4291704e1b616cc2ad7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392862cbcc63ad7e1220fd0e156735f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a1054f790d3238eb5fade1530912836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b5a2884a9026565581cd186eca84237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e159bcffc859957b98d8f8d4e58d4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010172696c5e35311454646b1876031839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e493f74fd9487d30f504033c192a940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d536eae2db9c8ca972099a4afd4b8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3743ac74ac9dcc543ea5eecf51c09542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89945ab21ea6379ae52ffbea2f04d7cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14f3db3ce4170d250b469ab33afeda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b046616dfc520e6f09e5ae7c13eba93045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893fcd64ea8db5fe296e26dbd762b4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8a73d6e5a046e398c1f1d2e9254b6247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd713158d2093df60fa5973394071da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6404f9ae45323eaa0c2b266fa3cab1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9457f2f49cfbb25dc72dbc9a5eb7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545b57602f60d6f031099eba2fa02b551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60cd9cbdcadda9afe1abcc5ba68d4952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a479962926c386c1664a4b60f6edd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33136f6da0bc3504a8c9e66cf70f21654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95359a456294eabce7a5227a08e1fa955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a25480b60cafd16172214abcc6df656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b71ef97fb29b72c1185c50e92de5757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e3365dd0b695ccf1a657deef48cf758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71c5aed053b916f61241029db4967159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e74db3aac140c1d954022319ae00b7460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e656204bfb9286de78cf2dcb9201161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a797480ff9ef9acef21b22b09cd082ad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545300d458cd96ebdb3e195df57214a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7052199e50eb7c7399a4282596dee64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657f4d04951647fe5c5ad72652cdf8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd686a4638729adb6188b493510889b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a5db8568846c1ba4a38562c965e3e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ef224528b26985f70a7858715500068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d43e588009d5e7078843f225be570f569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df320d6a1cedd6a2b7d33f5be266549d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d98de985f254bd0f6e80b0fc53350bc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e428609f74695d371fec5b9dd62fd3a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c94b3e9cd91fb73456e5801d7cf358473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc63fe46447ca7412373c4c5e2cbd074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102050a221cb5d5e2861c2b8114613375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3c57258e0fa5ad022bbb2d224f0b476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5fcd0f868442d28e05357d9ecb63977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44fe7ada9f78d77d3ee6ac3824e3b3a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c049ff00d81bee06412f58a8943ec86379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2376f2d90154d3844bff204a989d9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cdb37e3ead191d2153ccf55dff80981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e11c82e41fb4e9d8e804a76be76d1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a67c9a39d5fc53283b10430ebc8c0783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40de40d3ac5b919b7cf191053bce8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821233e1322adbba48bbf15a1799b3bb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35924f258da6e2b003fff1ac190d9d5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852a2c8eda1b59216fae8b6ed61033487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a36422d46647f43d877f3fa8d267c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec44da3fdadc7adeeb37a0649a7a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152becab88825e09e79d69e24fe76cc890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffe752bae03cab99289597873c98df91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056afeb13b3dc1c69a05e3ab65c434c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b868a767f6eb299bd8119af90564693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac1eac104f25b30cd649295c67802394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3acea5b612389f1a937e5ed1b1a1e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff40fbbe37d2c854c55f269766027dd996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b69cd07803b8039e6cbd1c7bbbeb497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6d0809ef9e34af77ec3e167383d4a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2e22a0dc7b89faee0ce6fe445cf47599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276b2ea091eac64ae7ed29d8bc1369f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647bb06b12698ec2c1c5dbcd768ee62101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8531fa1f8cb978c43ea99a81ba51a9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ad316b11bced5b1d3ec54b0d7dbe4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bc96b39bc70f825ba471f9134d94f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1138b2285147dc78ca864daf22e4b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917ebba750feb8233fbce77c48aafdcf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbb3368b41ba53499810e1e6432c36c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0ba9d329c32b5760eea10f8abb88e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03118df1f200e05e6152fc3f21b1db2f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7ccc40ee6cf80cf19ca6ccc5e6334110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d105041305a698372e1e2b4694cadc1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c2a5f402dbf5a078dc144ecf11cdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485211ff9cf378cd800957df6688956b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464852f9eeef3532abea3049eb8299fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda976146e905e79226ea645bef0bca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2946083478ae3851753264f00eff884116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d6f3ff7c6c7485d690d8440f4ba0d7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cfc8129786d8b07f4535e8c7e4fed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da80d21f480acd376e81060c1f716ff0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1df8ef6861a3c0d0662547dd45ffe5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981944185418ff6ad45db46355eb4388121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b626386e235068d5ee812a01b7472122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e467797cc9a5a688e42cd04898b6d40123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c5f0f28b0b4ff8c16402c4f7277f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a940ba593e106054407ecccba477f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ca603f5a583f52a875d78d48d95ae3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83a24a67d94082e4a02b7a2f843f20127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3578756ea2d14fce06e0df649c12d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaf28a2619c6a92f88ae88c838097d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f10c62e0b6559381ae424b7762b1fb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf89ff7ef90131d24f678cf12e835fe131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd23592113eaba725e3feabd8ce2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2819cea8f7ebef737819c0bbe57e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9bb8f23f2bc1fda5778b516ab4c54c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03da45dcbf9bb23ec96e3e97f92020135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26f9349a4da4031cf92162b3432857136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af011e10dee9cbf81abef7ec9d22c9fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303543d2a8a54538b0c0d37c0067a1dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf2b71f638e71b61c7bc04c1f20cab6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a278439b75d61f03c986526c317239140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0faaa7e901eb9cea364f6cb571463d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7509b7686eab00b89e6e57d672562a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fac19e00a653ef4c29145f259199b9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb708b5f2422a481eca8961408cfdd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc455fd4abbdeb3eafc146270cdffc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d699abc6861ad499ce50966fe88d0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef96aa47df1089d1e4aeab3c8be8e9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e527193bc9bef5e9957ac7a616a747148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11b42ef8fb324a56b4c024e0166b4c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20301a8ad28b4f45a3c0781049fc2292150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c328cb64803a0dc03c4a0afe10907151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a070072226f1cd1fab67cda85423a53152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe684a8806208e2ecfe1abdcfe7423153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd878494d45cf6de41a084f64a94f9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c9ea34d09011d7974da24b9f1b7751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b19490737e933142de111c620f9bba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0a5e77f7ec958e10e9fe3ddbec97b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5654381203af1c8f7c7d14d3eb739bb94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e15a99160346ea564a3a296aa6e6425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a00f1dbd536b32ace3b443910c772f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2353104e62c1961f7ecccc3b2dc887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24aa64694fe8443f515f6c98ef8ebf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86309f48f31ac0dd3e9759c15b4a95129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73869f936726c2b8fa70392f45de2b9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51677405f3cbed550b430280e172192e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de981f24284dad2b9ac216fb6bbbd77d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a5465ce4e028ad60f03e1ab55764613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d48243914503b2ea49c00d921e8d9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5d357ef44518e8451d7366514f7a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24772791f4472bba2fdc5d920b4a916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6859ab003d99903f61268f564624817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc7c56e1f4844f0cf39ec22fd2f8b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d10bd58f324c30a8cb909468f7183919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5cc8ee7f833ea22a6214d02ba500c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385781547dcfdc87a7ee384b42eee78521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63884f7e19d9863d0e5daf623d6185e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae601b5286195dce2f6112e3f980c823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0141fc8326bc4fd3ab4ed43a9215b8924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada3f980c93d9ab1841b0de4045e7b625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c3af5c970e480832e21442b72181426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b699dd88876a560daaa859abf34dd9027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb30deae21dfd915b822c1d92a3a128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615f25e1a9c0350a5819c59afea276c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f92b60aed430ff09cd25d2f6ecd3830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bcce547bb1d80e8748fa43316f77031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0360a8d79fbbd7bb439f1fc670f2dac32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30284d6d33d7863db232908b9ff33ea733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddba50db73ab492139eb7986d751bf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806308da7652558ae91c10cb0a8fa4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da0adb18e91feca9d448824cb1ed1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c4538926f77a96cbcc01a27a97d9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7ec79cf023e97bd626f1cacab5b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a4ff68e284ef41bdcb7e8314146b1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad69b413ce59fedb31f95b196beaa1740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c994ea1b3da23cd77b3c9c0e803b627441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d2a7d711b4eafebeaec0213a6005342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e704e9dc60af1d366abf2787876f894043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014e5535dc938d27d13238bd7c09f7a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f488fa8aaa8645f7e662579ce41cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4953b34fc850b38676887cbc8b87d83b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e39ecd66bbfddbda09def8695b3a4b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae19bdf79f97e4e1e0d8538150d362548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4001921432b3d7f7aebbd59ba30c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d52ada7fb67aeeafe2e760b1ef86bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d40a8f98f1428e82ee33d7fe54df751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc58a7504a9c0006527e6c8f2aee5dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51062055220f1be6893d608f7a76ee4d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076edfda4a33f17cc4621f2bcb0697ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36a34cba17a04f8ca86aa621acbfe955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b811948b35d56e97dd4836d8ecb4f3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be696ca87488d2dc8293a1266b2e52f357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff420826f823ac59a33634153789cbaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baadc28b7bae12b10c266446f0fb663159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf950061b946b47282b26422f11bcf8760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bac346273eb482bf7be22443e68dcf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b8a93492945c8f0bd446c28f009c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8e827faa42b279d83c2e1eab134d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b065e8e80b942d3ff1229203355f11cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ec9823716bcd9ab708ddcb954195365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9032eba63e7814481ddc6607c113a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b81bb77ff975fd251225b19b31742367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8f1481acd2081fa05c1e74c2d132b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a6386cb469393e1ce5b13b788fddd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1ebe28dc311b125e27084c0b58d9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d87b5869f899f566bf2cf04d60aa8d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420c13d5ad124d4bfdaacf59292dbf072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17cceb0746f9409b648401f46a79e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e41d97c7c47c12bb999ded92f003874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bf1ac842dde5cf2e0350b72b0782975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3bd523b6e032041bb17701a596bd376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae16f9170a26e70888b26cd736f2c277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9f8506c1e14c443d36c1f65ad386778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9c5f25d9f3dedc437b4fa8389184f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b10d2533797a39a9a7eaab0ef7404580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e69e197df653e93f5a3921757ff2b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e5ebf6765bf543137d61dd92ecb9c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2fafb9d21ec3f702193c713b59616e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b62ca92a740c4b4b246f0c8d3f6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d43f31002f9aa5842fe17d9d18dcca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f666f5431e22d3895b72f102132c3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba222ac2eb22c0a66d1348257fa75a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6165ca555f47b41bfa51d96bce26d12288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235efb86e7dd49c047e2af3e56d0b4489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfca701331e165ac0c748cfeba5898990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ab76a8a96277ae13f5c4f320b937591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01cd813d3062edfaae5f338e3aee78a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7f2d15a0c2a4ecaab74029602ee16b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c80ff1433de725cb8153a0e61b14be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfb84ab6cc2773460bb3b36fa03a9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be42559dedf5cb905caf0ec0d67a2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb06c55d335d4a5fbbb8622647f94c597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fabb499f30a6aab3a3f526981fdc0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8549c2bd42e99c3676a2ec8cc9f1bd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a138e2892bd4912cba1bfd7d457818100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454a6f620304c586e232c705fdfc651101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57128d7665938730dee7da6919ba7750102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf243eab9b2544c4553b60d9d99a2f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cef915875c68af65e2b6cf55ad139104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f861360e16582a37dbad8c87ead9a661105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeb204da4eb4134460ef3e6366de78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a58e69876f93931a50da63c8f721f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a6da713f4ecca6ed3a452443d6e4e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5864c853021955a1e9a1d40181bcd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a34df3c6ac18431a0c23b1249b4ae3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085ad7fab2ab9c189ed83433f4424325111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d873fc14905b2cba6360f37263b48112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aad2fa314ba2dab769569c9ccf5ffa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750d80be7c853b68574fc16a69074ce114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e44dba8f8ef295bf0a910551428d7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797668f47a796f1b83e7cb86eed8bff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6d11e916db11ade7dc91088347465117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f30fcacc45f69b04bbe01fff6b395d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b52efe42374453e412e3fb6287c4d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09747af265c1c90251a34d16bc3f2ce120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaec817342213cd3976aa6b68ea2e4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db72bbcf705cf69c725bf9942efc547122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017dfa124d27ec9d429d52ac5f627ec8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7196a44344fe4adfd49ddf50d4eba887124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b52c1b29b782370daaba52b2dab00f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb37240af0d51f2a7867cee16e31ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad8dad4931fe30af45bd08e2ea7f10127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942388c6e5a52d6a7250578ed025e38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3c1103ca3264a891c33a146e977c10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e83f482d43592ecafda72c3b673057130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2e3d6f2e18caa5d46eabd7a349f95131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ca854c1d637b58e9f677f7b774742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e32d51b87e9819f5aa1b9eea1395d80133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da3169a993ca4835a413320b346c9f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102bc0c4e15d465ca145beb6fa19ebab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c55ab7e1fbfa37a58969383435ede0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ebf1d87e78bb9a6106de4d18ba86b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f176e4238c2bd56a2ced5965de61fbe3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62534c724ebc5959b8e6e004d84d99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1840761f37bff600b24b5f89b6a4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0472781db88f048db41e092f864e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86120454dfcc1cb6fad743ddfb96d7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbba61cda373a25c4759413bc93293d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7955a97f365d44a5fc9f7042bd47026144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb14a009ccad2f686e51c3eca98f73c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f99abee5d9047b5e8aceb77952af1e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b93470cbd6257b0a35bec5ac34bf4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f1907f66587cf90c419aba4c6df78148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317db3cc95554f575df0a0f68b1637e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984db1326fad7b1f11721c1538e535150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213f99c792857a86d0448c3f33ae768151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827ec7b83534e0bc032c4153adc8983152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2fa8b6d26ea54ad8ed70313bbc0fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc74b2652be870bf3a0a906ae5c79154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>