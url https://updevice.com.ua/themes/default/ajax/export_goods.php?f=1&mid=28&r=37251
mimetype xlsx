--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad165bed9cd77ae190b1d8b7e4b2d0991.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf819b78b719724efbadc9ac07de192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df71d2924ed212a1f062d48bbd5dff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51ab0a34e5eae592fcca353350ee184.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90c312c82fc41d3516405adcd4ce565.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c66265ea33098b55f3db98479d9c686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e913f9322ec78ae459956f3ef69b17a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e86467497cb9ca08b3da7917465038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c468fdf46bcea31c2bc22e507b1829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464de815ce950f599532619ad8142e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c415c3d5a591ad762d3d72448031011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777e9017d937a4970442377b39fe48812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bca42ca1a9efd5693ffc0b18335bcd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159857676f108cc37e33ec41c28209414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d918596fa16cd99b90fc27e2f47e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534f10ce91046df481238e59abcf4be16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7442b5cbafeb2dcddd8fa3aac4012417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c176b3f33876d51037c573439a274cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae007ca25b3bfef4feaad81b2bf3bca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943fd7fa6552ef605fea2e1bb1bc72420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c107606d71c3f3dd32e13f8bb3908021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac050b59880fbc1daffcf936a5871fc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6af58ac173f7963930efb587ded0523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dea9187457653b95eebb2b392015f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05427a37d307a7761b8cf94a93b69925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd5661b7ff531321519072b7ab90e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227588c1567445418239711788600ecd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56517b82feeb03e6e320c87c36c16128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2aacb383b1a88f3d823b4fcd91eef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b0e6257f0cfb70400d96315c8111b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6b11aa86f8243e6c022bd3e6bb1be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eadc5f353921ca62d4fb2186454e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b537e7e0cd01782ea2a07aca6ebdd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd74f7b32b4706ee7cf366f61d4b0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98560a35a2b153e00cc41000bf033aec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca158eaf4aab5fec55f4e3c953bd14436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c105d105447f1761a08a9884143b93a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e3522baa5c9dbb91b7c0d5615af0838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b8426f024b634dffd8e852d593a8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abfd30dec3350da09fc535097ee05940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2654671fa6b036828b0436da6b82a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d5ca7905a8d87b26091e19b0ea9f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507504af63c330ad6420a8ac5616d04743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1953ec58d9564c9416d0f4fdd1b2744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1170c80b6fc009e11fa49ef2d9d05845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe68891d7982833f629ce122795fa4046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e42f31ffb64481d8369d87b39ac223547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c05d9ec7b6b2a82e4a3bba0e1a3bef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6d4e3d410a195e2e9c61a21705bce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31518043fa2a201959ab650b749780e350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c788628cb67b0d2ec94d23fc703558451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8b303282d4cc2d8850b504d3c1424f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bfd5ecb31685d19139baabe84f02353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aff4b060e730f143ea616b7fb0f9da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a59c46b40071b7166703ec0e6dc93e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279079a1c308d4b8549679cefb259b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f341d6703d1f40273557f6df1a6c5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e51b622d01ef35e3b994ad9cb25a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab66e2e272f0aa6eb1dc19f712632059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92626910749dcab842aaf97f97471fee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09663e0198ec010795fc0110e474d1261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc3a14a038c4733e9949169d9a639e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcc35bb4d5077187ee1db73a634ae263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfd107c90d2064bc200a14685047bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8ff1ed85488d7aaec3a5a4fde49ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7634a72a5be4d13ffcbbb6929365e366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772262ce64236cf6cfc94597b2710a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6261c98a1e8a7daa938980a1053c2468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7736a3ca2f4a4fcbec4c53b95feab5b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2463b7bf9f02e117d816e6102479770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dae115c249557c858e4246d89e5847f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff363f591e95f2853002f99d6e543c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f92d48ac368c95d0df20ef5d5cb6b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7c39048111957fc74ac04330d031574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55153374a0db4370c97d34a97483ef2d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c5dcf4242bfac3a08defa8a6a99f076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0634ee83d80e7eb26c279fafa235377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cce1b6e7cc9175c615dbf933d76c88d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122eb33b4f9ee43ad5ff1ad862ab2d6f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53def218e7dbfe90b236a72c82418580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906b98590651df6bcc3b44c60b15e1a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e31a9e07412cfe925b27878216d8bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739e62eefa415249831cec1bfaa088e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41d68243b6a85a8019ad8c0fcc8568a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76c06b71b2e24703aa587845cef89885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424708744985006e46e4ef8acb202fd586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcbb952669663208d7d6a57ad12a24387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ee6a9ad25ca130936cc8306d0a55c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc03aed6b0be73f2e52d2c7f05b31db89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33b52dbcce32e8b999588c9ab98144690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdb8734511d664649b5cc6866a2de4e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eac756d7083448fe1f39499b9d600792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424dd20d7d2e4f8fb05450c382b4daa93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02692529ccb8d7c35a8c3c3ad7f170094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb8389752c03f37b8954b58a71a89995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d273119a061d35b0c53940fff980896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b15153cffd23c61585aa6c5c031b097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0fa27a3ec318c8ab5ea2286186ea3998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09dc7a420dab01d9109c47b7f5b38d199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051fe4da2796b6a3f4c706d7af42aa6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7e4e23976925c627e5f99aaf51341101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7dbdb64a74f3cdf3bb30ecbdff756102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca843b329f65235cb4c998001e3cbbd4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1de4feb320ef82f3a77afa513210018104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fdc61eb5d1a3ac150abc6ca15b81f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e1574f0c23b107781e1eb185bdf36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcbd99fe0dcd2b14ee028282411d6a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ce6e26ca3c5930b6765e99f79dd78108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5c044ed75f5aeecb5889d0f3ef4c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15ca9e3bcdd864bf4c00688049f33c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f895a1416b721b2f81a485d376aa7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a511c37d801d53dcb0e31488a1cc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6c900110dbffbd2ae58e75e183e61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d97331bc14359cd53961c68c8e6b03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54addb51723b6640e2cd5f67aaf4495c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af36d0db820254b0aa3439ffc11d9c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2348be462ddfa9699722cdd1378b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6aa60545f9a6322bbcb0defe92e5f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3dbc6c2e49508606855ed7bd9db62d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c7b51c5c2218ceed15138909bd11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a5db94856539efba24d5c63e1987121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9539fee2074f42b3cf5040164929d60122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0107a17d1d34a4915cd85f7594d4493123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6f82abd61fb51b50b4bf425ad8525124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc601c2ecdb12c148c5a236e1ce363f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfbb7ddf3166062353bfcdf0cafed5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3702cf35e9dabd4318410b4effc744f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e3fe0fc244e56f7a7b1f780e6209a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d847796730bc124c6f8812bf340e8a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94fcfc262e3d42c7a6e3896d1cb4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a465502ee321141fc9f1b3073bf4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd456902da29d434c04a9b29a960b8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c35dd7c308995d5bff9840cfc46b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf6f9aa7685fe6da5fb5247b657e134134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959506d9843d17bfd765bebc05898a53135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f58b2fab9b32d82882c13840e7a57f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783f745076305c469304b3d23cd7a86137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c05baa3fceefe9d3c76027f071bca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac447631037174af9ab28ce1b821d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f6c30ef5776813c12c4db73f06f33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b683ac8270f7c32e02d5899ed0a7c4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2200046754ba67ae9d42558733d242142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d461ebff82b7754e1f5b135d150927143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d503c129c901244e65c9865003341f8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b4b65e9564e9ed153a6a6bc56c51b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0516a840707f56491fa45525309bc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad34fe6c4d01c56212de32354b70031147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684c86eab442f681dbe44c3de1958b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246ddda9dd4828f7d6325704278058c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f697add0710ddc4c62a4fa55336f479150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b47e42bc65d35709345481eb656077151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdbc545a17a5c128366b146cce6106152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4186e9844e344c342b309e1cf91531153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2851b202a741c08eaed9dc6f6741587154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ad75db7a212ce50582b1256a3ca7f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73656df9e7e85912841794497089dcfc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e50c4b06fa278e0d10f98fa70c03e613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3998e648f90eb14b5399de5fad0f0904.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97344dd776ca96cc846e5695a50136df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e13abaef7913c064e0d39a1111a5056.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f132350ee1fb4663c2bde4dd49d97ec7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa84739480f962b8294927e90f921828.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f593d78476b3f91a6355a7868a6e3b2f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20715f43b00de44f509c6144de84d12f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa79bb89ca174e0f6846f218831457711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f60d73c0b628b78a8bf56c7d4110c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7436ce758eb7c01b41d9964b92fb3513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c89da5ddc32f45b0bc9a5590e156214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3670b84b412671b4785e811e3777e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5e6a9dabb2d0490e127bf0f76db3fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8b3ecbc3c2ac6b068216c0b57165117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d990c50358bc33a5eac5feb1b48619718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607a7b46c4f4e01d42d5e48b244f79619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3e32274db95834ab3330050bdedb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5354d9f5add5fa9fa6d623bf2a3063b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a744bcc392dac45ad1fce5ab415d322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdb49d19879e385fffeb54c3dc54ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b3dd341b64725c147cd601e0ae2b9024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4903d5e19c067d9745d357c72bfbde025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc956d6ecec1f77c1da32a4e3ac17fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d5b4093d4d10afa05d0e7f23e23a227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c09aa47b52c2f64a2f6281a5707c528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c57bb409f31d0a851e246eb963abb329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95357689a12dfd6682d5256121bf8a0830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174807dedd92046d74a46d841a06126b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b7cf6b55cb7c0826f777414b5964232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38947875ed589ed1789a85cc3b3bd34f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7788fccc7677c9543b77a154e336834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2703b1e6237a8f73665caee0155b7b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1061a27c6121886c72447a41ecb4e5e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5ead00ce1dba76c256b3b669ba7eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f740084da5a05be6fd5981426482238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397061a8fade80291953e1032090efd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc121f284ea053f4e3bd4d344b37bf140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754658e9f93ebe8e1dfdd731b715357841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54056fdbe35fc2518fb92bc962ddbc6942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16929dce6925ac78f2dece95adea0bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777b275719c757d31280288b9f750b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21e0417861b6bd1ccb0b10edf8b8245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5051d30f129b143d046223ed14215546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ddbd77965450e065b78a6c968954de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c327063421346054df9fc5f35e5948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d46e19b18eccb52d0a0b5a182d0249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6f9aba5fe001f93aa1ed28ce71ae450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e73b2d2c3f440c7c9eee0ed811aa6151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcaf83893cc476a8a7d393bc118c75c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc1d8306558b98de2c40a9b3fad5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb9e3508e77826fc83f3e71cd6e3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c7b31db94955889f2216ad59c59e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b0bc3c565205441f3b2fd49a877c956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12443e8a5a52397a41de088804c28a1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aae61752fd33109f601bf69f0f2eb558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea00e281e966b39a79c2f462b97ae0759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bdf457d1b28ae5b5397ebbdab1975f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e4de2a335b46556151f1520f86eec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8b9b71b9cecee596b25a7201ce30ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3688e1ea4f7167f83d41309397896863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b89c7df688824a52772a6fbf182ba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab26a69ddd29bc91f5f0c3b1fca66a665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f266e8d16a4705335edebae16aca3866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca69711521e7445023250990cc615167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a84988fb1fc59ea194f576e94e8e9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca022455395d85a044f7ca793044f4869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f539b2f3e8272b27782a6516772b0ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ba4a0fc80e0fa893452327354423d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1156a5398b03c0f4f6800d65715f072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a886641bd705b89b50faf8d8b20aebf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489505b649de8dc7b7c1bceec03ba88e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a028a9fb025cef15e4503abc785e675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2973d8a08f69208dc20facbd3d99476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053383be47f55208821961b029b865e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7637bed49c07886acd3ac6f48cb835378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe972183b36d8970fc4359731e0d971779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf04b9079bbff638129ec28c857a84680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1ab24c6dd9c47c0843f6de740b63981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5070ee11db6d3299d3d219f88090d1382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca57af2830889ab492279a6e90700683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3860dfe14b39d7add3782d788b29f084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6346c0b03d33a19ba1db4a666201485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df09361f7c3df86daa705eef4e0c46086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8316daac1a48a431f66542161160787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c3b2e5a80cf015a02b0192e730eb3a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420dbb9950b655dfca2e870b921fc9a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd49c5979bfec026811a3c66f3255f390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8f0eedb272812b6a517189ba92fbf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc0aa67c12de9b7ac36a0664543050c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba80d160111994031024f8ac2c392d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc55ab73ef55c83cb438a078ea28c6f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd34864442c2845a346d062a0fd66cd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d076b59a688e872eb83f703abd167996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e00057ae7680438f2585fb832773d0497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdca5ecf1038fd89a31dd9939622afa298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa44e0b0f50d0f4cb696a568721a34999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e091adba9d0a51dd8fbfd4366f24af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ed2aa62005f52c96ee10680ffc3a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ce68f42ac8f68d8ddf3b79fca55bd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347830324a530e7db7b018dc55edb974103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6443770406a795738bd5a3604386d62e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a4315b5dcb800f4d2053d339606ab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc21ed57f49b0c3c25f22f2661d63b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d08d0b276916a130a3f52a766076e9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ebedeae0f4355480485e9ea466ca0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f01dc506008030f1bf0b778e1fbe42109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84fe9f602edffc434086807851590b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75d3efa772cc00608ddeacf9b444cb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1444404c0e7ba6534eef09d6eb4055d0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae6cdace68681b1f852fceb8cd9b91f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9472908b5848500e91caab769ec911114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174212b1ca6bfafd17393292ff1ce9eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536198ae616bcdbc1f98c8aebb3bbda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f903b1a243c34aa75ddecdedb9ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96958e062fa1c18a344974d397e13307118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89ba8385257522b9365201b0e01865119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86d06977eb3de80c8ca388f837f67b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4e072be498d48786a38878852b5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b643713862139389c82eec3ee2b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b0217f2998828a92e7829bca73992123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208b3ffcd20e6134a07c95d5fc53760124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af89eb2df1eb7d1543210df56855b6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9c22217e011b3dc2f1d831c6de21d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786782feaa4e73072f8d37fac506732127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07ac2013358e21c182d0a08b407ae7f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4737a0eeac099aab5b13ea9cba354e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ed5e3e1d14ff461c64da2f9ecf07a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bc2944b698481ae0c8edc49d8ece6b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc495eed860871781689bbef794302d0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ff464bbc7d1fe689bbd1984c28a9cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976dad4c15876a80bf86c6294a8bfa3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ff59d93f0fd498df8fd26be93fe41135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f727fb823d1aabd9f4bbcc21e771a0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13977b1ca8cc37f34fb130450535b57c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a48559c997ce2e3320abb2d1704b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ea41266fd385eb6da5cd38bb679b5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ae92de1f814605d26ec119beb2c5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d49654489aa137d65b84d94a037cf9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08f1434a1f0af6b9b134c38ec9519142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e134ddbd35b53bb62f47b7de485a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d75b538b44e344a1355633881ea71144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03f5c89d690267817bde251a405995145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b7fa50f1c103373bad1cf509c34373146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceac9c0ef483af706c035c0ab278001147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdf7347d831a97d93d797ddba420501148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9891150cc759ea41de0950246fb8dc75149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28add8874aea9225f9cea8ed1eeb77fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a0369d20494ff1d34c31a2b363a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f896ccc91274a99733d2bbda6d26a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5edb8690427c22e80fad8d579e5d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21835f1d4f7aa90ab78fd4da9bc98841154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>