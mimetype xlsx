--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27251bcaf8b50186a6a0a12a3b41bd51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fdeb43321c1abf1b7323fcf6496da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3cabb2de03bca5c74740e4034189d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72ad1dc967c23fd78bc7bd82fc8b194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b3b8b44413a3f7cf1744cedc99a6635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424cfe49faf6e544a70d6406fdbbc2186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec62e1e0d6319b47694a71806cfce4557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9219d721840f6372d876625cc76c0ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9714aa6f0ef86946bd38cfbe508ab39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a50c77516c6b1b02d617fa3bb1371110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c00ded75e96fe94093b9c941e7519b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431c3465e55e5ed7d98d84780def62612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f34866f47e981f2c8d80eec99a88de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63634e880e9440bd703db38a5fc19b0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047bafb66c12748fdbce39253bdfb6015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059c000471c61dedb27e4e87b1bc40116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd709c58612695f7679c93e4ce707b5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80242d7c495a37e9feaa021339861b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e79f12398d6c7ed5e437d41effc9c919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368527f2175777087ac3f03a6456a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab51ad281b6dffe71f9398abeffb6ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fabb8a4736c26457188cce23e73ba322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f63f68ae7e3298628715a142fa10623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd637dfebadf008c39c348635330bbc124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2a8ca6585b8bb03631056932ccc1325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d34f54f678114a6fc8b3fb2041ecd026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd79488342151060e6487a2ca56101e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c721fc68c38959d61f8151fc85bfc328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8cb4858015b03479736a2d6822d3a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df48a0caa238fc137db2aa60bc17b0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc998162c90b2bf8ec19ae0f29f7b0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0769188a198b69e148730f8c710e47f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c5dde11fbc85b79bd453c4859b7d3133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818982b88b7ab411ea260aa5d008bbd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15629d8c315263c56ab6f76d01214935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc57c9a138539498b23f718af8ce7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbc44b430dae4241015d488e4d9510c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72909082c8c0ef9fe2f51ddb3b541138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c00908e31314e2419ec0a7940b41bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77b78f0211eabf530db9079201696940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b48e7ea2fd3616d244f20a23aecbe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fb35d29de8a8f0b4132f65e735a5142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe3e10e1f4f56d7c65fc62e618c75d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bea034fa8fb85c996a9fbef15f6ba144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edd7d80f4b5fd008605e9a4bd4b7b545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f4a3505fcf098b90363f1798c96f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c81c75ff5e97af2a5f135d349639147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aba70ad7ea7623a03b620aa9709fd448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4b0dd262e4b70977b93c3223aa91d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b952d07574492a2356ca49df5c053750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93188c04cf88aaf4aa921e7d42ccc86b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb125c89c660335497b0ad6cb7abbda52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b9f0f1b7357ac3a34268f7a179ce153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c923d99ff8cdf106970b655bd591492f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e6cc14837a4001a17ec4712aa797055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d088bc8b3f11c78989bd304317f49d3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967903fe7ed7b34cef1581317d27eba757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2facd88d11e40520a3e01f5d1505d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d337302a4d5525203614ecb93809259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3338135e9e7d2f7f7af2f2f31faa145460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f4a02195e634670b01babdcb2f7c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef303c794e3a34b28aa01326551fbf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715450555edcda708f4436afcb79ea2b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a65ae99e5998964ccf7262a0a3f4664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba63dfef3a646c04456de5d981fa64d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88b3678b749ae337ee485cac24f32a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517d49de0eb9ab6656a0a5f35473a80667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d0cedc10dddd7c7f9f81b0e5072b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79d7b5fc93ca89cdc7e3f479d7caae69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd2cced89a85bde3ad3f491fedfc30b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f4127b07b04ae2d4d52e9334a2859d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566a8f0e3281b065252c3f6921f600c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce1b08260a8cc9bb3316014d1155ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81f71ea591b043daa065ebcf12a74f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d129077b6c4bcf0041da3e54a12ef075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e182407388735805ffb7de161f214f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4aeb9bb4ee050b8b42274b1cec2f5477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd92849d610960a9fdb9702f7a65c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e59df55b0137f3f582d81282987e2879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c31537967e9e0e2996307bdddf27f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35052849301544cb072979d2f148ba9a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba331b21a3f847827cb8b90bb4543f2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23423f6d39368997cc8407102e627c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1d9aba7435f507229afcd61f5151d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0d6fcf38cea2012ca981fe83b454185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190389cb83c88d6b085eee04cb7ae8a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f161ad84d72e15eef6a33ec433588a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bb18cacada5ed817ded4016cca5af088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f313272d0c3e1b7605b662f63465bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70e4dd178eee0d9f7752dbb576c24a190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d00da5270a2533501d3e2809cb60991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458473145ce52893cd104dfaee5912192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1d4c5b234d27250aaa10336b42d4593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761aa529d7703a147686579baf87e68f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee48d15dacd4f67bc3e795a5f4214d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6675bb8cda60cebeed9825bbf8c19d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc545b38e1ff9c928ab7b35d54331f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffea48a87a745f6af0640287ce4e11198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf37b59ce237ce22f423cb48f8489599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b80d41d31d815c6421ad211134cc01100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71408a7cafef087b72da43a35159b32f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc0f6440ed9d1e4c70021119c4a03b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69334610a2cb6676ba2d49d9bc0bd5b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81338c98965a3de1471c624a9a2d663d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e25fac3d3ac1f72185b4172642c55105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6c5aeff60297d55c99d2da2ed116e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b27c4566485132d36e69efe7cc4491107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6b02edcf141d553f5c45eefdadc14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04349b09d9c02c5da46a467e4370a11109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d724a304480b0d337dd04117b7df151e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f55858daaea03aa1029e2c34eb54c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245bbfce0e2a14a9ebf4d69f8c8dfd7e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e206fda00e294a5f28e43a22daf75cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b4fc2b08e41d8db2e24590de396a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1be6543b54bdfe2b25944df016333115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d214ee0946080824f5d7da5ec6a3cd43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e554eabf39e77b64d174e03b282a84117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48336f3a6b44243bacd916a1774cff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81ed2dfaabc134004e12cce8ffa1159119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0542241056103bb5fdeca58f97e8c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d07ae40e4422c9c10d73740b7b504121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e514874390825efd2b070704ff420f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b215e99b4887ddd3ed6340baeb44b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cde05b40b5cd879433d35d23996bfb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd69152859935540630d6b3f8e21630125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b112c8510b6443d1959ad03be84766126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de77c2fde950be77a40af966b73b2c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b619aca62f37a96635fde65ff23eb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7769a3d2ee516013440a481d43730b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6410f83c6a40a42c8509b7da47af8fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb6dba8abdd40039acbaebb055fa1e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c9fa0170e1759386b6d12db28a2b7a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb8cfa51c754df7f46f07d9b5f5260133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2411076efaa1742ebfc92aed55af9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49739b877d7fb1f087b59062c3a9624135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e03bfde629d76b7599778a415d9a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec7997b6364c38a3077768b442e1b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d52eabd38cbc5364eaae099e4e52d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560f4ca44f4326d3d68b22b0742a151d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64884e465a23616475e6123a8ad518140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2c1e848951329569f35ceb93458790141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44a6f3bd635b19f0007ab568ddc570142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96987169002b47fc3e45bfbe121e147a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c4d57b5e79fb28793ed8ab9899634144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ad54be561260ef672dcbad0d69836145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80212b9a8eafb82ad9362f8cdba1e415146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4a40d5b7ba3c09c323101283ed960147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c9546bac86c6c509dcd5531ee6f11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba54a8277f40fc9680ef69d962089fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e29036833b411cb77d84a96124910150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5412f5173600eed2e9b048f1e17950d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9cb4743dab72e37e4fa3687cfbda0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143a40d60af2caf6c0043d5b2250144153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52559901fcc526027e9a154ab44ef55154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0873bd9728a2e327676f2aefb37485c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f53a8ba3e15525ab3197dbcc298602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d84dbcabaaf36efd6a238d98f9baf03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41252101e04b9bfaae7e79ace7e0bba94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75ac8da6286788c5d28ca8c82403fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab48dbf9b24b48f8687e0c05d34fdb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700dffe37a54992027b667d7773376b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffa9058b04034e6781d610b0aa42d08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f0fbe8674dac8e545ce0cec4c2f4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc47581a67079a9f3d31004d0b14eb1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2630e78de084bc2b6ad13e6d5f44899711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987b8d821aaa431f0c0e60b00cdff7a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af06ac50e13b845690b1ccfbe5afcdd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60241d640f815591610fa38b3ee3dda114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1cf1eb6a7e70906fd55a595cbaaa715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997113d9ce7dcd8af2ad8d1833a6109816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad3271dfcf964154cea9a6469924d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6fb8de0b3dde4c1c44752e5376ac818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0d8554865814019baa133858cbbd919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18bd3f30bfb6db3911eeab0de5e584a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb008f4d5570b5b4599989fdc392ba621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02cf64bace3c6f67e00199ddb5b8b0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de833281b5e869a4e4f72fe8ce372d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa72f3aa957bb6b4b0c531acf2438c324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdfb1a2f653b066a72f04660bdbb68425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937378065d51bbb67ce2c36bc84219026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fa88e94f975b85dc983b7e83260b2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe53a4c06bf825b586fffff9e6e54728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af375160329b19b254ba8197801e62929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c5d745737b171517160ea8493334a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3808e0c7ecfd4944cabe3b26e4dc7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687072bbb884bd46d9d389fc3faee00b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e30d5c9afd71ac11bfe9e9441330833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934615a46be242a5fd3070bc82da4b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8553f06da32e5236e96f8fe3d40ba135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daedd15bc835cade207f681572a5445b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb125e031901ae13210d1338e617d47437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f11abfbb2aa8c844ef6e9705107fab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47696db58a2b627093facdd4419fb2339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e4837a0cc65c38e75715326d725440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c2342e26f5079f1c9f982e0eeb64741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca4d828a295743b93028df42d26fd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459d5ed6d609fdea4dd2d8446704ec443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a459c79c264e5642768ef9bd169e4ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c65753f767b583b1226895109ecc345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f404ad788bd66fb5608bad45f990c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ca4b6cce07b196352bfded4d71edf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00086f7a1941792559fa05fa18cdfd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c407e481b6e6889c7c1f5d55d276a8ce49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b153846037b370f53dd40818c4a7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb230690f8658450246bfe383008d4751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b232658302e8e24d9ea80f2aec1e352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40843fda8451278a02d4fb0281ecc1753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46c836db06120572b37ea27d99c2a154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b38ca9df4b02a0c7ec1fa07b40f7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa57bf25f50a8d6d16a579d609084db56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e39e34736da86a596c066ee7fb6ea57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527810872c30134d806b15b880c7c76e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399d03ed08287457514d7197d461d48c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478ff18be04d7b431e8163029f2306c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2f8de013ac96f1d4c0bfbd4549cd561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6f1f4e4ffdf2ce1d6623709f9e43e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c008f2ea6a2e50fd698dfb1551c92263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e6dd31c42dbd922a262bb1e9e1da64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f7b2935f652890de365445ba4e88065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdf0c97c3d056f060e6cdbd46bf64a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7508fa8c71ccde8fb675d679c693d3c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4db2fdc34ac71485e48a8496b4620c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3542f1957be505cde23c4904d52e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4386e778ec3f5d3163e22cb5785ec3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d353bd536f0bf6bb9ca5fc091ac8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12ac344633967e3c2ac2fb6bbcd3ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28531fe70d1ee856c321d626fb92c4173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ff010d7d2f673e441744eeb5ab4b9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b498b84f24a1ea377bf015b65c92ea9575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4f8bfb8913e6646d5338ce1306da576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b694cef76b8caabb9d250be310d408177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be47746ab02e411ab8d30486a10a36778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7be29004e2f7648cef994f47a7ee1979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d3e82554426e972641aecb7a152c880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fde7cda2dadb462ef278cbe3f89a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c25ada68c8689af798b3db007fb97a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74412748263e8beeefb8ad870ee8724a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4236f12216eb9b985620e89eb88b1b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce61d015f32f3697d4b7dc4575f8d2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325430a87b1d50809f8fcab39ebf0c5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05512c5a7f888e9d9fa8581c7c744e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2b94be1b4d900cd634afb45518e7788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf67ed8b14425ffcb78bcfd7b9bb205389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27877b301ad0044798b317a3cc8fa8090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e7cbc7191f4a00bc32c96dc7d362891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c5332b49a02204f010acd3bcf623c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721c1efc9154e5409b8044afba9b681a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89c0c1d9b6f59f9b35d296617bde85394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f0a4a34396232646bc0a76be75cc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b766e616656e5f924fe94690795e036b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde13051a113c97a693cb851a987b8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846f6e4f732d659890294f06b1f6f1c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04924c5842dcce1e27b83923e16f53499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0561e00edd76c8cfccbee0d33f076100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05268d7215f50bbac6acaa5cab01b6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984aa6f6f7c43d6c05e1afb783a45ce0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd9df03c23b1d065a9a5ec5d1e60ee103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf51afb79aa47159a5439ffb1222d098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21504735f9d8df5b95bd5769450623b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507b29b16011e7c85d7e39ddcc141eb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc541694d7468c81c8e62db35054ef47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f2797fb9b927e3089b5ddadc4c986108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0483233511bcf9b432b874d5b94cc20109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001627b2385950c4da8fa9248850d21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2addbbc1cdfae8cb8e7814377b625bc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87974307b13fd488675e8d0cf576d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451e839954f2b9931733f467c8c1175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2cc74e0d602f8b57806041d032e1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694360d31dede67e008c17ea6ba5f51e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6d6f60b7f9fb7c4b951aaf99ae064f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf667c28b72637d5158453e906dc353117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5b52d6ca60812769c2f5136e6020d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f8c5337eea2a928a04b17d5c6a8e24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9353ba60f2b81578aa94dba8bd698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb78e3b18edb38d641cab1f57894ba121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dfab258b592ce4039282f2684302a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ea830bf62ff1e358d9d863337d0af123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f27d282b0076cb7505dce22fad439124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ce172a21d317479e4a11a2137ce92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d1263f0178fc8e9c917690b2ad8a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3bc7737910dbe46d59cf9bb7f3ce0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f9a3ed365de8da4052403adea56c16128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e1869d324bbaffc200d93679612fa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77f60dfb56c3b26158e628883979cb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71430d60cb25f8e156e870b0a247ef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e8b01b52dfebf30ae27f8be7f64d53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb16d7c04eccdbdf2990712f2bfc06133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e85c71fbd878861838a3c82d17eca9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7385f1c45f9e80cef6a09ce029a1f5d8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3febb33ae869cd5fcdf7fc28e070da9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7c309c42a99b719ed13cfda796446137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2af72d9e1e34a7673135d1f7bce818138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d031df28b1de6a7fcc549c8150dd14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d69c04f587a7ddc6968300c5a1832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00300106271f76879ce2f105717ba1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f457b8c6aa8dd78e3a8f25e25e05774142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e45960c014520e5796047df4633a8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80843dc6e1253435ede76d63eb691e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d6c90a855bd97be6eca32cb32afb7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfeee0725a207e0451f1405046d769146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa231ec3bd4902ab494ee98626383010147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86534d6ac4ff463bb54db2e73084705148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ec35c0283f6a84d29575704165d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82222e864471682cc3214edcc9e347b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905d54d3199e8fb5e10f82d1e8a02c6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e4d9684d58b8988d209f37f8ca88b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a4dfb973fffcdcd06200211d04822153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9101310838400f1cd9b9ebd88b61c154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>