--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799cbd0042cfbad33d2385e222cceb91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabac12137be528cc4cd8dd937f42ba92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c490b35ee6c71a2c98ef2057ac7233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e2b557a60285ebf3d022ad2dee6084.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249cb16f295c71f9195c768b52f40115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643a5cf6aa18cc5527a46375c55c6eba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449c692dcd44787ee202ae5a1b4a83a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc114b730dccd0e18494b6b190adedb98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c15dbce067b41fd032220fa675a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a90577f185f2ca7aeabbae5a7975ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a6b89fe70e17eb24292e923fc241b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198c33394bc5cc14854e5fbbb5252b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bb9488bfbf7928afaa8f6b938097c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8d2c873ace379c579fe06ab14392d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832788cadc66ecd07f8cba223b270f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aafe14a6f09089f7f6d1ffb54a8d6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f17dea1b6af59ae4228ec3b6f086b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d99d0faae38c013d5b5dacb5c1132d218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c26985383e2336d23179bd93b8cc4219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2130efac8a44366964f181b3f8f7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6cab95740a28f4eb5be891c3a170021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cb023f360924f73e68fda783f16d8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f4bf2d7f87ab5623572eba56301c3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e0ab7844616267b6bfc5101bd7e9824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66425b9676a7af01fd6760c2f771c13925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed7cb4954d5be237ab33fd42a93e26426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a8abea9ba758d43c4d39cf63d74f927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f78548caa1e6bfde04a2725a2fe84728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449ff523addda987ec775ee8dc77d5a529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747f2e79ce8bd953a9ba5ae138e930330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f956d6abca8111435fc725aed886131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387f3849e25b1a86a25bfe35b1f140132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e93590febec9a8c73439ffd7ced4a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb35b6512642cacf02239a97309af9a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ad5884aef825d79d072c425ed79f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70871af293287cceb7ba643f4d8d3f5636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dad73d0035e860bd4b8a5d73242a0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05ffea29f15a93517bbd5a63ea8575038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc3158b7f937d0770cd0f5e476376739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce349c998fd165773fe21e6e8fe0b4f540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730fc7b18fe99b9cfd3a9fd23d41a35d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971417cedac34368260d8d29d2e134f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3362e49e1b761a522c024ca25cb93243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc022a7c9309fca167696980b3878d644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00fbe7244c34e5d1cc63ac61eb975245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d7ab5d5bdc3dd994df2c3ef943ac1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370b30e9510d089a0cfe2c6dfbaec8247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b32011f58e977aba81cf50ed3731f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a7617775833189b689ce80756adfd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23092d12621ae490ddd2e3fcc8dc4a4950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01def793f2c64d93de1a88d168268a6351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf503b0355f897c6511f13dba40e7c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e1d883740331d8a8e6c57ea20cfe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eaf3139a6e93ad76592659947ffa954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989001b18f62b0f1343e481af88b37a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bdad48b27a5eaa6781d740181046456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79862b799a41c6734202be6d84d95157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e12e24c83bf7d5ad1eed6376234f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59087df76a45d1bfa7f0039f315b838359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fdc3ea33499ba4e90d2993eebac5a360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ad1eeca609e8267288c19c62f04f1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0e27c3e7b52cce60c0feb4805761c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bcb0f438a87802ff1e5d425df8666563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378bfed7bca1ed50b74baf4ce8ef65864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434aee26f5fd56017a0cb776783ac5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc60981fa9b48dc87cd040378e603f7e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e994b19d59b9d3ab3eede5be619b7767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d42f715752ebcdf582d6b801ea3b59e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00a8421da5b675a9191e870430542e669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00013f8c9a782827c790392bff57a0dd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbdea6cf1982ff608e7e810a8aba5271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044b9f0f61cd324dae829fae4277a2672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f995cbe17c73ee81b7b7dfe560a3b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc22e5ac2b70e8de0bb76c74bb5d77d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb512ea1e2cf5cef176cc2ba9629c6e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05452e994d76b60d0ce2a0c0abb8d81e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bb3995fd6dea7cd3332eb90037a33277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8c8583968ca99e1af21f1c4ce8ec778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c75d4859cd90d77c73b0803c7badc879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7615601f03c8651c5291da5e44768c7180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a975b04a043469898f86c831a4ba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9a8ab309514bce4e978bd9cfe9b3482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76597824c75bb28e99b7633a45c7f1b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca8717e82e3a57110bf18458f445b2c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6585deaf0ceeaf9aecc48a07f422e2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b586d2a3cd79e4b8ad177414ba106bc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0dc0f90f8ff5b46f19612e306c098987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd46e197119340d3923ffa692b55af88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2a555721873488b68d0d372d820cc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbb0c7a75273d14d88e236ef928bb290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9ad8475c655071f934e880d9904f191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4419c1be2708adf6d5259b08704f9f8692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5213208e69619c880804b1340aa9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beddf92f965713d377beadc2ab7fee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec9b5295cdbd04fded572950f337495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f80f10b79bbc4725d7b0ba5f3b66b0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7c7890bb2d663359378e8afb55c9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481412d35cb8fbed964771fe2665e9a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cd43bbe829f97041419940e61499399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ef7135374a66205b15f92cac30be3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8d8f3d7804f69c3ee6bad25ebacb101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1b713f2aab3112d3afa2f278b6007102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3a58692e9baac51ecaae116a151e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e42ac4b2390aa240a607e4adb1033b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268bf7a136f4ad7723db5d4aac6661d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8c45eaeed1c50e1b7bd3ff4fa52b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3558d6b994a00e204334c5e7c39bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd8b3fc53d03f26e6f47ba76643354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9dd4a79158fc76367b04891b75d29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed237528c6ff750da76da52078ea10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7d48d3d8017d2e596a003b1eebcc9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d28b95a5e285e9b686fb9f499090f1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c653518e9947555ebba5f47f20410113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb1ba2f028057b73f13950a7893770114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800572d69c82080f693e861cb85059f6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27334e4c0cd21a3f17605f1a36f59fd2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4f6d8ad940e630cda08deabeb4d7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b91a83ae8f4e2073bbfa201b5fefa4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d574e0896b815f055eb25b0ae72be2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a7d71fa88fbad6495ca26ad7d258e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d191b62f5b4971ac18fa0a54912875121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900f2131a62eb1b613aaa5fd625036a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0dbc8b08d39072fee8c322b7f1c10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1a62eddedab83c5447ac055867bda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80952f5653b076e45aca72a7108aea12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fdf313088888443482ec0eac1211a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5761fbd26974623ba921781baae6049127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead47b215ee071173caae484caf0ae8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ad77b14d1e3bc7a0f8f6826b50447129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5bdad1ff10f26af1201ab6374b3f8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332ca1d84158b850371fafc5b8f67eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232255d61f41cd77c23a9c717e41b28132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ac6bad76af2e82203f44f9dfeee14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e530336210b1786e8df92519494bd0d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4bdcb18d5421910272829539305fe1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7f64252d77fd6a2b05b4662d2489f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cba40f764e70018452778fc08128a5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f906a6a8efc34c93ab0e26605184a910138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5e7ac0c54c6dedf2f1ad5f27ea2a8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fe16bf027fec53699f3273faa1022140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b05f04c20eb2a111bd7045ce24e453141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e30449ce37f15b2973f190a690db4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c994aa08ab5a7359badb44769b5b48143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a276d77ef2b03ffe6535335bc5322b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc384f3a5770384cc724f1e31defc1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a042473bc0a8c0907fdf0b6d84dfd6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8cf9d175fe307f636961bb8a26422147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e89fd01bce03d8f94b8ac712b480a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda2963a4bf629231bf98169263521e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064eb1ed3ecbd9a43eb9ffa622893d61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e992b0af1ee5b9f78aafbe0315a547151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685446862f63e359086ef8073bdfb74a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff462e255d189eba0551ea71daf75aae153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe2e26357f29574dcdc73ed2acfc51154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1780b6f37cb6e661babddfc8e0624fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189d9e664bfc0b16b5fbf821bf7d8ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981958ca9008170de3f590428d911f63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49aded8e9f54c59227ff2b456b507c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b48bc25eb0ff11b408653b8b3adb8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d1d192abaa9a5c7b367d4f27e8e106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b12565ea76dbd76725f61791956bfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3142ce9c0bdf83c6c2a60e2c1f092e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a0eba4c8282cf1887527b2dcc7029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30dfa631d74d3c88a09f55a6c38dc910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289ef8df880d724b6f8558c1d56a93011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76270b27a0159ba618c37fca81128a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c12cc671c1b794dfabbfb97f63f9d513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b79a28ac6f6d841eafb5cf76d5e7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315670ce7d585b8dddbaa41163701b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae730f04a4ddf4fb7b7a6501b40c9516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac28ac838f8941a67007a19d089e75f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992fe005e2aa934563fced8d61d54118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add68df94bdc4bbb8bfe46c34d55fa1019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83252daad3b4745702fadddb2453b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376245356f35b8539fb938971411582e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7795bafb083ac83ca11964375313f0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc0e5f00418f75646f4c1d46ad0a5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa65741cedf10ff4c4caeab284b6aa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442967a64f38244f6aeb68b60006602425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3ffb9d48625936cb27bf3fcbef995726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfdac593918b650cd011f952f6607c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731281017d0d5bff09b4b9f157ee90128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0574225ef7d58e9cd1ca58034a7a955a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63229653315e73986628c8c937f42830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095ff518804dc13ca70b1d10a52c3e4e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6510e8d0918ed95448cc192d2155727532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52290d06ca3bf2d8670b91c35120db633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0304f707d28b7c3bcf0d4e4702d9aa1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf986f726ac9049846b37c204961f635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f270cff54d4be994a9e7dba15232036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f9d1e23dfdef0077e36f559ea614d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dbd7bc2b0154e768ab2ed92117a87738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734e55dcadc2a5edd58d6be5e9915ab39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014025a1f0dd68dc6ff4aaab22549ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95135e896addb2335c5caafa2fd315941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a34ba22cc8cdf5029efa434a7878242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2277493af950e504d3f4ce0934f117c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b34416e4afc25f711ed0dce5aa7ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09474aa99129683cfb6af9df365af345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47f7a428b594964ee56db0359b6c6b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf51b41a8502d564b38a27d5af2a82247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4435369db5645b6f91544eb3e5b48a8348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bc8f3150e5d613b2fda8db2b4e1f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a010998faeae7df917a708b1ef30b5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b95ddb2c46aee6a5d4cb030de19a81551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8508eca9fb5b279636719076eb1b13852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8096e2032f54837fcec13f7a01ebb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f383f73f2d0ed5ba9a7e358d2934e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1539ac8eab7303aa2a83127469f31f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bfa97441b64ebf8036a0b9ad2de23756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5c650cfb23aac30d2aa4f641555de457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2605a817b27d69fd364b1386e934909658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6fd99823666aad7bccef6962dfab359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d39cb61abd590519b15ae8bc14731a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5790132fa585fc1c531fad94b59e222161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec685b42f56871a564e2dad1145a0662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab727f96f571e756adb32a7a3d5e3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7cdc5c399e4b1619d66252abb17de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64571813ebf1ef02cf1eb15b747e8a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ed22939d9c9d6d513bb23091f4b6366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155761c9d0d75460ab9159467dbe5e967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea33296f4b116e3cf7d8ab0511b15be68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc3af9c6b325ba024f6e97195aa3a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e04900bc6f9a00040e207e9be82e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903b71ececdedb7af00f7c1d6188be271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c691eca918fa1f1248639ba14af5d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4768fe3b34485f3fda3090795653f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5414403209051c75915edeeb51b14c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec803b9933a6d3f8f96bc9fb81cecf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ba9c9bee0c32ca3442f302a9435876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbffb14f8d832487d76e4f5c0d7bf5f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682d3c14e815d914df3028834a19c35778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c87692f9759a8df43e887202eba63179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aa908f8bd6ffeb99e8d391ad5af8c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d26760707c0d5ffc97dd1f9e87a8d9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ebe9b25b31f6b5326478493baf04582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf7b745620e796ff39cdcaaac3be3083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe3897ce0cd323aa2a11f9633e6c9c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f398fec897d9aa9aa9048fae5bb713d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d45f935b7f7cfe8e217c27649e803386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c3488e7ca4488c50432df84a9c30c887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a62a1ca1722cb8b8fa1e03da56968388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325023a14212faefce5408442a24120b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29ace5ddc1a1bc29f6d51ae925be7690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41177f64916611c0c59b18eb1ee0ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da7d48648e9c091c929092fb7933ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0b82d3b52a95fb7ba5ff17172686f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006febf626baeb2fb2b1738d7f9024cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633262768d6e2a41961c02a95e6000b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9761927ee0d2be70e96636a2c529b6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3baf5dbdbfcfc5a6f89f7a4aa331597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0b85322cc625cebc7418adea4fe7498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1e7921dcf885478b7388b34d9aba99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d3cadcebd8ac50cc3d525ad60b3f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f595ac6b169530bd8f82d73275b41e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa50b7fc583c901f2cac3a4e9c6b62bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b171ce06151f708ac0158c89066aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2560c76e47fb39d35ba84993eb36b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33684eba4903a070e9ca2f1dc010a0e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57ed332f59498780c6367cddf0e223106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025da9a13416b50660f205e2138b68e8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e076040e1723b08a8df67e6ff8e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250637a20ba5de9d8b4b3d69a143e06109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120dc8fae7fe54e78bee27cdb8d118b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9755eb6c693bfd62a4ff54ae02d736e1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697c31aba415f74cb4f22087c013842112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb73dd31822b83dd7bf6a14f239dd8f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac0b9da1872db58429ed9ad94510a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a18650ca616db9c691d97ad2e962b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39fc177d5c4999a6909c574ac92fb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0323f3c6a2a659632d15d677ec624117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9e9c7c7e7cd0fad9c687ed61cce45118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10c5e5f940dc8f3751d4ec71df49d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1156e1338816d7a7a92a4dddfced946120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24f1ad8796942a8a16072abb4eb3fd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a5d51cbcfd8fed156134dbf81e4d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bd06eb20e2fcbbd01d8547abd062b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d222535298f69ea6fbbf795ac99f2a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790150d6c9127c61d4955d79e21a5916125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80442023913e7cf8635de9c22026d82126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2490e06bf21ec76e6fdf5ca573cac8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee97219ccad821c51e07890ddc1ebf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0e35526c3dea473485d617fac1c14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cad4394c07ab8baea92e2e31431b79130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce28a7686db1842af5ff2b3bb0821353131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71a2ea8ec0e773c36cbb1f9ab130191132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f7ba0f067519c27e9a9d731d0f674133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0923681599b2b749a8898f0a461be4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c1914f7800da257f3a02b0a0b8bc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ea6d459ed681cf0344e67f8d3de7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c61ff629243d88adfe9a21cdaa92137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255438888a9cca5933d4fc6703155959138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15046ce9526554face639cb3364f9379139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aaf101d756402be0061a3e50eb6aa3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2938caf9a8918113200bf4144a7d3c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73f8a5c21541867cda564499a9525c0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2858f5aef397b104c67d7ec7a1983143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14110fccb9e135547bcb5ba3e767ff95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f1cffe8ed5905e9881c550ec348e2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35943312e39dff5699de3bd7d018c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e312cc77d83f333a4e8f5a844703f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8800c3c661970c87c0abe095ffa4260148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f3b596912496bb26f1cd77c6a23d1e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff48d41d571afc02b00e553ee819f7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e33493d583408d737725da161fe48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9070e9895614df36234b6f0aa53cb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ef8c9083d9b2146f38adb91d72a00153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7d9f5853029e1ec875d5ce2a27e29154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>