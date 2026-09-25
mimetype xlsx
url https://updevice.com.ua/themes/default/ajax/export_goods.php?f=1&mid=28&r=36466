--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dfd84634e9c2d212909f7593ecd8ab1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1beb3310891d405c1872d3ddf26e2cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fd06e702dab04e370362776d4a2c9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d027ff1b94bc656c55ccc3673ff50c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528418e78fa5464d364284618b4332a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40162664a8d73fb7210a1c423376896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e8e1377027e899c5890a79fde0b6f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b798151a74ac99eef6662ed57144c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3440be0de2a550e3057db88e1442c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d975e7e22be5058b9b985b379c931ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc53c3630f95c882b6f6e04a9eb4fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44691da9d181a28f08a622e2371db22f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3704af8f72b10edb0da53a19478be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e182b48a37557a2522b6ae0b842f3f314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ed14f51bfffbc9183f3a950f3657415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f38916555f192a31f338be8ffb439516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11c5b7c94af143bf2ee7aacad62ed917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631707b27aca3d72838558557d78845518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0a314eab0db202044b2fc149e78f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bef0bb000e9218f6099083056907c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe9e32755d9fe0e6c3170f09c5450421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0e3b9f0761588929ab26344d616ef022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3c09532912ef21010eddb41b08a5523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6aaf1d7ab774b81bb7ad7f77812c6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835f1da409451342b9ada1e990341ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b424012b380efced561329bb25a72bf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec636bd1147f0576a7e01baa5ca46c5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c3fd092d8249bbc019c504762b66928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aba6d6fd90cb2a5a1f83570612984c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37493452f0f358a4719118c788bc26730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459498c3c4db458787390a990df60f8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8d41740ed5e219525edea92ab768b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b157c5792fd4c5982998180ddd521733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae4c0d190545578ade482f5ea1c18e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d911c57a44030545c53052c21011b4235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32fc5520b00bb2ebb4fb2e3ad7476a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa691133d118fd59934defc53672b4e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f6af8eb8026f4798db68e6e643db038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57fd478bf4004adf078a32e592da1b439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b309c608289f51bdcf0d2affca3e6ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39657efc76f4327f9bfbca1f348aca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a2e27e4b92bfa182caf9b1ea6d2a842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa99bea4dd88ab527d584512bcb607a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e7dae7e7e28fe8936a8f8d028dca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db27de806cd86accac4fb40ea5710bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99564ae92ea519f8802ae54badea33ba46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0b29302d9c27c09b9d6083f7fea1447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d64c97e0f877ab251bdb5c7f9909948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa58200f0d64edef8faf2ac0e7d2a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f778943f17dbd49b32e91a99fa338b8a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f662535f68110d5595171637a0571c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823facf56bfa794add2e7a3890d5d0952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc544cf0305726e79cdafce44228d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa199218b2c0e1238affafbef9327e754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed60ac8c177b68adbeb87ccba09abdc055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f411e877595263edceaa544c38b3256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adfdce660eeee2b612e604d97b067a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d19807e1e5f091800885482161ab39858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8733da6318de76b1da7a303dcd3013d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51bc9ca011efad36949bca2244ad9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2700632f4e1dc3587eb1a8a30e9c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ffc964b956cb12b8b02b911c289d862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e03b6cc7a942d337180d7f4d40ca463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685028be3ef94eb4dca9525da186719964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666a1013e22e8dec01d7b935d12c89d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88939d330ed54f413525f82d6fecad666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9db1d2ce6e540b49ba0dbb732018f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469fca11c7d371935768c95e64d3af868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a2ef256c82d8aad3689e82049d9fe069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd9c19a17b886e0848cec98a2f8a6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c8fbab13e3c733cd9fd74eb825c8e871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eb69fe9ef2f8619c31b0ec43e1f7172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880fda79e25bb28f49947273839f0ca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e685a823bc7b9735bbc954e953cf93b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eaf1effa80332b6c74dd530922f99775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ade53cb7a185b818a494b41e370a376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387acc726fb438434128defa4bf91d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0002ec74852ef8a5b29b8b34f289793578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fac9ed6066afbf8865a358536836d079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14094250d5377d5689269030c858655680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f36674e72f58b6071ac1628225fc1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e81e407650273452ee737d23a347c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7a4ff844bd971ad767f296d5448b483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dd9c5c947a183c38afe0188283cbd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be31fb9e0b2fbb6c28dc6a3626a1b8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274664b407499c2d56091345291ca05c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e725b2ea2330d22824dce5bf7c2740587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8697bb9b3273e6f17738046d5edc1c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a368b1f1d2ba487d1663a47b31d36289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530e0a16f46f1c86049325891ee1ef690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0281ce3a752b82d2fd4293c26772b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf80c1af774248b59a1bf437bb07e092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fea2a108e168076a93d91985666793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e221f3c05d49a5395b9fb1f6f2484894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac452435ff8b5ebf899448d7eeef8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298b0dde0e7246bace34afb188bef77296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341de401081147a7dbb83cb14d44fe9197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164a0965a18b35d1039e6ef5118376a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00273f7f941ebd55caef2cb27971d6fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a180ae22c8cb83da57b3c049b4fe5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788764f76ac65c08957eda6e8be423101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de79ab80304cc0e1db2b0478d7f8b01102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845027c50d9fac48d42579bab17cf537103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2be0d3da0342e37432c96c94ea7ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb5113cb1cee46981cdf8a537fbe3f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb969a490d86b3b49e191fb1dfa78f7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d348c02dcf8281a131cac6745424e241107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b81ff5f976a04a0ab0d9a283669ef3a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841b1a934c1c628829a30b1b894e91f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce48bc597177f3359c4ab44f0ecf39110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085b3a100c789da460faf58aa4408dcb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b62687ec698ad5a710e9b92920bdadc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa877af264e65f57ec7091c78cb380113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3295e31e8a711d109fd69afa6821f60b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c2d50c89bc0666369ad891fdb111c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ef17b633f7d8273bec6f7b4bb35ec116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c959a22d434dcaa0bdce83c524729117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32cb07edbb581c1c917498d6f5e461118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17444a7e21c33ceb64db9cec490baf34119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08fb60a9d195dc1520db2e0443b7e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5cf05c7ee3bbeead0af1f74d5ba90121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b3d0e2cef496c836bb018621bfa43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd426aa391d31076fa4b96760a462f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3adce61b66c7e4dfae882e01a391cb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7656224dd88f48ed93bbc740636ccd9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d6fb6d05d24b9755eb512da041f28126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211ec306eead087ea4636cf3fbdb66d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f90869ed056b389233bd3e8cc9f1e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe85ab9e76fa70c1fe3375b792501a9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69956bf5e3d475873ab229f44639d38c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6dd2f71938b5d3af1eaca625c3683131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19384d1bac00badfd1ef2f446c4998ce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d134d9d431fd2468b59a705bfbccbc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa23c6b028023f6f3bf9b77b18e3877134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402d4fe968b0e2ad76a8fa6369c6231135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23564fd10fdcb1e58703a32d0c29818136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0daf516229fc5f33d5bbdb8941c7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56032ec70a310a2f0d37e9d5a8a2eb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62975cda9c0b37cac63cf7c7b732674c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54137ec578e65dbbbc5606ce7a1c2630140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae688dfa5843dcdd1d013a4fd6fa92c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5393369e919f893e04f8919d865d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052252b55762ddc2a4de283c63317e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f218599c381a8f8bce9dc74f4ba0ff144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3334b73ff40bc2f08448aff3971de4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ce77dde5c9817745bb1bd6858a1555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13718ad938fbaf70ae09471eae5961b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24733e2e21befecc7ab59ac3feb397f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e195e034a7aa05e6e821e0066da4da149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45caa110fc9bd8a045372f6791979e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee78e8367b16f687104f23089d97c9d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc65276c6183656ec458471c2145dd3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ddd4a44251c5a8c56eb796af3896153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d13db0f31c0e8c2e42cf81368d3b4e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6dcffa31e90909acc2d3a3ef402af01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea18b063ca5735216a37e0227c1b9af2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6ab883a4e24a293e7466d9e18ceab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78678a8976a25a74d709719e8bb21964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd5d14da88e9404961dc1003fb9d945.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e71ea12a846c695f70254a97ce530216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85965701274467a2c72604cfc2c379697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f3bd6902f88d53b006eff56e9455a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940830677c02e283235a6b549a33bc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fcd5d5c27ff65b65f5129f06e4180710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2dc6be9ffa10a0a829e711dabfbd011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3d2e9a75b6a1ffb5864566ef63fc5612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3baf2aa12a5be2beb15bf79a99f80213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48890c2aa78a1273913db76d5084c96514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758ec724676992c8fdc3c3c925100fb415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fb1b24f0940c0084295ed8f286c1616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93d5e8cad6befa1e6096cc50249bc517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a51b9aab358bcb3513b87f1630ca2ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45950596e9b5e6e2cafd0989e24f888119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495abdcacd42155c786a93a5428496a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c78bd3e777d83835e630e05b5df36321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f128e2e64370157fb1c89e96b503b422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87825dc17fd53996620092cb7bd33b2d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1ad6474d557c7896c26379443acbe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5edead3672bce91498ffc3142d8f825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e20a3bc3570649548acef00a4edb2126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf81f09d68898babf38c850521c29f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b756de003f450f41c24032f4ba87bb928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ec8c39582ab6da8d7992eda8fc59cf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5ae2093759fceca04035088374a1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794359cc13caa4a6af249c133c79129c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236bc6d16e5ec07130f41c8b0e1638e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcca5d5f26136349cb3ce7da7c4d6d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065780aa9b83cb7bf3c08d08357671d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b608e9aa08717e243acdc93b8837235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9511da69622295eaf13741298cecf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d651e84d9b954596fcbb041ab85bc0937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcc1c26c18d2d2742eddd15583af1138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331744f3b8f6cad0ba570561a50b42f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89376df55120cd797a427e0f8d0da89a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c22ce5261935246301e82ed8bc59ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f187b261fc8cc42c1ab129c2d4e5242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c5e940e64885d5dd33db7d4cb79ba43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717657ffd00a2befa271a94ee00aa1d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a083fda71160fc3ac35349ea783bed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb938bfa7f0f90b75ff627acb14ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384a4386a739492931bd1c72f2aa47847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cee780c966f7e4f451c91022a3424b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff6d7473fdc0bead06bbd8644e62c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55f1a75711d664d0a85e0e0103bfc8750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3069a74d73e574d7497624fcdb7e551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb183cb9e7752fe9658fe075d477f99f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338716bc2678847b60b91703d6a37a3553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb70e3c79f6bfe52f663f04434293254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2ad3d1d98b0ca6b14d36d646d5ce55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468e32fea99b32c12e47315fa2f8a7056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d874469cb1dd3721ca0bb4495d7168c257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b96ea14b637e915b66ee25995ff7ad158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36640dbfd50aa4fc46da6318e7c9eb5e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48952686c1a3178189e42f2287a4d3ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32c720cc00dec9058b422fed8903ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546eba622c6558b916f11ce17ef7458562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c32aeefd99c78e280a12f4255b25f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a96053af37a214c1a9a59dee5052364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12415e0f07b33c6811d797cd98a5d60765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66deb12971cd28dfb195262700f6c5e766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36442337a1a5b702f33dfbf4169b73a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c7c560b9f5aa14f65541edbe4c9db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34952f27ee20230bbfecf8b89ccdb91f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657e2e3262020dd33b5ff7db9d9f97770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c1bc8bb4f3fb8df8206008f3b23771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c984f5830d4665b11cd09e0c72cc972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b912c4a0923b699c693940dd44aa6df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48b72669fd2e22b63472454eddc34974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f9bb1432f2aa50383a290265f56075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3798eccd5379f35926125ce3a65f4b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1098ab078be211367317fac4dd80ff877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3fd83ea3cc06794670c08288a9dc878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a9f444223cf2f924f3a51626ba7879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095efea376254b382a5e63eace434f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab0986440d78d162db8d3d24befd0281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acbe62e8d868668b834f63fc8bfebd182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac92518487a6173802a8219c3cdf6a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e969cada7423d7441fe32a99a6f74884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9e25ebe3748f43d0cbf0f690473a785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3189afcff147082257dc7d2dbaf81cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34fb8165ef69b915a58d1dcd014c8387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc962cdf6c9227daced5984e23ca00488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059739c9d6e473672bdc17a7fa32242489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921db2218e1f160b93fef15e650b33590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f48a2e2231a98ea567e70e7148b791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f5cb9bc3b399dae245a3df97e1069692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b97ee9f355482cdd217f4193b18e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ed7428eee9c60582c41954f6c269f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de0574c97ccfc081cd324e2617398795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf06d99fbe5f6c8dd38b99431a2e0696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989280594e3e5715732d56fddc023cc697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46043feac86b61e360eef6ded8e655f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e773649f207e4c4ff9e4472cb2b9499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e579e9024054483786672dc4ee533100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41568b1c9bd7ad941856867dce65e6ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ff08725956a0abc8733af1ca4a57b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e64d4a6c3055f4a9b38c27703df9d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1b9ae08290e5a4af271e2034e7b71104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fec9deee8ddbb593d125da16b79539105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce27f918bc19b1282673931135e97da106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f839370e56ea91999e2798a057fb3a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb42656f9eabeeeb7d70e90a0b9573f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f73147a1acbdc3c8278866be24ea29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f71631a89b90c3c18832beabfa695e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2db759c073d79d06d124de95b6d139111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5425eac2ca8fbadd0c40a6db757f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4697db5c317d5ec2dca03d4a2a7d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e140b3e5e7ecfcdeed5a7dbdf28aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2784bc0ff930dc37cbe08fa1154e8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2416b7a8a812e380420603d8a0a54f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c5e525c35658d38633916bff295ee117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f706332e61357aef8e87ca21f33c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991ae4371ceb9ac1d8552500c5ea0db3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76995ffe154f1768bdb66f1ddcb09edc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2135429df6e56041828624812525c542121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deb0a64e7154dfd6b31ca64bd1f0d04122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193ce3d2fe9c270c313d60cb11e6acc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5851c6073429c2ca35e8d67c57b990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dcc312793f457e15b9c97c92491559125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa161dec2b6ca4c334b0f051991fc1b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91609b0193c29e1cef5bf8a20d3fbc62127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd848cba37a56990fca64d8e312a1f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9fff5513ccf9285907a5c9b7a5958a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90f875823542947185df4d86bbbbc1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d96eddf164fc54651e3ef8179100c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f335565ccdd1029894ba053c2c93561132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893b8127ba1666b77cece9c743bd533133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06735687bb27b9cc78918d61e8a2161134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5a7c3582d5f9b8ebdb09c9b227b76135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63583ceb1cf8860756c1b641d69521f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3404ad217ade4d0c22438d0d3429033137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad448291b1aff3cd7da7f10458a78939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6078af6ec7196b8f1ca6fd0dd9495a9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ddb868bf0290d393a9d8a878a54b6f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9505b1a4e2635dfb3dbfdc25edddc23141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37290d72a6723b586d8562d4a7f260d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510affd259c5a3cdca3f4ae0b6b71b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d5432c12879e089d3c6dfafad711a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a776214601165ed3d622c491f92c47f0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de193eba85487da6cfa39103894349146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb326a7d51988b4023001c555bef3f85147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7a4c507f9792e22e7330b8c22e459148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c503304e06ec28e700ebb29d70c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0c2f6e2c7bae96760df6eeb7ed6ab150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3ff859ef2002d922d15e0817ad9dfc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff70c56e404b3bddd54655ec7d2501152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b419ae70b6a335a96b4225892308c2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194937617a6de3082d7c6d3ff46c6f0e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>