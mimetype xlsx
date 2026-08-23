--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3905b4572b8a5f61f319f1d74012481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdca12bc22c5a471c9f8ad656ef3d9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102b61591c54ece71e21c3d6771d3133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2243c60d62626a42406dc03cc51f394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114f0ac9faca505f20a84d77cffecf585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254008557fa36310af7be9c6184395506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67281e4928bf679ffc07228b97552d777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e05f7c0b795ac60a11233cb0edab898.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd770908b030fc8bc310f23991b7b99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd227bf97935314399eb67f690df7e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1955ccafb5c5cf8739ebcae6a118e511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795f9fbec0d5a7ce612cf88fdbc4e7d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3864e9c4a61d0935f29a94247317f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64028fcccf35ac40c8fd94d0ad18c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873c7a4dc16bbe8a5d1e25024b0475e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d47761f5f2757d9d26d897c55a6c416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ab4f3151c3113060ec12960bd2d1117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b7c0024f61bfd9a15ab5a4859fcca18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65bce4af635837d5704a664a17d6f0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd8b541bb5088cfc82bf07bf192bf220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19c9843c25b382726efd40e438fe2521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d47c4025f6faa7a0bf8675bd85c4ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf11b0d0547f1dbce7265645da9f07d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b44737a51a8e2ef2153886966697124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213dc9123dd7a0070843d3261c3c98f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03172de4f8e2171ff317b2b289dcc01d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab85e367cc49a0e7d69bfa3e03b0f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d7aa0f402b22ef6e7fab6fdc7dbd028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e485d0c5cc0c2256457f03d2e19b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15289c79afe2dc602adc36f40636bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5539393e3984f9331a90ab2b93bd7431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89b9ca0cd4253527ba4fbd9ce7bb132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e5fa5b34ec15ddbe90d6e2085f62233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84041d8c6d5e74b72445c3d44e5acb8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632170e7c3e2fe70ede82228039889d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157350a69830feae4350b67e0e1ce25d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766d28b643e65a57ee169b61cecd48fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e18b3f529883f2fc9ee95ff799bcd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d19b47b734bf33a0a3bf12e4030b0639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c18707476ebab26bf64bf2af2bd2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf49a2b3e190a0d20f459993455692e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c12ac6e078db6c729bb351b38253a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a82dc66af3168d97d3464e0fcc57c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fe4a07fa0f96edc3266e59c79e24544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324397ba13253fcf11c780c137f6c9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c4d0a93472455cbf25486144991fc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c103bf0911afd4b75a2b411e2e673847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b88c5e2547cb54e10c177bc55fd10948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d53b6e0fccea5bed9c31f415cc9a649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc90a9c725cad4d20b581bc5f39ddda50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f34f62238ecfb4bc2d229dc9dca6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e815f6e537ed4fb6d16fc2ad652949452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2ef313b669c8672a3349b67f13ae453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd16a0662a36e37c098e7456ba796a654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f820cc5cbfe968aadf86366fca8c95b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd96767a8a5be2ba1aa1aaf199c57e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42eafbe847d2ddc110e5ad015f2649957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155e9b0a783a22526826fff168ecee658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe41998a18cf0a285ca801ec4469f9b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c4376c1d6f372391e42b145d4bc0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904846573d4cd2f4d087dd5fd29f17f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922ef2e17c4b53bbf4d28aaa89e248c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb314879553812e47fef29f8943663f763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743fa11d2695fdb3646fb65758b609f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0b7700dd59e65211a397443e7564b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7393eb3b703a7f2fc0bb6cecff4f86066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094b99796a388d8f538e46a401ac41f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2f694973aaee0e0d6dede082aa3c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e460cb611d4ab95d2d5d7f05b1cee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c54e967355256d9422bdbb1dbdd23070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570946a452f006be0ec3dd8e62ade94471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a45d6a14dfae8e15675df6b63620072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f2dcfe7d048c93b25a788e29d4608373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1da63d636a77941e03e82d3454c1074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52bacc32e02e5a5f156c751440828dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3729b95d02dccdd151df20ad22f19876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a75441ed0c256705ed7833af82b62277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdfce1870482d44bd3c346a83cc2f5f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c50687c1cd4ccf78858a03b721616f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57800d1cdd4e92c9fea52618c10791380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba30393aeb36b1428bb3a826cd178781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7962484ca78ecc85505119cb37b05782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e43cbe8c8eca2339aebbed281dcf9383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3065dc7dc83ad168e81415a781f991a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d105340f498977be9834b366e392e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c36ade6d8f01a4ad20a7e10aea8c286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d8d3760524e335710a540fb10c38ef87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097444d7a2b2cf407368042435d4cf588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d47be81c2a5105ae5bd89c5d878cb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0eb4903cff513278a0e1d8e2d9dc1390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b7fbe19f4809c86f63a03332f0012a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9445225d6711572986a603d8066a9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c9e17511121426a91770b617175c4793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f658ac372388a9126c047f49cb81c9d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d25fbac6b8825887f3210303b4bf20495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a055210a4b0c785aafc33f291f91796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc1c9165dfff0b42b666708e103795997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a518a6b33216d1682156d8d1132f3698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12deb580b4c3c9950783b93f7c9ff17599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62509bdd30ee2d16ebb4b8ceee053d19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35de7329f257da097d88e8b5e4b390e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69bba04bd51c4d38ec9739188e380102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd596c15818a965b43cc989feefeb68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c1bd2b6bdedfdfd2fa095c5d1098104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f54e47d3ec339d12b878ef5c6b9710105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41882cd9595a1a1474bfb3fa14895d6d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6097001d59dd6e311211046a22247107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08be6a171a552d6f4a0dc19175cf31e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528576f534a2efb12f32d60d7b53bd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef168a9f91b06813ffbc9602ddb662a8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d313a0bf74d33b5674c68fc9ec7cd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3016fd57d19746f9a5d026623f0ebce112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf492db55a76b07ff9b4d9e42b785546113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c477bffda641c5bb6f3cf6e9361763b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c501367200785402608219d47356c2c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6d2c59f4c85301b3a962ced0013d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa19c74d13cc9ce863f9d60f4f631b5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fa09fe6984dd5a88988b12befd202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545409b706a3d7e69f986e0c584f7039119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6d9c45546abf57da58c1f45234d4f1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb5719f2128358e88e38465280f918121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf8555f6c6943daebaf9ea8d551174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848580c5e42e3f5b29fe097b0b1e3ca0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c6719d00729b0692ae56cd0526fd4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e49e8c725fbca8ffb2e219c3f9f9e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aebf310cbed7d22e5f38f899e0dc861126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840512631c3ee069663d28951e073dc0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726446d99c5b474a4c16ac10beeb10a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c50c490e97e3edacbc4133d01eb86a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704f0ce02327d35d84a857f40f691fbe130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d09e7469d8ef1e74615cbc5e380a4b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b53b6f9b6c6fb40683d6903288647f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dc1f84d3ce47058fc07295bc6acfd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0840406942a0c51f601d8a1db5ac5a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf9d016977724904cf6aea8c96f60135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33840e8a90d92461a8cb2b836f2bf20f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e9bf74fafc934f7222f783da54ef1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b6bb7efaf3526dc9f122943311d9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc717c0b47d6a384b1ea46c1faebf4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e82d537ba6fdd4a62c2b8d798c5688140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7b14a7ecc5ce5755d6772b3368dcf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b2cf69d3cd4a3648ae3ab85d93019142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19650596014fb32adc09a5134ca23c82143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af876fb58f6aaa982d74b3e95f35785c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f0c77e938b7a87c7aa3ac5e4978f8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00f29e5b8d00f65b8752e44d1dc8e65146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef922e5d2a9d5f0e336f480af06f16f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90429698eae606b84eb23d39008de6f7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3c83fc564bddecd9b4e79647cc87a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad5640a346661757079094a3c0723a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384cb5bcde4c2531b8b9eb1bca22e23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3decbe1dc845e5966c3362a2c1929a5b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621aa1110626d91faf76636dd568eb9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb5361ada9c7c912881bb3e18b9555154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc67499f9295f36d5f3a3132df06d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f036e2d2aede6c1ba3534e6f6502dd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfe3ab04e886e998903ea2c2d0d6883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3a4fb4ed2fa9a1c65da695775938f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767e75cfdecdf6e4aae96806ff26f845.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a3fb71be4e69f74bba929f8e295d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f02ed5b53aed580fdef3ede422e4c07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584504a464cfd95be8d99be4947e8bf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377ea089ea783f0fa498fe5e792eb65c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5a4763252bbf83853291733cd1bdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccf07c8a80cee3a6c3ed5edd159e65f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9fa309ff98cb4dee63c30090fc47f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493f1d874513a0184a37a3d4d75919c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f12682e718311ba960c74bfbad07db14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77aefeae87a4042f655345b25d93cd515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb080eaf5c6fa66d1efff0102e004fd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aee0280613f43e5c90ad7822f702ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0db9702499fa598be95051376b11118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b081809a93eb80ae3923bcc5f9eb5d919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3e42c1782f4821842a76e1e5fc15e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e12a6cfedba047086400fe7f9a24221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458dfdb21bb237ef420231dcb44189a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84d3d87f72fddb7dacd2a54debaf3223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9320bba4fb143b1b05cf8cbc67b52b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3368cccca95b5cd1f4d311fddcacc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793629058e29d97806ef65b47b2cf7e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca2635cf253f4697d25da247ae753027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479cb9c4db101480c1b05e5fc687e2cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa65d76f12927d19dc4e5d7d49791729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b35f6fc7b7dffaa4f35787d68d7ae230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf981e13d5cbe416743b2892c4c36d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfe1e48ac7e6fc4a4c8835dc48f1a932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ed09d55073fcdd418433e5538fb8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a9b007b1a6abc4a8d15ca61b4283334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaac0f4aafa9698e011a3cd3c42866d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecff6bf2e158cfe629463c6b4e9279436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445c3d141096c23e2b32ef66ef6558037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce65db61f577be2f3298c9c4a447f4738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b275b3a3b3963ff7fb400978fc7f0e439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9e14396ba2a3c209fa156df21a70840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835ce80bf06c13a3287e4cf194eeee641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c4fb8fb6efe4c0e6e3adec0a4cc1742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ede005b2ff7ce6130d65993d5b49d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e22c4758ad27d239a69799b10fa2944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd20fc57e3c81aa7969564f9d29640e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a91453efcd4bea2619a94c63968dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb89a9679014bd944823586dbafb38e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816d98b538a69dd4d0ba3f27796369348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc37d049c7e6e7887e08febd2686d6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902042d80424ba28ab938495e65c21450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba26f31c3cb2b0f70a5ff6bc0b140151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7ab1bbea13c92dd42f9c74a59d550a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb3db18baa1ae45e352442b700760c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb24d3aa9b7bf05b45cb6bff12c86df54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc91d61aa52893280cec3b5f805fc155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c98fa0e64f695af3908b352e83ad656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2eca5609ce7350859abe3153c55a757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e7bb2a89dc58e3f2bae69bbada23d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a887bc3b5da9e1619272be6ba6dd6d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a074a2f52862766c3da8db86d3aced60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f2cc22e46870a522a79110db5b2c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13d2f20b88678d9d85a4e793f59508762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e8a18ba22bbd5369c17d8c3820cf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f053f386c3c7b2fd9d40296dc78a791464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889f5542e548da34c17706694190f2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84d79137e1a78b5463c8b4d10787c4666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bad3b4c3f6e3dc876b9c9c19097e9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bbdd6d7dacc10c45c06d49c43b15968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cd0814832d49fe5bc05c7e8da8423969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab374326375e9ab51043e89fad821bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15d4d25956daa32a9e36e2fdab165d971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9ae7c57cb0cbe5483808a9869743b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19adce7d765f2f8e050dc42dbc2c0d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc12ba81dc2469da83c5ba6b8ef90774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e5baf915a67a0aa7a325cd9179501e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e94de99240876fec13801fb803d6676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdc2dd3f5dd80e476d7ca4fd0ae52d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465af1e2bfcce006afc007780d5af53978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68eb936a423fb4aa2464ee83b57a296779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea1fb5eb7128c64abb64201bb306d4b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7ba2a5ac42aed20f365a9688e3cc3381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07cb215cc154a59792d60287ec128dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d1956fe1d0166ae54771c7095bcd983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054dd84bba92f0698f4227e09e28ce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147a41d6c8f489810c8097245a4ca6485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921cccf88f0dc154a6bcfab85cf389a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68f7d9382165c4d1a1fbf35ad53bde987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13fd787a19ba14183147b96e41169e588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb20fcf74f34ff3cfaf4b0cb00e929089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e54f6bb12914042c2e53f70ba7819290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53323736d82c17703c04934cc126ccb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528451ece3d5105071eeae8ef3c0db292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83acfc77e78dcd51ffa5add4f1c3e293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16a2cf3858032da9aef9859ccbb95894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9937f7879fc12e0243c0972465bb1d5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5095e3f63e6508504e248af16cca42a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b64acf75600834eca4cfa7646cbcb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa5d0942c318950cbc8aa23cc3135998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776595421b890d42ffda321362a3a87999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6df424bcdf0f526b0052a0a5840c1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90218afa7cdb9d7655a62c8a81e615c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058474880ee3a60dce34c849c9ae277102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d1ec07bca00052768ccb8cfb63e94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f490537537648a68713dfa1e49ffcb8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f402ca574a934d95aed9e601f02c1ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cef3cbfb9d69433e6de4a2b1ac6a2b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc150843dbeebce9599023deee84eca8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cac11006b32b8ad203e93727eda95108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dad35f388d72779386613ebd5d760109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bca5b881ed393fed0f14d6e180f0a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c1b9c037dc0afcf9d38d83b15b2e3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf50fe3c13a7ddf9d4376c1b4857e24112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1652a5a24922334492488172eff9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74eb114c628f854b51df7ab1fa9713114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f81fef151137d5c3e140649ee62ee1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c293b7537bd5e81aa0b00ff9307eda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2822ee15cdfa50f6ae0f970b1580dea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0155df55bf5837a3a58c29b57a247b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67346f5ed7183f0c3c02fab3aebcefe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea7d21488ecd390c461144595fb88e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25dddb0cf2bd64a316aa802f0e9e5bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc590a06390d81376f9d14e9ef598ae122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609877d15842fc53e2e535527f846d6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4740efeac6c9fc495bdde2ce9ac77b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278be8c5c030adadb19a8645ff44865125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7d4ef61f34a47eb07c389fb239613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babdd91f69681e159ee41ba70bce9a9a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01737255b36ffd7bf1da1b01b0f7a03128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c278f6f96b626883b3acdc58700053c8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92ba596a91c1f22bd0bf2b67d7ae9a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444c5db1fcaf64e3694fd3a8330ee4f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a69719f19a827c4b74d75e994ddb4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee12eb1f461d00d2d5fcdb52bf259133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f278a4eda11e9736fb8a8d47e95e5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e408188d318e3e6cd89c839df7bb3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242d749449a63b856c553311667f228136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2649b568415f5a02d98d6abb0707106137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95813bbc56601d188a2409a79b45f99c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef3d0ecfca0756138a3c536712c8a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55973afea407839e10f7d03186dacbe140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede6a63900c4f8a783ea8ae554fa0c8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b5ad98a08a6717aae730df76bf7b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae073dc10e51e1e8e6f4999da2f95143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efae8e8b34bbcfc7e98cbbc1b30322d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475bac6cff333deecf8956f97a433466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c451430ce038f9a40a17facefec1c0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950cd2b170064597473a15423f82d4d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59f88f580539837eed9c13afdccb081148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6b3ec27c12c3db7cb11cf1139a7d6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf6371b67abac7248ebfa7fa34a9f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1736a8e15b2479e2c0f4fdef9246d98e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5dc3bc5fcfda86d2f6765b9eca06a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241082ee8e059b7b554f24d14728962153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc44651a8a6c24a48cc0d93e15e61df154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>