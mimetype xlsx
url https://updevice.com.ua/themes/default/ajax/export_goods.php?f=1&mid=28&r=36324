--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc389a4337215f44102a5b49f166ccef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d6263a2a00b67ad094c43da3bba3e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebe644f5d9901c815d5649f575159d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de2d9293ea165f51e33956c37abcc5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca208c45d04b7e4c40fd63fcee6c71c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4375dbb621a753676f55b7d58c24606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f7111c2cd1d51594f5d08f9bc0bc8f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de52874fd606c8352d01c07b45674ca8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad228868604dc21f7fab36c9fb4c16e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12ac9f116497720e275a2c38b3b75f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b004df649b266e21f5d75d73a152311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17452965eaf6c1ed3eb78b3d228c094512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388510305fb3a7f4276b1311905a526313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3f23d907ab646527cf39e5accfc0014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527587709c24d90bdb5699676e1e9e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c408f9b0306ba1004df42f621535316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4671d7e303a22c3d541a680da136c217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bed7726e8ee01a5496bbec426c87d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877b4615a3b31e7a5ce5727dcdaa1f219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62bca533310e969cf3f97e9e424d2e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75842cb2f61f4452e63759f137a4ba21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297239a70abc01798619cad73d7f518522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1e35cb06d71c825893861cfd0843b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78c5e2f752de18ffbb7cb28e1bebfa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd91ec867ab6e52f9d4659bae28bd3d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321b7b883948f0a24945c95d9c69f9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29053a02071b93e5e90b89e19d1f03d027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a0bb63a1ad286ab72e0f5935c11028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecbdd4661b109c51cd43aa1226982b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f586619c41fb3c3f8fc3d5510b68dc930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b830f25fa47f331ed395d4b173cc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dd6bc1fed06e15fe5c8f06e43e2f4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157034c4ae9132213a34ba321ff9f6ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c5457091b8330d8ef6b614d7a038f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046fe02494fafaf4c140af3aaa91f0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336267bc2cd6a27a16df971bb8f655c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4774393437786bce72480ba8f5e29f537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9846fa62c3d930ca74026e0d10105938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc1bc29e1c5826e2dbc9424f70412c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8b1688782cab8b5f67d26d4eb40a7b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2abbbe2200a721ec8d8c82d20a81441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a8226e925c44b218ddae2bc0cb6f842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc611a6c4684d1935ccec61b91d3c0b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cce82f5e4c01dd17a4b9cec94a692a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fded60c3167272eb5896318da4e7f9945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5518682c8ce3ac06c150d990479ec946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018eca1b2cead9959a35d39506f153f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d19877f1cfb4a1d5f4a7d9d6905bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b781e89cdf8e6592410c0af0f5b24bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a229d615f936b6f82b32a53ce87c050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d582bdb8a6d5d280e5686ac78c6324f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ea1765a8c5baefa20f07c91adf05052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fd5ca2c6ebc458eb39f5dfcb40aa753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1220f3c56882d8099cb6d009d5523354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf576a5567de50ea362ef284807b1a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebee0eea209da9603d88d592104aa156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9829780a517af8601201fb2db9f6d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ead907e52cfdbbf1b661286199d858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2211f5fe584b7919e0d244004efe159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f800d72819cc3009860509f4228d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e6f65851d1dee25a8d4b15833eaef61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d483a57f0c543c8a389ee0058bb30362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c1b2b63d526dde01199c1c926e57663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6025f172425918080c8dc9c7d55b34f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80bcf5deb7aa127a453b38f22df2c7665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a8b7fee5e8f5c655a5aab573556cae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ceb474217dacac7f86f6401d699d2267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377295682d96375d97ee5715cf7834f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06e738f1c5791ee59ab9188458c09069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86aa31812961eaf34117060371687e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ae84e56b47b50d48c7bf78925981871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36a4ed8865df7295ea5a172c08678e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504c903718d488272d8e1d88848bc8d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b080178ba5b229c6d575464c82351d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161acad7046859d12dd88b816fbc10675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6f38d15fe5f14f073461002b1db8e476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74786d39a52414775d30a99a86c0080277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3addb24dd4c3398f6522eef0cb4678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37af23c7ab2aa88e68e8546f61f67579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7fbf400dd707a1658fdd79b8a3c8580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207bfc194332821363164a3b259b57581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259284f432f72169f59cad8c906c710482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5f8bbf239768c89baded87486fdf483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e25a74e715aefc44b004d9a9c9ccd184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d36d1210dd3913a9dee1c768b4843185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466062c87376859b856e4f377534dc8486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832668a16a1ef92c70b789818fbe70d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e3043f7fd94e434786b292a184d6c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeab9ef624f223ac1405c141b78577089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d94038ca04821038a92e12017e75a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99907f66303f325bc9b3231789efc0b891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b0be0b63df621cc32e72486a25fc092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c1f967e25fe5e1b01f71fae2b103a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987263d5a493903d280c34d338ec14d094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6b99576c787f7298716d7ba90512695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a321f86fd54a2008f2d61d2bc1b47996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea32dc94fbd55706d003dd5799f640a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e6f5616ed0f6e53429904dcc11a3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4a347b9c0aeb90144d0a42ba1a95899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533df87f9ade6f5b198ac803cfa442100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc30687516f8dc22b2db57ef5da1aad101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b14c2190d2b6824896dd75921421f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51ddd5465f9d9bd4a91a8ab9aa7990103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1281add54ab77eb8fb575b85a5e29aa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36bafb42d95a8a636385f50b8373b8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d894a43b182c1a918120235b8004dca5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b927e8362afbf844425d476ab559f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4d313bc31fdc5787170af82e48148108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ca88063d246bcc82d9a9f61d3c361109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b7c5d67bcb4883dd6560b86d8820ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab61230ccd1219d69e575aa1fc30739e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5323e99b085336368c78c6f7bb931a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fe11615fb91f5f68080c58a3e7a74113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511f14a9031fc1581c238d6a8ceda0d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648851c485a3138750c5023cab404360115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a1f2437a4a07252a811e9514eb473116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8418456c96891fe3de0311557cb05e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43b6517c846de1659c92fd05016097118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1281f681915a52f75f9c5666935ec5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c838e9530305a55b9cb4f9daad706120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f5e51328f4238819d1df2e29eb9c7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428a3adca79ab0af4c0dec9dd346361122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e7f4d3ac32cf58671036a4667d114123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5fc2124b979dfe2ddf561ea1684cc2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd71f9e19958039573f420fec0743fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc0a83904bd486fe17ab95006057404126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b808c03db8a386d9d8ef63768ee53507127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061a9da46a43b1ded7e0d861a1b1542128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063f10557b7338688b20a679423e16f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb1d51ee48de37d0ea79698611d1220130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaff9b6c5033f5d1c1308ac93c5c2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c804eb66250cf5ef2595e9fb4214d3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f101467ab886389e067d07f8beda173133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc840e53f8ab47da6aa8c06713ac3c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d984f4203d0f99994c7594fb3df97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f01b996b3b4b8b957abe80689213a5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4493aac6142547c281bc1a3783ce137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d687a717ba21a527c283ff7779b1820138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688fbe7929311e05658796453741078139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e97519d021d2c8b3f308f88988eab7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3e00202a106a97ac2ca290c118219f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f2f4bc97ce3d343c6aa4c5e8bb679142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a80c8e5da1f555defa3767f7f24f5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3d658ce309a481ce1828ccb135cad144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78058f7590d70547d5d1749f6e6fe1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6983be37c00ac51a2e8773869d40ad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab3f24eeeef4b614487d2da37f4127147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072904cb8695a0d0eec957e399f45a71148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9f0bb6a860806bd88ace1d933195c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cd02c1cedcacd020da8bf6e0372d6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c7f448e667e51ccdaa9a966d9c31e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b5b36826c4cc3f501236797e9972d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a22470378cab150a6672bbe5e81208153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be701f75999fc03c432dc706fce277154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d126ccac84386d49ae212a6f78bd0f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e8a56fcbf90c907a1cf2604a6b6f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e1fd229f048f61778c02092be6993.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b0dbe2b5fcad1183a5a5df6f136a44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7154ba7a6e09f10434316800a0345935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ab9306dda5d038f040efa3df302a56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5933af3f7102a0f0cdb259fa485707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ea56947535e3ef6810dfbacef48b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a58765de6284ed2770aca75669cc329.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea1b7cb45a709214ce65860d45e9910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370713262236d55aea7bedd6067e4a2b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a8263a725b41166ec68828572c86ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e3b6dde42316de13b6855a4ef100613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d746f3bad52d82c26d0941fde1934e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a34714e6b57477c4f2f4a63def372415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce711837f477ed775ded6bae64a6ae16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863353167d3898abea3c09a78fe795c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfc3af98a63f96167fbdabe87974ac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4f576d8c48f93b4f7127270aeba0e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38422ca6aec8bd9f34fef352174ff12d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0301eff35be5326a5bfc368e9aca9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547723fadf58790420deb187419fd822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64e0e7ab130904928d36a0af8088aad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30916d77e41898c1886656c4ca4eeb024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30de817dc1e48e78dcf6cde9b0e26825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4beae22dfc8100e257690b888228d426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95063bc2f22e5915431129bc4931d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f968edfa0316a660971b4feea1a4c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fa17ed6223982f014efed742b9e2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bdcf0e0198cff5c727c8aef193667a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4b8395c866f18ea19868e2f93d62131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe8bbecf83aee219600db584ba5f3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52da816aa2f940f3aaf33a933b5b6133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ba40ce0d0bd98234def34da8722df734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ada8f109c827c1866e0ad063b3f7d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00c98599cd074f2aa5172e3ccc196a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aea6431c9b466d300301b8bd18243f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92972a4cdc26b6ae2349e63eea951ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595af3d160ce564cfba143eba12718ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab270d2d80d6a0f9ecedd837ae25e5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8174c2d32e10d2e866278824572983b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07429b387294782f9e0422e0ab17c06042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d468598eb36583a1496f57ec120426a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2bffb882fc1e08c015f63390840f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed34686f409cf6548c0735aa978c2c845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2828c9ebce53f170f92f8b8a7f150e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0322c536a639707d02af8f1abb2ca8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d533051717c3c845cd2233677b49d10f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519492aea3b25d3f0958f2542410b8649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1733e3e46bcfaea6412032c06fb1d6e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5426086c925339e4c0818b911f2208b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a8fd2009cf246b3ec71d9333ba52e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e0a9a4fdfd17b2a527c1d6f354d4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4447b7d1302e1d5511d1cdddd8fa1354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c5a70025896feb86720c976c6631355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001064c6e62057d3d15f1a7471066f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4367744318ec420889a19132e7883e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40300f57b567f89a2138ba8f06fdc4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00026c2089197ec08af57c4271686c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95613959f7e93e69746a7d4318eaf8560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb4968a60420c8de7f021e843d59bc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe475af875a37d0e12d7a1a452b18462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573d0230a1d12ed66eac62e9703a8ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3321130a46cfc54d477e29511ced10764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e852cc43617a702235b8ffb2df00d6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b86d0e58b59cde4ea1906d50bca6566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9524c196f3171dd2b435bd574df66e0767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb639ea8a6820feb5fd5cd4aab51a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd6a8598e7337770377389208098b5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbf0b0d57f1fd0b1d02ed5fb9cce5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5697f20960313a3148271cc0a1ca50b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef260977d46e53ce29806a445ae79af072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0de88437da1ae39c591421be2753e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80465c25a4d7d376eff4d4ee6a17a0de74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef04dccefe9036a1ed990e2240277d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22d2abbc318acc449af677e5af89e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea614c6b65901709958464bc649b077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9fd42b5dd0217474ca6b8d9000faa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f9d0dbf6aeb36e43c5dc386c1635879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f10133193152449c46c59a2db53f780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814a049fa2ae89c52a6a7e9481378a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db985a1b3dda87fbebaa3e51bbe87c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86b9d21687602c4309035da9873927f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91eccbee4aa21a6f30da2dea502f31884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a6060ce14993917da90446059c7d885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94991c09fe4d8074116ddc52ba15f91386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43186658a6a0e3a3b08f7a7c323c34aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a24b1e83f18226af11f589234925e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67e6f32d9d0584a8c4958f6e72220f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f260a104ff1e795d539ea7a5353c5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a60d8a9d73cc494047e18b3c6990d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0eef5823691cbf98967aab58f1d6492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea0fdd1ac39c164c82a8005cd0fb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eb92720d252f08d7a20e61ab4ec0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88bd16d152b4cf5d27bb6a62cad821495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f6c388a8925700538d13d81222bd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f504b9cb58e777965447ebf4b61ce7197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eeed79011284b885ecf160f140ee598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579e942f5888f110931a5e665ff465799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0484e4caa1147a449a7c581d89f3fc57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4214af02c959df69b48de5273222ee101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a618c0d1b302f4bdd0cc49588727f334102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84bcc3f9e68a57433471a184e1e7b7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4c8d0247e79eea3b6fc90a7f176c5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c31f6851b05710fd86e5594764dceb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be797ad957285b245d684ef796e509bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6dfbec0b44f7312b9989056e3dd17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a071179c55574a2ae58d204429e4bc55108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b8605f1210b661d6b160656a21452109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a793c8ec827e52f9103365778620ba8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756787a7f22ccb0d88448b2802a05fec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09c3c81d02578f025d5df5b76819d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d39677c45f781f793cae6abef226e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b09fd19201cb34a44db80f73409051114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d662cac0630dab8f871271fafb80fc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e048b8ae52772f03df66685c389bd6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d770e13d84142bbf1d2c1178f970a63117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43b84ae27e8ac2ed5982db205a08ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b20ac45f74ab100a0a15d834234b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48a1aa8bd56975d8f1a004f7c6bc17120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0cb1080518e262bb9278da594ec2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175b4dde58f644e3f3136a8f6b03b16122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cfe1ec0581ba9ed5352ba02ac06f19123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed2544cc31b176a61a14f0643275dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aec80ffcde02b1848761f059682bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b118ab391eb2525b26fea06ec2b1b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc068d7a1fea581685f8bbe974cfdf1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e742e5512fcdf171c1e25e137bd1c2ff128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50c9f913f6c1daa466dd7f70f58cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545803b11284f00e024498a2b163489130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bee15d7ebeb5a4e232235132fa8b5b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a56a501bb5809e84acf7f910427544132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183d4dec70e382255c695336d37d0d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5719e6744c115f6f7d4f527acc8a90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25aba1b7f33d1867a5aa4c4e5305c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19bd5fa180327b54b109f6c2e1e335136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e70f433cb187a52f72ceafb5fe46a7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95692c5cdacc403dda6427214f7f154e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff11412c03b494e1bff244fc96df59139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88776a02eb6ae92034224cf22b5d0e51140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8c606788b0bcc418d567331456f25141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f0681653677198ed21caa33713ad0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c09cf74d7b22e2c57a3e3d8a7ed605a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bcfa7e0ceed06d5a0076adebffa647144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10664e01afc3aea080e6aa3e35bd1c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f99843964a08d6b2156a7f38534d21146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6519c3028dbe41a104bbc499e213fc5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee137d104412ba009f64a114e5c518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1468926b95576149e41aeb1ef5ff43dc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c6b186583b7de4d12489adacbd028150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250b2108fb0a0d7332bb3dc49d432a6b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21b37d162ff24dbec4892422dacc791152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba71e057d56e480eb2db1109b7a453a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02666dc5173324220c5223a482e544154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>