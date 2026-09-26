--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9284ea058e109843cdf18e9e5c4e68c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb3488f504d93a73c9c9d6f8597ae642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f6205ccbbd99f6e1115d3e91eb653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d999019d0122227f50c0704de09d96cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49b2daf590a886d2e04cadc31cd4f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3c63f3f9c7b92e5a6847642bf3a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a1f3ca78b739d3dcafad6d250f24b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b69a6869ffd3ccfc48fdd39edd410fe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed03f1edaff922baec4ec1e115a9f1da9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13b7c72ca3c4b3ef0d4f1dd19112b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0c592bc82c2e00a1eb64263ea320911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219951acba2c118d188020b388964c1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee1c5863541a0c37e25dcb8924f6b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efa573c0eb3d10b97eee3fdc117d54214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b0e4cb6031fa0de7ec0fde4378d3415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d20ba3d37ac83d8ebe6d988f346dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991576b353e2d84e097df9f7dda5b53e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f363a65d670264025353d32f14b1dc318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caa4d1bc4844c5ca8e9066c39fea4ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c514b6b8cce053eefb3c98f152f2ea720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69710fbe2d1e63acdf4f4aa0557c327e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c8046a6ea46d18cd54990a30e247e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ee1f8e49107ecc20ccf638983ad8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38b031384b98d9d2879879391acb3424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed095fb23771c4944870d78383851225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6de9ffe9db922f2d3df2d28be9c4e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0164630af1f5145ba9d7a2ca6f05e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9ca907ff8a08674e00e59c0c13fbe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769aa0f17b826250edc85c202a3150d429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54748532a838219e3d71b1190d8de9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b80a09aa58f7e75f98961b51f39b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ddc0db26d9a6cee525c0611718373d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0926cc05dc5c48d02e7f3a0c1eeb619733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb05639cb736d43c5f18f5eddfce7a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f3a1acbe165a3d839c394cfa55c4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce13eb8679f33206e6ce35bbffbd3836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3f3831b4cc241234b781509c080db37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e67d0f1db70380d8c728d0f043d39e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be0348184f717f636b417540805c3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72e777e06b9132c508c8240b43f48f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271ccb8c48035df035bdc2ceec85cb841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5dd53c807167584cde16464608910b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfb580cfb7cec1b5ecbb494e2b1d2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd480039d88eda2589551f5ac0e7b5c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14997c3ba9f8668a30510729346373b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a376fdc53145792476ff6af03d6aa046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25805ffd425f6cc1dfc2b58d76c8e26447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e978437a914972985aa6e0350354448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38031aad5b0e46d54eb6c908a4a4e8349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb9201d961c05b0c7820d9ada70ffd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847afd16671a2e75f6c1c7aa6693d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c9be0ce6c5d0ab38cb517c5f58a6352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c67548a638645292e9eacea7a160353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686808e3be005ae3722e43732c58187854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573e0c62637d11566267dda00dd047055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b07f61966e138e4ee45ece52da68a756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e3d10a772f8d1288476bea7b9bed157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07a0bda83c3ae259dc92a8a2e00b8e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb72cfe1b4316b5e0cfec7e73d21ce859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d47524be5c176851429d587f06b6b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3902a8c0c33112f215113c8edf75b961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307221a9db42a60b89ebb3913278afd362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95af77a366476e65546468246d362663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685560607c6d9a54033743ab4f0b5eac64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017946e6d32b45d82c62dff222314cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eb2da7e15b60a59320723cb934a92d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746f671c45339041f687c1a9a32d3f5667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def32a65c2b18c3a9a7116584b90f7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dec6d9936adc325326765d02929b569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a2927b28542f6e38df5d9cce35256c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee15751df72e49a472d79a1602c124371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15f952c788c7be33f7880c5a05677e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852915f141376c90dd42ead030ef362273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5d5254c7dd41fe0fee7c52e1534b274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e5676d6cb1bcb79b33d5c357d625e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e613bc50cc9d32dc2563ddea811f3076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82d18e5605fa43e66bb9e1e2ffdee477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b7d95ec823413e062726cb6a623e5a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d466c3f7deb83338b1f4452eeebba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa6f83da17e4a798cc93eb7c395b11680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4da3a42643fa815438f9eae252fc7781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8de3c3e34fa39666a7aa813bec35f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88d604e249cedec6c2f1205934c15483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee6b55349b7c6ce793b8d09342e04b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce011a9736be4f742f17b328f70b5c2e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaf0ac969a1b08113577f337cfc14886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf6e1c80af37e837c2e528d899ea3487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9468f8cee69b16c45be956cac9af388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f1fdacd48b73bf2f9f5c5ad97421b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93363044f7609ffe98a3d74d9d8229f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d60f220ef814ddb368c81a94cacaba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c03cf725ab2d22654740942d58f6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c9a7e8546e9029c8e4cbee3ebdbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efcfdfce145bde9b2221a9898b4a6f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bdd5482cf2ce85f8f24b035ff8d1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869b54b853f6cae4465025f61d2812396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17edaff652a7fc39313a6775495c20997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c4fbb396343017f174ccdfd882bd3f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b013af04d5180c464273337f8c0861699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36fa333d370a3d9093ba8ef7159d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916cafad6dc954b9eac0ea216632d11101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b7a082cd02ed865f54694642920b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d5da2dfefd510a8cece5fd49ee52b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13447a4e05a6d96d1347883bc69ab19104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9a832c0fb5328077d9019eb2feb61d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddad28ceb29b738d3df73ba2d69c8b5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f46af664f3c39e7ba33dbb86bfa54107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b42f89b496fac5c1d109149ace4ced4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821a8d2da99a69191b5a6f88eaf6e49109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26012108c443183f17094ec5a15480110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e0131ad0465971d9cae6f032a7efd9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144ed4dbfa93eeae93d971ca3a6507112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035711a0d5277e33381e837b86c8002a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4def17bbe9fe2968043e8c38220fe6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa28f9a271493fba9a09c648a201d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511b1fb0ce213f92077251eef854123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639cb24537b1e023fbaf9a08d77b0da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007e3daa142e32a4483fa49a7504f37118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a43b2add1f2db7bc0aaa37432ea39ba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec2c9f104bfe4c2d2a11f58cb8e7ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17133ab34de630f538f623148bed72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225078ab43e59fdfc082360621148e30122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70b5bebf736cdd5d3296c18a425043a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9b281c819bc44231a1dd5ab32d5f0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15233655b775438dfca67809cbcf5fb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408f482767130a505b5702dcf80ea3d7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965de9e503991a0ed267e6f172f7d2e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba0a728ab00a8e1ac75b3a6ea9ae67128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa89a5e046b65edab34398df33282f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb909394a1999dbcfee4676fd27b67aa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50ba19da204a0a4dc735ebc47e3238a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9597cf81d12325d5dc54a7d9986f34132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e97afdf8005991bd57eb67d4f92d6da133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f7d509af8414031665ebed8d9e6bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e349c89b5cc561b6bd5335af04e9c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5394ca1d9019668d58b9b3ed01fb5a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3361afbeef9ac8a57f0b6154baf11a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31dde4d658550e474b4bf62951c2d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6291caa5c049c2737c59340b2fa3b40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e1de8ec5252ace31c9b79e73d21a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e309ab3257ae6e6ea49c2a12742ba5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9194a27e8d30deb8bd774958485683b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d339ed483421970de5ccc52b650cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f65fedac996cc2b943fd6b6645b51144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd448e95f168813bfc5d761faab6dd9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c285229de0cbfa50359b223be82d80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb771ddcaf021c0115402b17439a57147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7cf44544653ddf1fdcee840954bfb4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07672adfbb784dea8b9cc8ecd750ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42d9393e64eafe3f18426903c7c8ca150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ec583d6efefbf6e4ab5c8906f4570b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0f6d64fe92c4058b838e099695e22152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc96ff168f1f27cde97e8e31c76174153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada68e1119288d418848242bd10c50e154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aecf7da2374221433fc339c6b5769ac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2b5a7f390dbf45c429132020806d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20a3dd2714878d27e02dd81a514af93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5de9b5bb7ecc876b029929bc7118684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f54902d058a5bc9f1aa81fd5ddfb75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b413d0fb9d0ac5f20286af694e44e06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414c51adb19b3c018b010a4bd117d427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0e4dbe447a6b39824a2032350acdc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c6be9ccc60037819dc2bcf18950ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b68ec88b1739b1c0b0834f1bc002810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764430b4b88ef9dfd4333464209dac211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8db4c537fea95bb026fa288bc6b5aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d15c3809a5fbceca7c3dc7b4319de13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766e79dbdeed75e7c07e7c4847f84314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4ac34721efafaa99213da19f942d3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4089a1eaf81d2f4dc9286b580a648016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07518262cd547bebd33a79e6f9133d217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53c96486e26ae39e1fa6bdd6a34dee18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c6ce08288b64c35c252961868d21119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cdd3afea910c84dfc0f21a16d3ae8220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54dfcb9aa428097b76a2f0a30a9de121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7917ca3b349457b9d594fcf17a951c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af6d1f9059ffc9182d5de1c6cafa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c09c071fc886806aa8529b62af3d724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6c7f4a6d089a1a57e47168e06622a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f824be1c7724a2d2c85716d13962b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe67ef2f9f08c4ce3620a8baea3c9727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0d4c19ccc48db1b91ca6b6f48137328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19245ab0ff35bf54af9f1814c382c1d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcace2a1cbac0ddaea55cdce3e56a7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4d2e455e00ccedeb20776ef0c7be9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b653e1de666bd2a61d7a4aade28ba9132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585d13db26dda6640edf5469711faba733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39edad012d2453f0374e0fcfce6a9d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd06a81f4cad9a9cb1efe6dcb785a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb909f09f8b71f8d427aa66c642a7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92625eec74eb147c5538b108cb0c00f437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818bb860f3b4f400137abce9452fdabb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009802efaac728e53ba553b24da398d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4e805adace6d7fd169e54735a3c09840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628b8909c1cbe548a0d0b9a65da27b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4aff6c36051c95132cbe0096acaef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b836695c1ae07c65ece2cb605ae563c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3635a1a944423b1df5a0e3b479331d8944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356c81fd0b63d2fe5e09c1540d237345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac763e95abba6717a739097e8acf30c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf614f5e7db58d42e8ecef92d90120b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2e93ec11459762ab34b4ebce178a148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ed31b749ac85e5ea6a7efa83343b449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d402625799775f6a7407d3acd9d7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983a7d338d9a4ebdbafc1f31f716d8a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ad35839b3f4cc877ebb4be6d8753952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019fd7e41a544d43f0bef6055eea8a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8e05e572308e53e201e8f156869fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca80c75dae7dfea640fb7b4e654a3ca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bb2e8fd83682461642f66f379e1db856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed24e1ac0333f1f623690e0d9ad9bc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6952e7bf3752e8e7b2c75dc0924c542f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75b433b87b5068e7194af6cc711f2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5a738705937368088a76f74c347f9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d82d09dd514b26a9315d27a35f93d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ff1c4e52dd4d4be0cc6df05f223c262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3905dc6770c6912394c7f06e28ec75563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746209094ca30cce23b627b549ca6d9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002598dcac6c19845ce7d5271dec853d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bb1b35632e60dfdbe61394dcdbb55266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe91823b3b5725e364697ef6eb766767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb535b419bb4237ae25005f95b99cff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca20fbdf65598b0e2b359d1dbe41faa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3767456d53ac2ec80c7c5094a5e9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39778ccc6aaf8a5e40e18e346f53d5d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321abdf89ed9967103181f1e1fe9f6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515227a1cb3cd0c137789c181f01574b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2d9fa3d793535c17a44a027f3472b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5acfb6df34c95716c51b600481f8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50766f7a9ec66b01b602e835e5815a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba21c43e9e62d055812808d7012471f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd548fc338c6cc127541bb11521f20dd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663d008c6616d2b39dc7257b565cca179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf725c6d68fe5f54ec2a8eac0141b9580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53874a2096046dfec894ae333cdcb92881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b65d858c7b8eb2da19c4286e1e99af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6fc04c7cecb591105b90592948794d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3426fdb35ff38a92d784c19741b1cb4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9726c52e61f3118b92c7aec431bb8b285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37652a001fd0d45430a7a81e7c88df7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36436ac06d7b2f7ff75bdcaf1f444c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9223040c23f0e381d9daf301813b6f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c219a5442e471a46dd136d5345c3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf6f663d688d52f65c3f2dcb16f07db90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b61fe1da372640fe2aa5ac2cc228c691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0bc1312b9b6285bf52fd5f42065b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3d16f72abe2f8a2862732fc6659d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d81c5c9b0b790d81e3734ed84554494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1235ef0f1a0d215001b7227bf484595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea4f7968ab08f77096a2894f76a7296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a2e767d78e02ea0c97befef5f0d58a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf227a54f243652e54c5e3991dbebd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118d62599a96046101ff1503f4ab59299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf21744534a8b2228e25e40c1bf5d7c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a63ce661192dd4ebecc9d17e86d259101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4702e2accd999d04c9c55b22bdaa7d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d809dbef7aeb29f7d6667d524f5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e89a1967f8af66064c06dd51528454104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc24bb631c3e6998efde9944039410105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b478323e8a1c2459085b402e6753af106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9849a31262afa55c7bd6ae4d372bf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c8c3c8700e7554fa7ce925aec9557108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb923d7a3318e6a638ab40e93870cdd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ac94f20579a6f758321a080699008110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c78ad7285158604a0f5f0593ab869111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea7d5f9667662f20649ac73d0b5f6d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5590e96a87d50c5c3409a63b4bab1d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37826e0bac740b8bcd6fb17223a8bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6be1519088779f74886d5afb176e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67fba81186d46109262a556ca267937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd2f7aaee72070ed428692e4aff215117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2a9d14c58777588cb6728fe39932b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398c3d16f452b812b6703ab62a45fa2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8405b3aa2ba7786540761911567ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29226a33f044e30d7a48ba634b529d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfeb158e7017c4ccf55d7adb6ec82c3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f296e21bfce46f44ed6ac946607f24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a458096a42066876089da1b573dfdc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67adb8654ae75eaf77f1f0d75f43372125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99493734c8660c0fa79f1551f535802b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca673ff1199bdb6c7e28ecc26d466ea9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0025a9535d706f9c6b8091298b0704128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60262c17b875c8f095edcf6c7801622f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31eeb7a2a5a6479a379654971b2766130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707c885d54e592118afd5076d1faf17131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeafc7f19ef66af09c7513509c97b39132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b3ed4551f2d767dd6013d3ded097f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f57e5452dfdfd6dbac86c44c9171a2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df273dd38926d235ecd350eef13d7358135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2844c59d0fc8d4a1ace5c658968607f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b03b84c8dce75ac1935de8376ac69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d75e0fdf32ee26641bd065a733c9c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39609f2844391c2dcd862e3c689f73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1dc382b1e67545b9dcd3ecacb0ec2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8303165754dc66316783e8bb6988a1f1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e2416a7b5190e5f83e95dffe2f65e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651da7c84977fe55f308a6435272967143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a011c50daed00af34baca004352ae164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526da95c2ebf4dc425d4e9bf4f5bfd0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b8ba4de9f5fb8be2cf9e5abbf6a48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96695a94cefec8b758537482b60af853147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c52ad7ebc56dd7b117ec855ff35dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb830db500546b7d7b8a0d582301325a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6291cc9bb61ee093511000b31b1383150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1c41203bed259efd90a895516c14151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d76e72c45a50105c193335e390b63152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5abd12865926ce2995a6c4db401fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360a475723a4696a6feb34fffc51be5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>