--- v0 (2026-09-26)
+++ v1 (2026-09-27)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f33428a820fef60b0e5e8cd8d11bedc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cdd5d7adf3f244343a3b4bf50e3302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295341022e2481516fb8654dc456fcc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a7f6bb10ba4e101c825f43ca85f744.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d4216e2277d10cd71171f2931308a75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60326e794db533ae9f71f17bc6c11c8a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20dc4646e3e704d52d7d7d7ef9470e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0b6c0a92ddc43baf6f0fa70219d758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898f9b38bd9804faec3add6fd1caab29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918c733617d618fad6a2a38adc599f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e452d3e6c3e9f51275f87641809ffbf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4248b7f77d32e464ffbaa2b70e4ad212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ce3d754191a69385709844fc6b616813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709c30c0ce780d7ee96be7f848234ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0916e24404bb40fa46c11e12b1d7615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addf61c9da2ef05bdac1e4dc1b9ad516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d797167d56fc58574d859ede3f64717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07639a18f4988ac14cade069bff6373818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88622d908d39171f498a30da610766d319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea045bfd95cee445de6d74f277e87d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90431fdba67a743fa42a912457d1100921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee09870c78e38bc258cc171e8b0de722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ce1abe4560f5db590f7580cb90d4b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58ff78b3ec22d27d63059ccb40c9bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a2813dcc28da2eed94875138818cb125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b579d891a2dd07337fc9b5056ea06926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c012422bddefea0b669ca1b247ca927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0648ae653f2070b739f0d3ef15042ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cccc94ec080a76f04e75a334b57a5329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9a1af8569816090676b5ccc5dd22f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac2e01c31bb0001ae062abc22dc8331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa98c1eeccb3c21351649dec7ae3af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fe2c8238ed13c20994ba37f12851d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf541f0c5a492ea005ce3e032f670f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ddec5c9b0d482e51a84593550802735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4249f968b7487cde3ac460bc7bd3a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7b203ea2bed2803dff187a67d395d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad81c734a0f8a75bb6fba7b485358938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9d1cc9dafcf1e53b661e3c46ff1dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ac1f2597daccc7f10e70b6ddea1140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52245a30c52c5a76fb42f7da0be86d1441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e407e01809024c84dfbfa49337a8342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5110c21b679221ab793d4b5f46eb53543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d66e9549658eb48ab98b038f8d91044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6922d5e780ad7dad15746415aba4745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883fbe8c8bb90be9675c486b45bc6b3046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc63a123a318b5baafeac0f29b60eb3847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9558bc82da991924e447c2c14a951948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f838e68d3b7c95867ea9962fec440149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e772f4803804994f03b57e63bb7a3e450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f121f75400eac5b371da46e4ecf9c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422310b5090d956fcb538dd81068453d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532463696bcd0603f95409b8e792a11753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ce426d026c1dd9350923e35bdb220b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8cfd126f0db3a1b04de8d3f15c60fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84079525cb55806afb5bc2c3e69e695956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1961117c99f4c364fb68bd5da82a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a9330aaa293ff7635101cfc9ab97f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d462b1bfe5e61209a7e7b778568c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0eba69c88ea1157dccfc98b6e6ec660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be6c2b3cbb417371bdd5d22bf772f261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c8cf35de1e1ba33a7040cf4dfaeebd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22766d160b9091e078e549e879ba31b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5cdaff3751a493a68945d6f00ae7b864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f671889b09e547f6878bf0cf6bf84c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad095d9580793b2de9639b4fd7f33d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90928e3ba8710120258f7d6f0763b4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1d07976e60f350e919de7816a4a2f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a03569920fdb360db702abe5765a569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c7636eb4ab35659c54b91abcf85b270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a444ab4dbc4a59cc09a7a27666d4f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14976dac668b5e8267ac92e76f6a1ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb475f8b98dca8f6522f644879d9cb073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793c1185ef8173f85115b109e05d3874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b7695bf34e99263feca4fbf10bb2f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4305286f2668ddccd3aefde041377476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d78881caf6efe40f7d4201437b2da77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50c32998d0467c9060b5d4818e180a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202ab0204b8d92144f727453e09dd4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e2355de7decd4cfa8f1ab4124943580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9a85fe967a54e7c4893c8ec77dbdd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839978dbe4395123acca489c75f109682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cdf2ba1bdf2651b6ebf6d190abfbe683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754cc3e7a36cfbd75b504ed801291ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765f95722d0961fe4d7f7617d08c176185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29976e5ae900b570f28384e2092e4a8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d77e1be2d654a65933d65836e323b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b588398b8fecaed7e4fe0ef353bb8388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1abe3ae5a411577ebe173e7adf4d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f866ac3f0b99b97e2d81b9739fb0c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87b201571a3fa8b04be461c9f3b0cc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13cb513d01eaf3b8616010949d963f692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29620945379da56813a5b0e3a00d817593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88047bf54a10d3889b86672d0e491894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81bbc30db41cbeccd6081fbddb58c895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fcf8c2d986877da93fc67455b771be96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfc5e5f12c8781ed8a00076795703297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f1acfd5c28e93441a0ddde602060098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942805ca46facdad60c93279d6a925799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5549dd6f74bd5f977cc8bfaea5176100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209271a95548bac977bf229f259047d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbade93c14117eb0e5d0fac87c672a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00b962f27fee955f95a644ff09c5dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fbf460411afb5b14485774eced28fc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfe52e9cca5ba2c1996d212a42bddc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b643c2ee7bcbd4bb468d31c80729e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f553938db8068fb9aef5f62776179349107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42edef9705c0577e3fcc128221b8ec9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb76733c1887d5ffb4d7f89b97879a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f6259f9e567e4c35a07f79d1ee114110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f8988fec2eb236b735787733766934111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56619794c33a9967224f66e3d7c0f0fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda80aaeb3d8336537fb7887808961b3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38699930a73a2faab0b8c0e86b4aeb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656af8557e0a44639bc3d1851ba2763115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d13450e1532cb426c48385c175123116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c4c6835cb2794dc8d4129b9c0de30117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b41407369b814ec9da747680a7462aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115939c769f4ba1885acc492eed964d8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e98c6e92bd1f3018dc223244a9f26120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d904605c1fb46f1926af4b63d61d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc3776e77f667701797119f93b1a856122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3c6f6f6acd99be60c90ede961f178123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649a64eec578af4e8ebb04bc19fa936124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6f0ebe558a019954c086a9f0ff0e2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a19b98b7a6f98c7513d452aca8caad126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b1bfd6dff3bc3c13af0c3f2a627f1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15685d7e1b0a08344a15d019256b4b55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555669ee7b5257a5134522da8091e349129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a7c5c4c7c56991a66870c3f7351da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039ef150da2f5881ab3e57558248678131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3ffdec5ed665b0b2e0862285677c47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468a408562875214c435a47864aee6f1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd889f988c881e19721ac4859184024e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c5da2d86ff131fd1827ead8c09221135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dc55e26709fdca7beb63a6017ea00f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37039ed4c3a0439fd744fbbffa999bc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33724c57e072b6f73162fe4dbaa8a826138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce61f596a838c8f615ee7ab705a9083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e2f785bbb70431b80bd569f219582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953fef02b770c68750a28429f76c94e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2133074a127f71beb7538459aad95a90142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4764562b52a24b4768f82606fee9f0a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc451e9f61dc502ef4db3f759331001144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83f621b04c0f187a7cda9ebf3d074c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a3b826fcd887104b85fbbf73667931146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ad349724fb6ff754174c0ea1c2d7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f6eef7d980002c899c68e0413dc7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d492846b5633ab302c2a64a000ad149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd4167e1911ccb3d547de56bc7ec61150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5356eb43fd5ec06eb66a25e3665fe33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a12fafbe8bc4a6d07ace52ab42547e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b082379c0cd36f400b7521bfab4ec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6dd19118d3441b1e6432dea9fc14d154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418d2255ea626f62a15d94f7b4f5e3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cddfcf7822f1b74710a43dc44432812.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74b72640c0d370b5ed0241c7f801a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7726e303e3ebcbdc6c6d7757049944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5343ac409d0f1e0036a15c8825ccd3145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af647258f6cd021dee2956e8dc2d71646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f009f758ae9feac66df0ff5ee187757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7fc943fc72f1c717cf9b07819428608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cda22c153cfcd996d80553857e6419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05438436018b74e5174619329811c9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df933ad86a39c699d6b5b5c7b0b415c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c102488ed5ae8b58402849931008e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e455bfdbaf3aa663c26fc3bb5f1d5f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317c31b7d0c65b3c0a3505f2b0a83c514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b2df5edb40bbbdaae01b0248cf6f515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56cb04e805a7b5f0029cbbb8d0d6d2f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb380e165948c33b2c07d6e9e98563e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338d7752caf825f2bf0cce2b802af3818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a70e6607a507664a2be1f7060c77919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5461a3ef360abcd2676ddb01c896820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3fb4e78dd6fd90ba9e729c02c4cec21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4517e89250535a4f01fb19059d2fdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c447f6db70e2272a1545e0e79680420923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682757d4c8bab49635a4fda89ed9825224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b2c75e49883a2c93fb10b3a4996b225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a85ea6ec5ddec947b72c96bc87be0c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c369406cbce289c05eed46cf4559027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259fcc6b6f2a5d8c58f819bd906b2e1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19221add27e21466955cf9d8113a8c5a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4e3fe343bbbfd29810d636aa9e17e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584ef03d519396d886526f8605242fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b203e8901385872d234d64f2cda824c132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f36966275a88083a25de399fafb73a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ede27116493526190915b265b66c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f357723a0aefd781e5237401a040b435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b5166d0ddb495abdb7fc0f6e7874336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd576ba22b554e56f5480104e55ba137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d299c91b24230ad141ef7723f90bb6538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c34dab6207cea1d1d564ca6bc8857539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54648b2f1ba57b99108e48b56f68cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2706b9e9bdec44f8abb105ec3790e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26fbd91e5b16e323d72a71af57063242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18566a2f7ef988cddd7ca8565b8e36cc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165603d6bf6aa62a75e20a33ac7c08d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed0ac69a4516a066ad297db42d266845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104ab5dcaa1a10056d26307ecb66d7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee9324674938eb80565f896e8b78e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e50253db5ab159e343a9eda726c2ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb296c250a2a47dd8a2d1568eabbe649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82bedf62abab1415849f680b3dad71750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74c9f9e90c9169d2db6e222649b5a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab064d839366304dcc31ff1da357752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd788d101be601edfb5e3045f7aa2653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd6b23d77dc60019433938cf02d62e354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d75d487a14ba43b2ce85f17c6d5f355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a165965eaa64c64cc5da016614435ea56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4173d158dff23be361831bb36c496c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4011b41b6ed7fd6fcdafe4ead5328158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c2c623aa1e0de0a4994dd8f65d19e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416131d7ae89fe2ed1db2585470dcabb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c0fc96c309bac8a4ac4c053bd1e261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619af93c212efd3da317f413a925b6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1cb57c7c677948151b0f6bd27e564863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906daa969a900c1102fcae35056f3f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e572d30103c33013722ce4eeb82665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff4be8c17f924a539bd035f6c25950266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d16f87b1cf474ae541da01538f16c467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447478b34e93b72bd8d83df941fa18b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92f1f0b09107ea90098db10bf9bb1a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce27f0d8f436ada81b4bd5be1c0951470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57fc5f0b96b83d99208a0a63efe99b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882ed6ecd314ff03b719adaf516637672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07b0fb5a757786bac150eb690d53cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004236258d2c8fda3e6f6564f44afd2574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4e5017fa18c5a638b84b40a40359175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52e6c32ca22e045282aba5ed6813be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5addb8831229fce298a0f1a6a82113c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea46323eb4a2e170bf72df0c2a3fa8c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d428b8733f461565736c9c2f5433279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16c8790d2afd63ceaafb077ca45c2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a01469905e2ccb4f6082b263840f4881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af84c7032690b862d825340c6e5ecb3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22eefb9775132c061e6e477eaa561583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bead0108dcaf90ed9c2989e2b75f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f4053daa42b780c4063d22f814fcb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ccf8febc97a35804af892b1ddaacab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71137fc3ad1ac3464975492f339fdcb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0018e512830cbde7f7352f28053f0df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042531ea3e4310981dfb13f144a6d1e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4545ce6ed59afd8538d64cd69c83ee890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b56bfaab69944b92a6a4ab1d3192c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecc875efbfcae85de3e04d0637ede9a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f122716b5c05722b711f7fcc4972993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c49d27dbdfbba6c34dd0768ce392994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dafdaaf01abdf5178f3b52da7e462f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f635913638f2de60df12a5f83b988ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c634a2b2e874b14534c6285fe8e66497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a63e04f78605d7f7a86672276b89a8b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3108dff05fb51ca143abd4bdc07cbb4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64043e0ef35b21f8ded54e763e4c0fc2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90843a46c2005db01e4092ba4be4a287101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18764b4ac565190cb52036ae6a19a0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c1d1e62ea873a62a63f292d564e1e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9c8e273091bfcc4acb1c9dc25c4528104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65945ef86bf9484811f95db7cb368c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc2118721c1914b12f32feea789fe1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca73d589ec0dcad4b7090cb9025a281107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84329647f6ea044e43eeb5b60c2eb38a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985e04dadd297751dbbd35a85bfd083109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e8ff41ff9028558f1889fefa779430110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee95c47c296bbdba122b8c79cd6b72c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cc1f53c5bc62b776c6902c4fc9b18112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb152d250786daea1b2436766f56bac0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2062f9f2b13caf1771edb97260ed8010114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f7ae2b0656509ad3477b1504c190c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ebc49326b977fb1f3395a9d56a181116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc969e696c1b1a7b8ef4bb059e6e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e159b4b2afa1d0ed85db375d20db0b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae475bdafd8e48a3e9b4523ad5f9c1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f348f5b3261f002a3659d24bc56c147120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6cfafd28d77c817a4c4f9fcd684c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8161bf241f8d10d8df0662d5b325e82122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10282c79de6a6569302e568e815e30ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec79000745972a7f7717f3939835535124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb530c08330f6931754e5d50c99a6a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6434fac4daaf757920753f51c7fa3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b61e4a7d441b225a0d5f12f43fe2886127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4a7af410836d492f4ec1ad588d3fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91626d26a5c3f597221ccc7e2902fb9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a0c2c9d69fb66d78feda4e402be5cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27efed1fceb9efff8e7b5f4cdfd9da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16c68918cb2d3d1025c70f7f2e1e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a6de9b4a286608dd40cdab4a63354133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04d0b0244e039faff563cf1a4562255134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5135322f16cf548bed3d00976e2c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d21a802f7ce35ef658756a0ee7fb3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c20479c55ac40f804053eeeea5e69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd137c8525dd5ada52b4443743c1c396138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b3126f165fc5b966d4ffb0c309531139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8c38a2ad2e580c3275808ca01ef56140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f79788bef9ba4c7514bb2b444e6a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc91d7481938c8c2adc39e37611cb0a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b9d3d18ecd31fc28446d00fb4512f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff024a5463c51eb35e1e64340136546b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899dbc413973284b039c2c88d6c99f51145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70df90ae9a7474365c0ceceb39d8de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8aa1d0985f46bc6829465d2024a9d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f2d0e491020af3d486d4c917ec39b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b61a99565e89423a743059de6cf2e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2dc9a9fe19316b4727740f1a8372e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307856c4a7b0382b6b169c2170c428ff151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef017e42b5cd1663832a73994ae8b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011167ad4bb82a788a104e15204f68153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a557fc0507c56a1f32327b7d1f305d3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>