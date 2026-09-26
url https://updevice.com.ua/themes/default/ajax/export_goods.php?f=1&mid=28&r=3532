--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe285dfbe942e118df679f182de24021.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870315b76d407f0d4819253868b7f87d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1420431b8aab902d5e856b035b631d903.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74701d995166a4279825504a0d9ebc214.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201e86ca93801103a9ca08aa3f988f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de27e87c03f345aca5269332adac296.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dbcfc51d513f99fd21144159d13267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b471ce3a7918434227d90efecfba158.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17de5ef5512a99558c00a1766c3eb79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac557a03a83a04289b4a5bbc14dc1f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0f627f30dd8f4c984fdd55f01ab8811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d73bd88e99e82a6bbdcb72054d7c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45dcee93a80b865a7ba6f570fa035e813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0225206b2e5ab08d3ff48de86cc5b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031bfd0a6df16cdcaef404d32c68b1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9028b5ecb6220c1551e71a670fadf4f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0e292405ce10a7e6775855948ae6117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99844ff06e1a44ccf7155cfaa34eaf2f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9b6e926e08860183a1be0187123ca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559a46dfd19943cbd3c1ee8e8021f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163d59d926f01311575506fed75e75321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83efd60dab8b3622ea217a0607874b7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d30a14a3aa7864d8203b1939659d323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e727dc9f9581849ac4efb5eb21322a324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786b4fb5a82cdf28a1cd725f2219d2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e68ae3b8e5cbe467d579dd2173bdd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f913df83661310b7121d824033fe027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0313c2f1082b75414bf1d967d110728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057796823b240fa7ca802289037bdaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2be100ba6fbb2b23abcec26aca7df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc14501ac015433c61194a3070958f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3a6ba84ee69bff87613b48c7aa6fc032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ba69356da0dc2df282e8ccc19bec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddcbdcad0b0f4b690112e5fb16d75834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2bb5f5bf0a7c2b541e29f0d074eb635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a04b25c9da69b6ef72652de4d2589f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcc47dc80f881e14017fc036404bb537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618ca9a159cf1cbce3bd321ec19093d438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec97ea393936cb1fe968ae44402d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf97c9e38f193ac9d479a041c1fadf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6781c7b2a062ee09ba3504a5a0184b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a7faa87a95e4bd51a2e234193153642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde3d799f344606843cc47029c82f5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbefc2a4d989b7ebf1f6d7e677ef8f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97451cbe515f69f0174932c2d0d2cc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83508074c94496fd0871c590acc2fe46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249458b3029ce242486289d806bd17f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7ec9f074918777a28f3239e891853b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818c8911ac2f8cd191f2da4065bd05f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6907d82adafd216a64a7d5a584dd4650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fff80ecb1beb4778b72f84a120e2851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9aa74478f43119238902292120ffad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfbd80d586ec0041f77d06b7a52d1f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ab7f5c05274cb734348a020ba14ca54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0bc868d27c10975e493e86813b34155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129909392c172e90311a6dec7ddbb05e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc67c7163084fbad83eba4480dba241b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1cb7fe6d9743df0df9492f992b723b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9481a3d6f1bbfc72e3ad04ae7278ead259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6669cb5a53bf0c2c02b13dd82d492b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245563b2b5faab1a284f4771f614853161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b45ff6d03346dc45fa5ad4b3a7e06462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35828628eddc96ec59245e5045a347563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd835008c7dce88d5bf78d75218ddf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c1aed6d66b2645431c1a239dcae2e365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b87a981e4ff14b09228fe8543b900d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246ea84feef9b17264ebe1fd3dd4513267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fb678fe252d8104ee04e76558d24968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd1fc9b87cbad62a9abc68e3c22f9669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b8e8350bc1a737026125b6512c5fa70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32797fdce131b00c0bd57377e45ecee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d12afb48090b56c3c3e089e76fc2d372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72da61d6c9a2d6264636da89e51509b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d3c78506a42b2cb680fb5548acfa174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc3df19a91df465fe224368211585275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c91675096cf0282738bfa65461a3d1476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9aa1c7b287650654939af182572d277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144484711672aa3865377b3442c9b0b578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d738d20913de5239a69ef91416a5e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68833c030389d7d6ab88b83629c332180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d7cfa2b1c18364a86bdebddec77a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556e28357bb6b96f71b38dccbcf4f9b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6628eb033ee3f37836a525c4ea375aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d4e7006187c97b0451cf0c57020384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a9a1647396ef0fad19c588786177e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279d2912429a34a9bea094beb67f96586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6e430cb131728883aa87830e38b4bb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0c4fa4dd0f25a198832d5d27d7ff588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406351edff31627853698d66ddb9fc889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8208c1c7b8ca774c3b9e04391ece990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5037d5c6c3a0c555db6c055d8b7ba91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dfa6417ee311149f0ae54ca9567b3492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc1c861160f44fd83cf70afabbc07893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f4d0b94ac36fbb2f9819d684ea32b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779e8e4c96da0219aa7aa3c9ce2894495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de8130715929c5bd91f91641694cda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c018c96f35ad0a2b6929d9d2a5e29697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcbf5bdfbe26b775ecde1715ccea0d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa94858d3bd25ed9245cd29fad341e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c696c9358d121c7c63a22c222f78b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1399637f1fc5b663225f6dc891ab9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a61856a172faa61f215cca72455ed2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc838d7df960c9d9ce360d91fab0f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e2299db5ddb2f2f9ddc2e6c85da24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456dd94c850245e857f1f2219c591dc2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcc91589775cb1bbcce466bb5e9680106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020b755400055fa2e000d59af568758107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c370b3048fccbec64dea3fe309eeaa3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563bd4df57cc56b99080d91af8c1843109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa8551ae48efca9ce2bac26f31c557110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38570dad7045c7b80b9103599e3d0ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cf16cedcec47a583491a115791c34112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4086baea42bb409f2fd2509103de40113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe539c600a781d549a276000e07b49114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d25fc1a88a4fd4f5278d87addb1a22115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8144f58592114f8cb7603de5c83c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e4ca9c36f06c45b1eac70f68a293b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c9b189fe2f79b01917f05cb004296118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd404a370ae3ec795b59c88177be6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd769381d3e119a373395c795bc2a3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7916e20aa0e07d74823f2f1e42164b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475446ed94bd03bb26c2727d521a0966122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fca3ce0b7a8e4e5bcfe954b84c9f9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706de3eeb10d8082f4620d796c28261124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284c33f150c20af30b3bffbf7f95979d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ef280f6fff45f8e3aaabb7dc36bc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46673bbb7f2df3b358ed7404a3f25c4c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4729150aaa81fac1f0f8e095078ee55128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd944288accc842a50e1422e184ad5cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697236159767397feda6302e5da952e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d49dc397fde481d55a3867122287f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfafd506ba8ad68df547529e7eace837132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2573f77d4fff177a4234de676c595eba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757adb2497206f73272c8a70150dd4ec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432a105ac34a1570269ffaaf683882c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943dd1f87df86e8e620b61d738a0a6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6cc2ff1ed03031a7a918a00fb0bbfb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5237f7bdc9ba388b32fb61c1352b7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8650ad866b16a2352bbfba3d0c6ad5b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d8a45ffef0a144d6d1a74c1242bdee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a522637a90779b756562f2cc8594141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46c81a7c35fa00ceb89229adac0091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cc417ccb795ff1a8ebd6d67cc0e33143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc089d73646a679edd4c046416e55fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c364d6cbd98e5fe45d57c68b3e554145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d3fc6cde26faa7861a2f3565ead0f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4f78aaa9057656b49776532745892147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ed399c5c34550df413d283a966819148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d5ac98b4ea43dd2e6bdd5240c6866149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0083344e8898ac7130555e34a1f7639150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b935427188155a0a3caf56579e1564a6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb68d6cb55e4d20ab5b5023278fdce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9173fa43cb45bf62f51de78bb5ea6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92435a0a9126bcf7f1aae0b8526e1cb4154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394462ab2fc4b7ed79c63662631589dd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e34d146db00fd2ad1e1b387da92aca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef6da33f6c3293d8670d5b2418b5dab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1692efab3feb2c4e4b5c4d766bf7a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260275d22439d76ec5b946a1812610245.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42749ccbe4186ba757f084a4f3f5192e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a69666e275c09c8c19bc52cdc248fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d02587818a88d0eaabf9adc2f4ae78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd223e0aeb781edbc9d7f3f961ec5c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9e5f711e213099e5beb78ee0b8d4c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e76d559c052c03fe011275c3e734e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401602dcf82a2e2376a9ef386376a33812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2408a49cb3f1e6c440720c3abcaf76713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d5fa1edb5748d968e7eeb9ce19207d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228b7a74ec38eb8398e8261ab0c6a0b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46203aa2dfe95e3670addc55914ad4b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5d21f5d073ba694e69c6e24d821d517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba3bd91409829291a1ce5c3c526877618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b5f5561d89eb600c27c22c17c7358319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e546efbbf12dbed89357f116e0ca920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24460c6bdda1e3595496b59809fe1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f280e30dac358f3ec996b5eeb6bc16f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8e1444a3b228460a54d40d940c1d2223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa50554cb9b199a816a404843bd576f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280c09902da32c2431d6970d4d34bbc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f53e9d6cc5a795708c34a119dcb23526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd793ecd5dbba55004e8b2e29579d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6104563d9b28c2b686741952987d3ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29a2d04b1770f6563b4a04b985602b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740b0384cdd8d0c479b15bd3df65b7c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57681a395245312d6d811b22e5ef9bfc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715348bb2c1887b288087d33e4ac9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef620f926fbfbfa022f22d1100a57d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e617be441e4dda872cd72e52078def634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2548326c0ebadd016d63af10afe5035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027f382d1d9da37f5f456d79095a7fe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aedef2e9dcdcfbd258c1858f56135837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ec5e19ebb91efa040b0ab87154d3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8829cf614b9b74bbdabf4981c3ded9439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4cbe0885c217a50235a32a252a037640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8faddcc965715b722e50a075b3b00a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceccdcec33106583ec8a47fe8fbaa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb004988108c12088322c018d4cb6a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05372cab9159149b1bc9db59be1dc6d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae9aea1a67de928cff81d739d6357d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52875330f06168ffd37e95a9e5a96e8f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bb168cfbbcccba921b536545dbd42d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e487d5649f5a457c985e6213c8b171448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3243896ce9efed5167e3694f43f30d349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ceedf78a788c19ef50e5cfb6151da750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa4cd56184fe60872fb95f99ac8e351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eba1054f9f831d842b0f6f8495646cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc9cc87aedb2ae144bcee3b1e23a8b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e393cf01801855ad02f0cb70747ea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360577657c732401878ee95e6a0ba41d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7daff1db9356f135e87412d8b439b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdfecd263d352d831057bec7d8cf3957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa91e34ec7cebfaa81b0366680280858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb07603e05056e8bc1b41c17a985d6059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab7ff8498eae36540b7a9951c21033460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208b41c54c7a2429449dc06a6d839e3661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac29322d0a04da000bb4ce78840fa9f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3c3840f8bd588dcbd388bb0cd89a0163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49264bea7a9d70060b6f7f9f615b109a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58482bf5cecadbcea555f7bab20fe43065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60fa8de911ce625ecf41370ef98b1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5339d691128892ebfcf3c172baa2bf667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910b19669a1bf51cf3bc332eb079d1268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee878c439281c69f3c15e8b2a860f8c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9347686694d63093296d8e6ff442ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f87623fbce7c3520be172d0f2e63571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1645e97687baa82dc04986d4e16ef90d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb200a77ebc7e800631585d5f217e973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6ad8530b2bfea17cd80a005f371f7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d545ffc8472dfccf4759f308be94987075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a2f721ba508be9275730644b2572f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456efba9f241cca64a46466572cf37477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af09d7c94bc0d137a894d00f116c68378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dac18a73c94a0ecfca5fff91788b7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce384423f2bd5cd75046a865ff44bf680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414fd1a5445e9582cfa4187e735662681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c725236ad5c45d06447ee4b4a6dd1f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e71923a67acd0a2c3c1afdd5b66d883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1383fab9480eccdfb91c8318fd403884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1535fd490c26d816ec6e83473718085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7b54262c0571d9216d521cc2d9d6d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af844554e5e06749e42b4891ca801ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db92878055016336e3c84c48b26995d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d514e93ce0b39700b003da491f08a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d60bd229b7a1eeeeef4fba45228ac390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34460f78593aafd385eac2fa8aeedf791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7eda89ec0df11cfcec49e3a1cd5cf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9779b73bb32114f0f1f49bd4f10683f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64e897f2f9359e3afa9927af0dea794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ceeaae3a5e10cd79ce9000cccbd33195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d1bbd6a2dfd92d614dcc6545b0ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31f597b29da8c0905e64ca83741e76897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c5b206b88399e96d6df7703da20b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2c49836a66ff1e1ce2b84438ac98799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15d7ada650ff7e1d9dc36ab638962f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645764806a117f22483582d580d9ef42101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecaf51b0c8915993b80abc90107aa54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08530fb98cd51b80f2f7321ff25b9031103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789227aad00d4be0e2c8d26111e92fb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2ea5a5fbafefba4d9b62f387faa56105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011adbfe4c59d6e6bcd17c891d5a6a7a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ab5b218fb581a1d178382d592912be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d7b14d2b7b0eef132618483dccd47108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb66665086aeeeae5b52a654f26545109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45a20f174ee3cdb3ed462eb3e8728a4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6f90137e8b4798b3e1375141623c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2429b58351ef9a05056ab8e5703a659e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2718047d19b21ba41ba36f54623442e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da970d7d143e6cbdfd01e0e874dff9e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24be087c746871d95dfcd70058a02d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97fe37657cf6352e43bff659ff4dd7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e711e0627df2a89f9a9b173d177fc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa8369ccbfef80fd3c03158cef648d5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86be914d27fb20e2e4646addc9fe37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28b3643daa9560e1a88653f57d98662120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb699021fd8a847b2498046224db83121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76934424d207ca131b1fddbcf5358ba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ab889053c979e686c86859948f2ff1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a76a08b41ce48ce9e4a3186989e503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a28f426915930c5a47e683224423125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870eabc65a543f17b0b05e33dfe4098126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09da72154a55c8ee78598e8c2e7069127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c88b827d0e693a96f0abddf8744db128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0635b33ea464511c85a82ba2036f212129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22284f0c7d35dce0c430a768c4e6d7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309f5a1e09032d55596474d269084f9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf597e25d0123f8d220d47196d8de1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf0f92f96ef6339f5203e43fffb207133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0620e1f9a0ab4ab59eeceb8a1906a75134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f7a6a55c9cfff4f87b131c9560858135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca06e8a1211a58ccc22258066f17fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31ed330cce9d169f9cf5904d56c3d97137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22f20a8790d0a1ea4294d123d1819f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bc06b9ae06681f9646d1195a94769139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf942d415eb709b3f43ebc416a4b258140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425d83370c47d76cace3f67d09f5a67141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f9e1776cab62c32a3d1d776b03784142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcad27cc97ebdbb30d48250d0d2c18f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c83525d568e80a1761ca88476b4dd6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b235509a100d706b1aefc50c341ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444fa9843f670c153b8192afcc5c7b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2871540176897eeeb7fb2d88410057a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f6fc689a474e81b96a0d95cc716a9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e368bedd75aaf03898c982ebb6faf3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a3e1925ec3c176a9cb6d1885aa01a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48deae0c16d3b6b52878b3dc5f44f05151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7439be6f30b12a8d814c2e670ca81d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80efcd72ffba2a23c65c1f5f939f916e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfad5ee1c09c50b61430127066c9f96154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>