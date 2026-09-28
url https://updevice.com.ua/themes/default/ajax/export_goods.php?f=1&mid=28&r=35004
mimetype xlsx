--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206dda4d06d714b6d7ba2eca6e54b1171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d460bb5d535011b88b7bc846bfd06962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6562b714e9aec1319793c919a407863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630190619163d25c2ea80440808d50a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336482c2c142cf45c79c60a4348ddc365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9456789b7e056642baa3b30c9cd9cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d898aba3bffdfda93942345465560f307.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae94487245806d59402a1379320127e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f4864e0f771a596da45a33f20dcec39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c05eeae6023457a8dbdad297a8de3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef8b64e067eb78b2afc8f623ad169511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22994ec4495bf86b0888d6894e22352412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf2876785f1c7e9cb2bdbc7b0563213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e837e8ebc32a6d60a8fcdf95eb0a1514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d62ca21551253be020643ab73149b5f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1a6972860d0f404fd56ba032af22616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3888be998eb02dbf7617afccde9cba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32623a78291d08e8dc7b78f887612ea918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a77d8ac3934ca57dcf4452ef0e4fc19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc57ee952ee760f926d2b73ae595720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e08a8bf22c24601e7637dd279a18d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6753a80964eb3923f007c8bf0e68729f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535a5aaf1e7151ec38090d3bc208fd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d856994b5195b4af705f4b51a0f4324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bddacf266f97c8f014f979d1e90c2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0a39d66b6bbc1badd10df82bb495426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde962564c63dbb653c5a78ec05f93c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1416cfc7d94f23cc02347fd306b20328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa2b01b1378a671aa65820df499d8429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e0efde0543373b57b31750a2af65930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31bf98b88e6d39136ad00db992fe6ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b6fab178ccccad4cbafab76805f7f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd97c6d45759cf5f6500d744645f6c3233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fa721b5b3cf06af78318c7477813334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c27c8ec5a6fec31f243148a287e70735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab9cc23acba765e018199a19fb582036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c1e6da87b1b75a780755d702a7e47d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d9355a00f83981bb13de5b7a41dbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a12f2d90f4728333e457602fabdb3639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdc0aa748d42d70443aae51a311dee40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549925f33cb5647994e2e9828f128d1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd36a055a3417c3f9060eb90aeb67d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b76faefc23996c5cc0e8590c68f4a043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769024451149f3de72a6ce08e21e717e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a60a3a26f03466b994bfea6c7f249c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb339b08a6dba28523b905130bcc646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a73d842cc7fcadddb69d04eddc9da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b78c72d8a4582f1303499b3647285f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c71ad950b6adafaf8bbe41d40d69049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079534383e7c1a1126ab68c00a9a033850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219d220f5448a071d7946d60cd9e42a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a54d1227f7a662525ae6938dbd619752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f72df174db836c2b9f7a3d86231bc153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d80b8ebe87cc0e53f709aab5c9ccb6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06c825bbc79f39d2870e1aa845c6dd355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a1cc9cb6e92186b6917b0cdb4755be56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f488372a512bfeaa274a7aaac6daf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2d5c28075e5332b5ee38f31a2b4b0458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73536d847a31d72d22b728a39af7cd3759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d86f12ce0cf1d2cc551c9ee9d7b0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533fdf4f5de1b405a1efaf722ceb4bd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb083ffd940c68fe57f281b88e4685862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e651f6e68a03fbebf7a12986694849a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55667cc215fb3e5c4c0a99ba23ab5c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91600c65691584e9627a28b4bf47442e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c343bbccaf9076536af2ac09fc29d97266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a8660b5bffa7f52ab4161fe3f3ad8367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe093944aaf16c2c86e87f7e06427ab868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9acd1d4e1b1ffd84d4988098b6b59a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd650d28c5321df2f8896cb548f8627a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126729fdf585fe5bd61c635a7811353671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1a5b8e9bd63eb06c187da95fbb26672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198be2b90680c093006a1875ca8de4c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfc7f8e879427de64009c78f4cb65374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7e40511542a22d5e02bda44cb78def75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f73554398b3761b2d8c14a0af5fdbf776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ac5eb0c5bf3991984f829870b71377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51ad3d9c45b2aa4c8dd073e76974eb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4d297ec35e33c2642797b3320be6479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bf73db735a13ec8f73fdc939ee84c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2df16dd31b263437e480397d5c888b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c293b52333dacc31c34ecf53464895882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922ad125f5081a9a3b1fa7bec322d6383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b16ce5a275328d15bd2afb323c6b8384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4574d0ef0b8f4d6099b4ce319c56d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541736b50efb418779302e875c0db15686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83550a4ffe3d81d6d23b9c8928b7c38287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b37de74424467794598c0e1b5335be88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61412eca3dde455f2c8fdc6e0152d2da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e259816bf5fc216b23570469558931d790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf3d5b36207ca169933c9f05dd0e0d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394094e0bb7d7a1603cc134017c5989492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f0614fa45d30f08122f2dcb3f0ecb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6925fc79e205eface48730d75f64594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd99c326f67c217946c476c35850a9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024ee45e9333af77a4afa2095d0e97696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd67b2f4580ede27fde2082e19bbb3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6683f6df83677f085f7c2b7d6efb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448b2e80546fa7199c60e5e7d43546a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb884d3a86b82c0ac3101159bfac8b49100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc322527df2b2aaa8252a428d2de6d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a060c14af4a9d42347b7d9e493ffa5b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ebf532e15e0cdfbbdc21e632e84ac103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad6e3adc6dcdd6327a080b77d9e49ea104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfcd012056d5e50d49cb4c43912f08105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede2ffb53a68d0a741d8e4cb30e0812106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca51b4d2032b9339671c789b5a93bc4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1a24b6fe713d759c737ceeb3e4b04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1380541d4024807c1863e281ecf2ce109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4403c93903fdc2ebb1a6329aa3e9c58110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45516a89fb81a876e1d488d06721f675111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c953ec5175036c0cff73e38a4785ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2331c7e529d49cd23bd6e920fcda0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be398a86634bd3d64380fd3b451c082c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f620479c8d36a1d6e5a12321d8a56115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea664aa283a8454adbf2648a4a30d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f452f505896e15875ffac5370ed7c753117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23203e6c2bcead042a83310535379e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff52820e7f8ae84c79dfe6f090824e9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016d2bb8babee88dff43f9e38e5fee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bfd2ce47c36d32fa86db12d6691e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4008bc54052e715f946d48613b44adf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76976a21912012f676e98ac209c565b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75673a4f95428f9c9c84ac07bd34198124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e04580a0922b8d73fcabe99ee4cafc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af4dacd6b408d80deafc36dc4fab8a8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e0260ebc9e201303aca945761caa7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07a9d1f3d4afc2ea7fa7e8209d6de5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cc89fbe0e7d7f44ec014f43d8652129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675f884df06f961f2e5aaf20ca21cc5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2f61de6b9b89dadf1de00d07ff1f2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32adc631842d7ac8fb8c54cfceb0569132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1afc4fda841af4b1ae5ea25b2ecfe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab044e17fded135c8b3ec91e2c20a3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0cb278d0c797449f2d0fa716ee176135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd4f5b5a12fdec1ab35b93213a7ba3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c9856ece35528e4889325d9bd230137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a507b38779b33887810d64b2ce1d3138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b48b3edb4023383056ed8b8488baf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b78cf5ce3262c53519ea7b445089e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3841ad352cc13c9467b5779ca31c9e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273fc9b3e35276b782a217b08a8f7076142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69cba43cf1601722257791e0f383c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8aa71633d73b2211c8065d1c8fd028144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b730b9942a219ca074e8645abcdd5a61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee2d4d118e90aa4b3b878870fcf77e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaad563342f7c651ee30008d2660471147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ac441deabd207aabf9abee42113756148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45075dabfca4ae5abc6201ae2c37e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9cde0eb152cd7d45363c23d286a5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd2e0c0b0ece61da9c33a228f94b8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4ed955d7c2f0e24d77c0c7b9053f7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d789198ee0a03403920227e307c991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133f0e4467a60e85890610bfda8006d7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65928b9285f543c6ed4796d2239207a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7966a0becd9c5c6d790c2335a01108c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29ecd8c1952dde9e8837a53967cbe93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aaa330e2ab8427d241f6d60ea548464.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac874588c8f0f772d3640c057b9c6d555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e12658a7f13fa6eb5132f6b71bc5936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51569cd41ad2c5bc958052e52a0967.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a6d412592f4c0e0abd02ea98e20298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d665ac2927fa391d992567929f0ee9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d211f83fe3da5d088148cc8167a065810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a764b880e1d3d14965b41232f9c8ac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d75b743ba6a89d32b203a9d45bf0a6b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fc1d98a5f743f928b4ec5d1d9d88913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc79f4fec0c4dc492a72eea6f5124314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08f1a9990acccbc39b854c7fb4eaa15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab4f989994aa75ded339491230e3b3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aa64690d4d6da7eaa27855bfc7261417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe33bb849709d5cb59f8f977f7b71518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eac2e6b379a5e7f673cc1aa9a737fa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165940dbcec8a69b00849dd1f433901820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ac1916f6b21bd7fa98a2b4190937221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dfcb252f132f2b5fa1902e96acb2c422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482f49fed230b60d73840e4f76b7d0f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59607e4d5353253fb3cf8f9db71dce224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff6255af17a95cf538a9bac002898f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f372e4a18bd13d60e6c890a0e3bbca926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2014c6a8c6bf03e3183ab72c8b05a61327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1010fe09757120ae1e7c4d6ae625928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7fa7254137d25f3b09718cf5a8a1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e69e76b6ac91153e6371541e7dddd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb8584772fbf7c04d0f21447f91af931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edbb3e04362f581a85cff944c7095632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f62dee15561f52f0ae0988c44fbc733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd694716379ee0421cd51e4104596df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055f2fadbec9845033deb11c5206c3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee48c68280d96f7e1be69023eaaa6ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16f019e723a80294c5bf484ba3e1d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd2617679dd03da76cbfc8316998738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e03a76f45b1b483fdaaeb8aa820239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7338c0a1fe7366f86e6199d7171bc940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff65442e1216ffc7efca6fd32734fea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbb59bd22388921529817959d2cff542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bc106d6f9fe938e5e6dc24a691100743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc8376c4cf85ea0ea47a20401a460b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eba8a44e0f149514406b49616632f1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b23d7e3ddebb2883e5583fbaf425e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307cc2d6f4e23263b27eefcded2ae1947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117c49cf07f9c07591b6c63cda1d59248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6a1dcabf524d889643f66e741ae749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300adfefe433091ec7f191d5e7bb46250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de650f685ccb0914bbb23a7a989832351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8492708719543f32f0a8fb6f36faaa8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa53c9485b1805183130a66778a73b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cca6226ca22c49b6a888adbcc865854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3df21a14b4626f814f71d73b93531655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4bc143ee7317ce7e220abd23f45d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea9fcd0c636a39bf8618868eaf370557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb4ba97f36aef58f00f2069c86b73658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c859f3018c5c7253a3be64a30d92ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db696f5915f32958a22d28ed668101560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2755c1a4ffeee927e8949716733692661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ef3405a1f640ee74f197270e931f062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45181bb0a4a0328adfd05d19a39e1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c18d096ebcb4174ebaf74d51d95ea564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383134f627ddf7aff582516df944e38665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59accc75f61abe37f05bc44b7636a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8e1998deee216d74f3aca8417cac567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b63d8bf182c9bb2f015c2e7a55556cb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b44b1ffb1c8a72f3dcb9d8f54363df69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8c2c185ef40a26bc294eb5377917670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198150b9d59abdfd7edb950176eb524c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a717dca05ee81b4b0b3fdfc84c50ade072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505a640a26e26c665ae98ecd52c5c4473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb80c2bfa009668db399c9a501f8d1674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9889de4f33ab6fdfe1a1d7abc3be975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1c92620fb45dea1a867648bf285d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ab4bd3b72b2f27419cfd6ff01c27977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fb0abd33e78675344b6635395cc22078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790dc1e8b7ece19a2d666e5b3c70dbf979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2094a5dbd94380d867dbb5d688e34ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7cf9eafb6331ccf73479b03426463f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa154b2562905c741872eed83c01dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67764955fa10050774f71a1d8837354783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc784acd87483ab9260bd2418d3853584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b2568d1f7ced6fefeea8a4d0da28485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc6f3000514d6f45402c399b4902e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f6e578fafe9b89854d5a4b3549d387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1403fd29f90824d32456640acd14488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c047116c040503d5a778b07117fd3589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbbf87cddf6d8f3885ebd6c4dae46e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d9d98b767623bab51067c3797b1eb291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86154dea61a8603b9f2c11710118b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4169848b6f737c7565366ca59eb551893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69623efd0a3d25949808bd8dfd622394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42de616999446df11306b9d2bb4cc7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b1a0e42248b4128d81eca3c09136f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa9ddce88f9bd2e259a2a6e5e3747b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3c4b67f5cce44d6ff5931075f821398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8bc89778e322cb5f65f56eed8759d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab5815ec5a6b69791de4e982045ecf100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7e1d3f7a424a976ef42c93e3deb6a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7761f76d7233d74c95a7788cc50dd0e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af26f32eb813b6db8180dcaa685637103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43481411bd685adfcd061a5054e6858d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744e9d0266f88e6b651ac64c4e8156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af379bf9612012a36b481ec71e1b4ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d486221ff2f260c5731868888eace97a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a00fc84268323dfe7fd7d4b8cdffe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aedc4c21fad466cf2137052b8f6df29109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29820458806b3ee7b257da1aba46cee8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a12055d666d0c1deb035eed7cccea6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176f5ca7bcbf4f569977f4e2bede230112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3fbd2bf95f86cf77c32ea5b6f8bbb6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040db9d47be5c87691e6c533e8d3e84114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e705ead04d3e821f74b3ca8816bf66115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa4f2d3dfd7837d0f44dc00bb330e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc6477db9bf4326c5a7cd2f494d075117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74adc204a594ecf42f29550b8e70f723118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e52f040429e5fb137a910497ffa2cc2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161c47860303d06917be33e25ef9148120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe9e1a4f06030b13fe3bb4f2d4f6a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388342d3ec5a86879bb07e1366a874b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da15a17303a922f61b99c8f59b5f6e70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606b61bbb4dc4db0354bda3491aaf55124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a27144c8eea313dde989af4ceac47e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ff691912a7b00f4fc195fd13d4032126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be171692d9a8c1182cc0a97aa432beb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc48ebbc6bf9bc7968bf4075cef77d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea64b0fb13dfdf24b89266052098cce6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584222a295085c416b5de76a22ea0da130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b0b38bb0184f52884a3c0dfcb42f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f219d8a836020c764796e7a235c45a74132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0723de309285f3801c6b0910cafb714133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14114ee935952583e1d808e704c01b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905193a41617940c75ef517dff9a2a27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b154b2bd1613be54c3d4340908fdb69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fcce15afed8d4c41bd41126353ca0137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08742cebac3af4e17823b1cda151a978138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7450236ee1d0f66db50305e33cdffd42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef74dc98e80435b5d5c1326853c32ed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e74b6bff639cb3e907de3331642a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10ece176f51dadba3b6ec14a63c576142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109019cf3383470bd6a0ee4fa03665e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ea7a56797e32857364dee025d73f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba93a85a85822c6fd46894364efdef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ebac1c7f47db6f5aa38c111b430eeb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740d4cccf729f00623480e2e50e899c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd05f8f978ca4293f477d55e041e8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2197bb3c7fe14cfa4fe30db88130d58d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d622ebdf113f68a71bbdf060be256150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb41f7fbf0543d0d32542b1d1ac8bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27372d07ff4b35ab377d469259cfe45d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcae3c6fb8ed2cf18b3968cbf07edf5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e88a52d151f339224ab0e1b8fa50d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>