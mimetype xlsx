--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab472adecd46e70c1f28ec72e0073541.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485ab0647f84b4ce755f39713b8af152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53675d98b29157a60d5fcee03ce70f713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4075a795de68375f0b9abe2efb34d7164.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a1edcc90bbe76a710cadedb7c4dcd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8998187a69a390c61f64e944631aad6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff9cc925f95211b6aff88da7693eb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cd60e0a92b48d142c3bf886a6c6718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c2ab0a024e5bfaf4cd63d63c33c639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80659cf0ee450175317158e2108c32810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d459afe751f428b1bfb1596a265b66311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cb52226f633b87ecba4eeb064548312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8f2848db75a623644c6332d2cb66c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df2ebefb8adc32df207f20755bf50d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81680dbd0aecae30c571afb014df3f215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17281b79958eb6a8bb7c4412bb6f98b816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada59ebadaa6be674a1159dd505c499117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d85c8584b22d5b1a2255c8c2a0a4f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eeb1a123d26c11c0fa68017e55f80f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ebe56069485c10b83bf51912083f820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982493284375895e2eeeba4c98a1efd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074444c95556111b2735d08ffd8c3822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fa560f385ac4bb1f8674920859795d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c222ecd8d7174eab81fca60756dee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1725a3d05c591a086dfa7646fead125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc584730c56480260f3d67853e26d1926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b3a8cbaf31c1ce3a8cca71a1b5f4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b8260082ef961f9eedb2705e6af2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f282eb51828a45af7f61e256992fce629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edfe7b9daa3564ae0d43ec24d5fd94530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e303889f77dead2b67efb3d9297e9bb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f9396d94f49bbb08a152d4306f46a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b3095ab33d6b69df2b29be96bd8b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ecf56adab2f3bbc67efa941e5273934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec5f844cf53e95563d09440aaadd3eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9534f6c44cadf8fc61a4d4d04aa2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986fe6f81670e4af95d2f6694c6c98637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50187e945ca884a9b9c7d393fa8aeb6338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6f2f744379613d1a3ef66f4e7565239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651251754d6f1db1bdf6d9427848ef4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde9cd5e5c523d6955e16eb685fd8df41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378da67513e8c0453f1650b5f67269642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817ad9f7a8d1f64aca6e573e6a8641843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c1f3557e453be2f36ee0f5250570744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd7b438a80aa7e063539c4346053c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec54b227e8b39d1ccec7fbb673916446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10efe477b3113e07a4198281c8297a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6b80d8078825872b4e5ec398bd52c848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a014e7a705e9a848bd0d2ee9e02038c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d6532002b044090ea9b38025e33f650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919bc89ac899581c40282143ec84d2551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32548cb4137a9f589a380186a308bf0352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136659e1580c8c7d3eb1cb7da426d8dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad26ec1bd7ca1bca8cb1820ae46f07f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4128388cec556aee8f83448d4817dc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed5b353f4824949228f89900ef198156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aff518791f02551e9df76896867052857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6ef9b026b3a0791a2e71ce8f447b7658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7b217b0783058d8b4de87ebc84bac859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f818a09067d084a0b0584e1f1a3a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebace9d2eb4f852a897ec71fd17ee461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b491a9f9a98d64611833607bc4e74362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a1b98784fd4a8866fcce7fca4fb64a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc23624d7652dc49b3810494cfa57b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f61c1e0e9f7531b92e94c7ec96c7f965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61788b0701b7f6feaee2634957131c5366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ff332f1af9e63f79e06d501bdca1d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1ef48c7fe7a3f6572f4f76341037468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0fecda0c1a010dc9782256a4f7e7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764adc0c1a8c3df90c08a15ee67b776870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351d417fc19f3bd838a9516d495694b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7015cb9e2fb28d4327e9ef6a22543172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5cc4ba166b8ce90ed2102daf78b6d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa7afa0067107899c7342571158a874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0027f34c885c175c34c729516a86675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bbee8bdba17e2955b6cb9ab30bb65b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13594188e4fb008d58ce799fa14070d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05ff8a770a02223e06c4e5d9f8411378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6d708daf720f38ec60ac9661c38a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347c4522770662c9816d61e99173e6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2de28556c111527905665f1866c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384702b123723618ae547ba0cd94e5682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95ce9466eff1c5347ab3a6bdb3820583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51d8a5411489cd05aab3db2fc188a9d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d34513bbd571d39825d1de93483c26485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9c90ca4468ec8d6bda4d73b8655586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04943a17e7fd046218f9e03097b278c787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c804625d88a480d12587e694219c84288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0d67b49702da1b1b8ab95d61c051489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3f3f64e0132f32233ed40fab302ce90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e10dfca63c82ebdf9005ca9dc796491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f618b863185bee44a75557a5fc7c79992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e2fe9e0b5ff07f6d6c3210d30298c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843dc550d5532f0f4292c3fc404720194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7920e714d41e0a2ef58044609bde495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0e65fe84eda23d8fd4eb5bb9ec25396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50700df75ee798341e9c71eb6ea6d54797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6a0d36b83fc02ad43d9d1c01aee9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4398e4b561803fb8b59f3c73309d899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6eb6b93a2484d10c0a4fe5a1cfee8e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e0a7a73d304fa467ac4e73936da44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab020b7180796fc0bf644d5a8e2dbd6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4497eec8f50bcef3128b512d26a0cf2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221531c209ce9624bb0e286a39b9834b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2e2a5740c2f5c4943510cab78460e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef944a4aa8d4af27e193349a31378ae8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6c0f93333da9cffa04d026daebe2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa1e87914cc89e98e0638e94999454108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7710c6fb99846d2d3f55112ac1ae171f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e372439012b7f55498d564f50a9186110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ae7dca49f6aeb0fe1f39fdea165c34111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c948369e124443db95fd22dda71b76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53562a2a05b1276d5f40b9e34de0f59f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c19cd26fb74ea5fc89f32667cb3f6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826a91c8e15c5c04d6546feb5f7732d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad46670c7959429ef6f100dc9af3115116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de44a760dee60363d9b7b87d613bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38523f88fe3e0828adf0947c29919d2f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea3b82df11d7751daf7271f4f02e7a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a9c29d9e5c80acb3baa56352595ff120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf443fc710c9913382142710b059bc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebb5701b1ff9e81ac4b23b712242f0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa4c25c0e4540404479a32337a14024123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af49d2515d2fc6370e64ae61569437124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93152cf543d314e5b02244df5776dc83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58c14b3bcca6f0463affa5c174e019126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1ea94f01319dae98e012a768ed8b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d8fa3fad4fe0668af8d82689f4c75128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217557c0ff46b0626f6230a338445a8c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf90d693a66dcecf0413cef72ddc9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd3f34edb9b71afb4734aeb7639ec7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a286e18f28fd7eff85cca031bae5f66132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591955050b9139f9b8f57f2d3c39ec8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de18627418d245029297d4c29e20c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aebe06b5ac29f6375d312e7667a701135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca03ce4c3574de8b40efef92d80963136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba1d2baac54b4baaeaca360260b0038137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168017e10bee55bd8dd759dce3e12103138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3223336c4c340e3bb37932a48eab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acd101ad5787bbbdd4c5de833ae7bcf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51950af2349f432157ad3b35087e47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c3664bc25885dfd1f5bfc03609eb5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8f1ca4424e437a384d719d36a9edb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ae126a9afd6f2584c72e55fda2570144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434920e925b6617f8a97a8f244c74dca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91ecf6351a136c45c5b79402275f29f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce7cabcee70d8b24590ab39ffdc589147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc43ecfe46c2c49bfa934097336ef8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015cb5fbad543e7ed96010f9534f23f1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10519c536d0e3cdfef19d1035efbc52e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1b4229e30da666f65cfa405572620151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7fb7a15744ae46400973bb8fb4c30152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed091cd18158fd8e8972ae1b965b4c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2460f2687e3ab239d104acf7ca912154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04946b4d40b6de400efd588d83d9352f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd12230583bae851c23eeb38bb32d962.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5152b097b983b451775ff4ceec81cd33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dc8984a688e42a55096c7e993870a24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68e167a4b2da0fb739b4546713e52e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1043b9dc8b7884f05de82739b0cc4b06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ad1e0525a2fc27aa07a43464784ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb565e6bb5f34e80a9728b989d7643548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff30f2aeb84f52ae318b31719accd39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cdb720382f25a4298cf25027228eaf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a196d35c2ba79c6efa3dc029c2ba0bec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2f63aa8fecb8c6824b34a2de3248b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98880f715f00b2235ff6f0073e6dbf2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395244a20ea3650f97531ac92692e95f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9acdf101d05d813f4952c61c8716715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30178e5d55e9e72524b774752679a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39e44a011b3168cc013679fdf5b9c0517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05fd2f24f23617cb6fed818a52dd5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48abb01eaafedbcb661b414f04610be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049a2aeee8b8bdbd74db371440f409620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e373f707103b4b125ee6fd0a47a99a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84380bd3d1c986dc8e883cfee2c46f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7a7af2b2fa62f61926e66600d2a6423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab37fc7d641a24b3b57045e58f21224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e61a64ca713f28ed608f4db9c04d2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846ed7915308d67385f5a3ce15548f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e589ca98c1f4c976b18b9f4906b18427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6326d58778c37e85d75f2cbc8aa0728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7cb42b9700b72c62ff092b6930602329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738716e4026bba1a3af1f519eca5a8c830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90382a890c201d37f959969db2ba07c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc65688b96918c3bef24ae1a86896db32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7250e8415711bebd2b7a1141d9793633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db559e8f856cfb369924065875fc8634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea773faa74098596a2fa308657d6e2f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a046cdba73476ffdd55f521b0af95d636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b85114d33b8390e233e987f239a68d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295feecd4a4113fc3029ef44d9a168038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d76ab516cf2a75f6ca23a75d6091d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00730da6f2b209c8e46af26d80ba3f5140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719e0390d3411efd016f3bf45bf8696841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c6f597e2231d337a685069c77aa1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a1fbe6f37cf1fb2c980921614b35443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272682f27e4a48f8ddf0b1a8bcd4f0044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ad61e28bae02256ff2dad1e06ad7b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060a1d37ef8f2fd285ca39b44ab838446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415443e30a36a7e13ab1c9df943531b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8babaa6eaea6c39d2f233d739f0a779048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa2c4a62f76ca705e7c89f9fbdcd9549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d021abdedc4fcd1f20834ed21c445150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6346fbb47163b209e0eb9bcc45aded51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b1ffc5d294c58b0433ef652f7e8f952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283c4ed5678b5afaedd66f6dbf23626653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03b5c09d72e5fb0cc0e4b93cce281f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc54d9203152777589b7671a03c57e3055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ea43f8256fa58d39db85a2c50b2e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52f29525442800afd5f26df7c5f6457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea59f69fd2c34edd64c700557487f358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a59b42408cd585a96a3c33f5f5276159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10f1cf3c727e711b64332ebcd08ef560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6b7060262bb67cf25d0bf01a3c17c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16ae831723ff2d1cbec770d0f51a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683e859b46a0935b856f378ca78cce963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b642dcfb8e6f36880b33d8e8e2a73f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a182f186804f3fb71ec2731c4371e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb79e26ba9716cb412881937646bffed66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a189d43eea748850deba2d122ea7146967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d969f123d01495b88ea4c913f48b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff85b09498b62396798d08561d7bd969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ada99c662db69e1fe5c51055d02d170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4f47921f1acadd1ea099dae9b7aaa71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12015b66681f91da45e32dff8bd6b6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8921f720fc98cfff8d9a357e3a08d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539ac5dd34a4bc1c14288391ca724d374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e203e952c9bafa4c927c2f84317803b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb5fed9d25c62459cd163dcebe19b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28045c697cf7404953ebfdeafbbe852e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd787a77d9fe22da3e3a199af13347d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f04a89499f462b9bc81de9957e0aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d576e75815c8c08e4100fcf0fbece80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b0eb27fa91e3fb74aaa240eba4d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff6a6d785068e060e8bbfd0683af8e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1d55fd9918a6cb58250c42bf8a15083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a506911228cd65f105f4909aa82310284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76bf0cce8892a588c43094ba165614485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c4b35967237afa6990c7c4146a22386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dcc972e495fdba153b821dccedc6b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0f2c0c7a15bd7647763d310bb8e1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ba52cef2ea0768f412b94c3e9e0d289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dad03c875ba87f434e95f7661d9300a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50e6c7e7ba124b97f66cb44d66420791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cf7e24560bff6bcce5fe0a669d57b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f8c9c6915e0ad2067694140f808a693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cb46d0464a316152a640a42937f56d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0d36996bc8a294b64bbeb1a1a09ef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f589575d0735e007faf724ec81a4b2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763958741df6fa907c1f4ef568ec875097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b8b4a2a649567a7ce7df37d5f4cd498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba72a26255c9304cba5c5c60f47b357099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a54856374e127e6cce4d919cbdbdd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c457817f9400ab4932690b83406bf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e3e86c855cb1766bd0c639d7a49b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10989ffb87631d586a997a303b3cad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9b4fd5ffe6d2dc318a5b1d1023d53104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649aa51323db300bc48e6189331ce1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc811d8e7a81f47d1f2fd9ed7822fe36106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6135bcb7472b5d02f714126ebbaa1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a8373a03646ce4b443d1679fcf926108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83691f7372aa65ad164c75374e6146109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e08d4ea65217a0ed58ace1d956491110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583ac9408a248ad5b2b73b170b558a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6bcea35810b00ad4e872aede47667112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326a4e9f86fee1b5133ab7331cb36637113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b357e9fe2ac078c39e807ab0cd4a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e113bbe0e2ae9d83ab4d040054c4ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1cc4dd003f96bed7963bdb028bbf43116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e18ae0a8c20bcaf37c3c463ea899f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847dfdfdb34fa1df24c0b82d2eaa2663118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908aa09286e6abf49c9922ab80a7e26d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a98601e2908d8a15c0aecafc1444a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df0670adc187205965cd33baadaba0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4731ea066b234df22f3959f66980824122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012e1add0a96742b407cbe2c03fb819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8501bda55b2b76e2547eca5a29e7a541124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396d95fd049e719b38dffd35374bdc6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4e87b92cb71591ef19d76c46dd40b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf4bde864276e4692b8b4afd9fcc7a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7db85acf2b10a2a56a0e4fc32a161128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2673b9a84a42d28d573776682557bf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d97c048ab1b0f28c39e391568ee4ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2df5fe4ec43661283d5b7afcd7339131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74ba072601c6ecc74dc31cdc915168132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e1320d747c1ead434df6cd14e150c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a5c3e9c51dd30d6d8aa08638180fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9c85d2c77e05727b32db4acb23844135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a75d7a7864959ef410bd66879dc6a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f2914a53bf47fde2ece22c61caebc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0daa0c51f49e6e0d8a2614e3d1b66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3eda91d0d397fdc7585320c47aa79139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b8142e4db652c7189244c0048eb4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11350693d9d348c5df48bf06b477ac2c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a5f311801c379feb45501a79d0511142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bbc8c60c6015a82ffe6717f924dad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ac68c24f31284111ce2e2feb78a4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db6c2904523fe764882ea7975c9918145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c890a4e0e5f76092d3a31915b8d8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6cd99393cd4d4b8bf763b242fd94e8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f54b11e94a8f41e34518ddec4c9364148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5d776ce0f45e1115d569fa36c6a4b1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5599fd90466544ca0d8de7e3f5733d85150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b90f3ce7c6245419b6f6911d63e6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7882bc377eb06c50cf0478611bead3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af3e012983a2544bd099b922b45837153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166b02f6bfeec5bade3d02d2c56e4a9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>