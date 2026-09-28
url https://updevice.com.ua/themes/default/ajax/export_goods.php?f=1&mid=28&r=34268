--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663fe6c86a31be011ef2023d73a2a511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d31af3756a9459530cfdd7eec77552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea3725cb8d805e26cfbcee9b33ca283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c64af1ef2e39aadcad4beb6ca80714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f4f05ee694c0e269de3ff8b80fbc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923884c888d2161b70cb47eac24d53e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c264ea40f2107119bc955b628534caf77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080ca506dbca9d6fdacc02ea1ef2678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aed0c6acc29711e9d6d52f879458c49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a90f944bad72346f28a0ee9d003ece10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214528381b34efebd43f6cff2007231211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98cd649a55b9d3f4b17b505a0e0ba512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c8c52275c21bffffc3fc52bfbee03813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c874867243a6684ad22396afdff95d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4806441ccbbb59eed97d58cd5c7c2a615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972bce07b0206409f3ec716de70915bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96be9a8a6ee42bd30e7e3a243fc2ff1717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af2792c3d7c10e6f515824af14fa7518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25776bef49c329c1fea82cae24dcb019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db94dd7ce5a9cabd2352aebcd132e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354441fb6e4fda89dde8ce7dfce44a321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33cf45b58dfa8fc8a37268623d4305922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c85b9f73dc4efd5793f0ff9cb0b8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee7eb8a2d17919b4c3bcfc6aaa17f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c863fb615d21bfd95edfb67f5bd612925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1b36ca18205416db7b5ae6f96b34fc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5345a5c7f8792546d9f5ac8edc6acc6427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fb88d5b1d33f838fe909d43e2f0e428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f135c1a97221cde6164642eb7c16c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d1817c4b64a2242a29ca0ba065290830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6ba98f59cca1d283c6190d9d66d2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f79e0652f3d7af7475548ec8e7169432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296ae173dbba6786b15b6c31afb8c6f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49f9f867157e5d21599d7a7b4984f234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd29c2e70432f6c831a4662f60c7a7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9de44814225ea3f1dbf5dc6c0f82da36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9293a99a70786098e5702464974896537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0507544cab7855e3705a5040021d6f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17e962a8a368e4ea2fe1a91d4d235c639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b85fd52f41a6edad49c1bb2cb33d0f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2805f4bb70bd1546162a8e29de732b2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff141ed1a2fe2da80c2d94be3ea6ff5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ca5e95fabd8eb2e4792557f685e1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272bbce9ae8a851e04b9d6a32a216acb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e705811615f24e2f005e53e446431c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b335c87c27f987c17465f8e49babf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e18d937f24f7adbf4610b01f3a4b1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15927d15161773a00ae289e0936037ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f81ca476a4fb657b97af361f07f43749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf3d8162a3d5524608ec28f697ee9d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec4140759c858392508aa7b1ba795be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e70a6a04e94cf38aca5f4b5f12c570a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d4c481ae6d30d41060fad63bbbebbe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020485ac89ff0530b72d8ab13540d17f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8023d3a56079557dc3a800ebf029a455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859adc96926d025cb48bf23cbc831b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656726bac28905fde84fc6cf6589bd257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409d56c6e649c806b14f7967584908da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2040c48c530ff8945ef06c2e33cc859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ed5bbb461a1c512d192cfac9fa4d6e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5217eeb44907a3fb14070f6d0ac50161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896e6f04b530397b57c37bd805b2a6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5532f60dce5b148d4c0ca2fed3055663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8c39a5fc15305fa0d88952839a0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335cc50c34813f1bb923d29d1b2872c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e0e6e076eda2472bdec686c11266266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f99770e3fcdcd8a165467a847540b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc9186034f1cbae111e20fcfc5a1f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e987ffed114a093cf83bd914f624a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799bc6083cf754adacb3ede896ef1f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c2566e673ca5cdda867b49ae43faf671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5220d081db50bebe49089304f099172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75cd6d85f8ac2397da89f7e6097c14373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d50bf18b2d79fb329544144a10725f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64898c6604e3fb138ab40860eaf5a64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ad7d08267c7af9db1573098c8c8ab576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce355d14ab84e16a53b76c317ef7ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a055fb954a302235e66c6a2c0204e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743410ae4a0e704cbce13e5720d338d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf32a6b6652619b2f775457413739680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf83605e7debbf9e0a086609e4e3bc381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b63f4e6f147241cff5909f8b71b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d51d94e9a4893386620a8538c9fd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ca584113816d464936a49f5969a40c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198903d7a25c577078956d8e4d4bce2585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5a5b7009fcf1f5874c49a5db7ac81a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2233b7319ee31a62dc0a0ea946a850b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72122a776b902cd7f220cf6d8152115488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40041e6e2243f75283302d331757abd289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c42e595e450552d5b3e951a1cd3bb390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedef621582528a08b78d8e00cf089191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74f4685543a1b206472e9cd70c561292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ccbc32519a9cf8a1bb570a80fc4c0793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444221fabfd88b7d6c30d6d8c077e8fe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016de93a1e257b16327c069bed9b0f1d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49416dd788a667dbab5ab3dfca73b67196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3263c2653c666edb220aec5f9d85005c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ecfe4e38f5a3573bdc3d9894d01a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b0e05f7229eb2e8155f45e3d4bb44299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64733f7458d75b5ed93309dbf3228149100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c476b995d275d767443ba64f1a914101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e91b5ac7f7a1d1296a713aa55e45de3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d927dd2abb33357ffaf1e8b8b52e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0297ca822ce4c745532b4bc3b34a11d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405b78683b20cda6fdf460ff33df1c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345b3fdf6061c889c6cd7ff7f6fef69b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c493175b5f10ae95f260bd9ccaf919107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db776d49de58e19677a7cc76826db75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfd17b5380389b94ba1473c71ae7b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa7e18011354a6fa21450f0d92b9728110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f0330854274fb46992852c738b6df4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad16fad2ef59ac44e9a7a85d76114f76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3955eb9108dfd0bec0c33f6675b20e5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2eb224e4d0b2f652138904887b47a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36c61a06ddd6cab4d5c1c45362a4ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302c974f666878d434e99286c0e4173116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f9fea1e205d0250073e423116cf23117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dff62bef5aa4ef57e2dd05d66647b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ece3921cef38c23843ff0f4967dda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a44ed4f53500154930b052f615c2e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b953d9a237fff4a38284cc6fe397add121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19b1ebd68d80f5e36577fef4394917122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073678c67ae3a25d9a8de8523ba75b5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f678a45bb8f83baed69f0abd12d7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b2575d2f6b7bd473e9ce91d882fa66125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870ea61ddcd2bcfe3f9894ae7f43a36e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00469cf2c601d3ae8ba2cb205e736990127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe97eddaab7fc5a1d7e590d080f0e61128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13067f064a00bddaa7ec89a691a35681129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbdb7cb7032af513eadb94cd4717e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d0052cc9243f952847c7842d7dfba131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f4accd67f466b8c8e71961fd7b2db132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f631909954bcd34565227e200d2fbf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398065a941e0171d4386dc9222d0a092134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe0f5d8c99dc21c60dcaa860602c22135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479c8e887552e3f6644e9bb165384fb7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f1e361f1282a26d671872f46b4a04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52033a161efd24ade6b823a0434f3695138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75285847eff737868ca5efb5dab6dac4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93472e8f35082df0b8882c9d010d20e0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb384698c1d032bbfc50eda8f36eaf57141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04a22b1174a600b1f639a58d3f5cb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2fa12afdb81758123b22dfdc7b6351143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff281a7554aeafa09021766644c0e54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28655bd3c966de414a4e464f5f94db6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19056437b30032a5fe960b25221a7975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7145d7a6a11d2f963f213eaf62838147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91947265579be9beeffd05b0e5c202fc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246509f75f9d64d6a49cf1ac9ca5a1d7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4961140c54f9fc7dace60e7ed9bf96150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82751c66f756db7f093a93eb80ddbc0a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7acec67ea9d2fed0f44c102ae7b902152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946f7bafd1ecc23d12297c93f1d3fe5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c77e96a66b0a46eca79ef41843ef5a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4208c09ad32ccd4b106f8fd67fb4f11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edd88a0dde9e3f90db1ec8909246ef2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fea112e8a741dea1ce0a84c389981b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4535d676d57408395237d11d2d3724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11133b3a4151cdf2380ea78c44f383d05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a127e6047696bc3e944befe4fd52f66b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a130d05c858e3e2d4ee3f9aa7ada67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d2e876d7edf7af07b9475adb31c768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036476ad3874278db5999bae4cc7067c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf02a445254f1f0e2d1f4a011664eb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314f5d7f3376c35a87b9bc8a015c71e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3129333bda846b30e4aee743083b212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0918ab36c1f8fb3f629141270dd5613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd86bfc371c1cec31e99bf1fdd014ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812eaf4646b3d9e1b086cfb122b9ea7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a39b3a3c2c5ea0a86d762c6e9ac9c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bec8e05efafef05f70e245b65fc94117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e38ff9826bbd61cfc1367912c0a0a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e342fe9e168ee639aa750e1099bdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec99e490553f6bee6f1431bce0a3920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff96eb6f9004a3d49512c3cb1572d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea296af9037f4bcc084148d9197738f122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5572a702ef9a2ebf48b8c1e5f49ec23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c45e613db78c965e9bb01147b75c6a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2653c3d7e88dc102e13d4b41574b7b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac8e52a3f900f50cf5f60f96026e0326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd96efc7a377f43a6976071faa13e727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2dea3389b9a9eef6efb22b39ba144a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892c879f6a6dbb09136893fa1355803829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d66980b3252d7defa9a6076c55883e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc292bf9dd298b2604e04860e9d0184a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda74ccff1dd9f047fae0928c7de35632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d243d831e2950b85b5f4daf314b1b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be254d2c02fd868c23a7e13c481cfe634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23054e8194690de5d1f26728c10419535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e636f25b875657da968537a55d01fb736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3315710d6170afc30bb281cf517bf2f837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5d941417fe4e038a753994cf070ab38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf137131c19d944dfd762695e196839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bd8d9ca073b7396e09e7b8e474add540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d293552a38a4a7c4dfeec6502971041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a85b36bba0195d39c6840e16c9d5842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab424b63f5b00f55dcae3e1162fe45a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b43de56ee18ae486d9e52445c9ef944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d7c6e0c8f3e016ac1957a534cfd6b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8871ec0bf7730a2b41317210b4d83b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6dbd36aa5dfa22c173be64328389947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa00e49c4032345218d70e4f20fe0da48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808c9bcb59943512c276544ea4d87bcd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb386b15964bc5319e52015f9a57d650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5a489eb063cdd21e0961afcc2bb1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c7d7b86216ce6bf3ec8a9cd6bdb7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d429d99cfe6d6a36c199cee61523ed53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc024173797ee3e364847fcc7fe1c1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccafeb94aa8ace462bdf0a15732ff6855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99522c7ba17d72c8d5768914bdfa1e056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592d77b55e63a14a8fb0f29e49e993457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d412c5a7e82a5a571bc24b7156d6c6b958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84d127c4c78b37d2b3858a197c6f4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3e6396939bbc886e1b16ca073282360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff304ae2969f014306c0da93c6ebdf6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836afa6d1bf04e8a6d8bdf742c5aa7fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9d8e803646dc428fd983e47b2326c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e68fe8b55f162e197cf48ab19c627164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cbc26444f3727eb5ea33620b842c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a2f5d2c24e0204bd38297ecbaaea266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5b07614694bd0586dfa67ff8daaf867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94bebef5cff084b33b151f477715d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff2ed56923bb4649a874044e9d6ece69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe41d6c10a1310b54878eae381c24a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51c89c95876f11a6dbac9c2e156efe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7559d1cf7735942f0db19b3e957bd272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09d80f0c0f3fa763b793245b93c06fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceea6d7a528ea358d1b58bcfe5a4c2974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f80e9dcf4c1b0ff9be82523fb52c0075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f276fbfc0eedebfbbe2108789891a876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498991cdaad32fa8ed2e290ba55e42f777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fea98c58020456b7fefecdb9e716ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ad509c9d215426af8568779a794fdc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a530930d8ea62327fa58bae1f43e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df68b146e1a2758e3a0c1a6f6067e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b9fb74a865dc2c9e3d70cbcd1893182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed89373b3505d811880293ad1f1215283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45fc92a99d5743f7b48fcd47bc7e75e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b5256c094b6d8442801f1ec6aad6cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120dd4f650452d079d55ad08155f7a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2528eeb041e70cb0c5ed89e8843fd15487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9b50713d6cd555f2fbdef78de8eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890338bae995daacd69aed0edd5e561789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a323753a23aa7280c57265fc869a6890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed8c6f6983e486cc0e12ab2754e7b391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc671d12ba8c8ada7e9412cf999bf092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f30e286a19617d01f1095d8a5434593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0836f9218660493143d75ab746adc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b7f26146d84f32444a24844cb935895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988ee7b7666c53ed377aea90bd137b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5899819e733bc46bf2ca38897e14b1c997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1067bdfc29a2c8e6263e1abe084ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010be1fe067b7be97dbc208d7ce6a88399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b36e55bd43322d2c8dba77302d35100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cf38ebcae34672dc0bf5e927aa11f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a031f1c059773d55789d23bbc57b0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5bd6370a4676912cf631124a6756af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aeb53b4da248e98f2c4e7e50decc0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f82f7e93b40a43151222f04277796d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3614e7370e92c3f6a762bb116f5d0f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f79efaf11a15cfe6116f515c373e99e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554204b5879f1c62a0f8253e84459f23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2a1069481d8f93d3de130a1823ec5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9aaf067e62b2f8310bf8b6d2a4f70c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dbe097cdec390c0832d7f1062bf3b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e7c226fa1431e8377ccf3394bc709112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557f27a951987777158c25637eb96ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179983de895e6d10dbe856473541b7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822773825b76f6febacce8b80e3fa018115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d622e6c1012172a5916ae2a0e5e6df116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7432d1dbe35406012c1fb6ca365f5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514890d299106beec3911507a7e0bdc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cf1447716a6daeda6a36d452b649e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf573d75ba4f5f7e9c717410c7b453e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcccdc4dbae8f9d08751d523a1fae2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b54e6bbd46661becff6d6cbc3c2c73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ad0a6381310bc05247abc52e8d2ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6cfe36888e0bca161d219fc83d167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ddaad1ac3add578c645df380e9b31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9489c7bfbe3aaced6e65852678c28d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbacbc592af1f33757edee85e2a1ed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4649369cb3d6ac84b4f3158bedb329128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23d9ee1240a04e672d9d0f83a4d541129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921ade31d6e4f503e7d5bd4aeb6299b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1980628e19d122eabd90caf380de3ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3042fd07e07351a56fdb3adc6cecd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28adae16494d2e2d0cbdf75214d1f3ab133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae450d9324c737b323b89eae60595b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfca2ecf141fe1e0f431e4695f964b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d1d5500b1814778a7380197e7a103136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604ae674356afdf9c534b40fedca625137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b309de61f71d49f8a2c8ef0d1231c7a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03dd02e1ba5d60af90c59a84fa75354139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035c28551ab476deb8c2a808a11ecab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ea13e73919fb4887c794d1d4aae8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c45f985d1dadd3689ec81abb739ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc51b619ff33824640989a38ac95bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3883ebae22cb663977cf48822e7af39e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c0cb0fc1872f5bbf3510fee31aa4e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4a13ce39c5f98e168c56e2996597c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87916e70cc585d08e51b2045a7d2a9ac147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8dfe6648a698aea71f6231b369776148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559b1c0266517af1123db80dffee9ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b924bccde7b3a9c99d2ec943534e93150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ad062049964b61231f261da7d06f28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746a4b79172f70829648759411fa855152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c93b164c957a4a803f5c850f21bdfb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47efc7c91a0d74e37ceda707acf1ebd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>