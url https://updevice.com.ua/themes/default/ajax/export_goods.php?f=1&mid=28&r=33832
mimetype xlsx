--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858071c7f8df2fd5c4d69b91d740ad141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e88ee0077c7bc99e43e25f6c7fe9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb97cd9b95061473d1fa88fd4bb9773.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369acca7e4490c30f51df1f4ac0677864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066d8335824a1bdfa8fb2a7de05ac5255.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96cfd0b6542c889e6ce5da740159f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d080e16fa474f26a5aca7957e955167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1a44c9918219e34bd4d7ad8d44a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e54ae00fdf5219b85da0184690ff09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabea0a29747b2906801f4ec0b2c52c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1621e0b2989460e03c7da46e64f5d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2d0856a5785acb48093e954557b4812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e576910231697b8c91b8f41638844b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a3e14b671928a08138e77120a6ce214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171ab189e8a696246ffc88a67af264c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcf0daf54c13c599c0f0b6371fd3cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fe4b1e66c5aa5ae612eebd7c2391017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca7fcc2e1382df134c861cf2c039d3218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24d96651a8e4fe73e5d18466fc328819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d610dd1b18290c7c2e92ad5d0785c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb916ad7873ada245c4c653526fd46421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e18f564a9c29c7b095d99124d27b4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec06f2220a8e276e7d55079f819aef1423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db574e69a7be4040c27e33a7c1c03ca024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f4c90e4e7e7518d32885c3753873c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1938292ad06e31933a1b8534096adf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67babac656a6e6b54911c6f97e79d2b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53a28c4086e8e2d9e63b54f6c6281f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c3f57b621be3fb05a0c8fb18e22a729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdc530c98a02cd0e8645708120214b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0819c1b78362fa93ee228d28c4065c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0e7fa414beae8779acc892f521205932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94197a0b9225582193daf575d162e17e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93ead047b1ec092855a52ce6ce7c9f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1526ad14c3f1a61257a8eb4efdcb935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1482cf368f29ed3f69f06f7c255fbf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739cd712aec7870ef678ace3af13cd0a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c3aebd54a98f6e43079a0e68d7e0c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb26ae49aab1515220c04ee997db56c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc14f09647e41a10cd256029df11e840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5962ef00ba24dcd6ef42cfb0501b341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfce09fe16f8a7cf3c931299c20223942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab175113ca3c8ff59e9dbf3507361243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f45781a255f3e080080cc0fb2292b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12bd6de0a98322272ee9a89c4ba9df445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25edf086f758c1d25353b26c1eb03046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe782badb0dfeba17c5e73336d4bd50d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97706258449952dbecd687b7202e1acf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dd1280b114140f27bd0b62a18c35949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497a3c32c070dede2dbfad6bfa1d18e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d0c5af237dbcf9143a5a5fdb70d7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91135fdf12aad321c487ff3b2294b8b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c75ccd562669357b8e08b841d99453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e0bb892ac1d6ea117ec738fd202b254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef227d8053bc3c1b11271be5400ad055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748d0dc8e4f9a318cecb5f061b2633d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a9a65011fabcf81356a54552e65b157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4573eabbe15b8a75fc85f3d14d31996958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989af2ff26614bfaa71d9ccdc2ca27fb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70010fe860f184d876346793095dff3260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506637f068f466101a18602079c22661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08aaeebde5419aaa25760f878234e6d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd04dff2184a80ed84aa5d546c52163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c8330b30a7948e4a31c7bc707356264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9ee9264d1994913b46932a9cfdcba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4b6d2971026d084db6e09f37ec79366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c72f82026ca9303c2eade7251565967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ef09fd95f13f158750f5d736cddf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762d8fc8552ac5abdb3caae83464bde69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b40b29dbf4158bbcd0fa41b8cf38dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77835082a359f6f3744693e6bdca39d071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecde807513b47286debf597561c02dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec21e086b0ea8338d6649fd84b50773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464f1bf917c2a09bfce6eb44569e2c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d11e344f89673f67473902e778250e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8521a715294548565b7e8c0231f04d576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95026fe1d17eb17e7f0a75059594818577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c693714167874525a10c5344a90d078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb46ee8cee8a59468b673f152fd7bb079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0916b17524fcf31d71be5d967504ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dc0a92cd1060828011283b22da7cad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d48f62a16bbd813ac22cb1aabe1582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd606b32f24f7a850eca0e06f8adb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23295c5d972cbadd4693514f8c7f75f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83525ffc0e26189d1e8de7c88877881b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c0561b4ca13b9e9a0d12b380aaba686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9b732d729f4f202d64f83e8442272887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c8408c693e022b8b8427a1d8105cc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3be48403e027d63d5839f5200e1cb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6246110a50614c9a06c6aaf995269d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793498df7ac3eea0b8c5c4046ddd97891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401d8f4d14acacc4655bb01a9d1b56692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7434580c02cef627af74f164325a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298c7d002c09f56809e886a079af3b694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066934723550aaf7ecaea842a28b18295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008ffb667a9b383cf86cff25f5adabf496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d95b4e4b33f577001a340203b456a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf796f170166b6888da6e38ef774e798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda629f0bffab5487ba70ae0eb67c1699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e1c219c4571ef18a0f1430952dc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b580b2c550fd8b7c1104f7c1b1e84f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a693461a8f7f7a9d45b83c835e1270102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015940442c51346dafb2a77502a2d7f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098324e8383730d804aaeddc4ab48967104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df49c09d3b6bf452f7ec38fbf00332105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403a1fd2bb0949deafc89f9291eee7b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c59ef5d88e246dde6a564efaa784b2d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f6871d663d782eccd554861cdd1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd511ae35602410e998a2dea6f24ab1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4a5c7c5f2cf306d4042ad1cedb46bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e4f3823f744d5992dfd7ef17ec70d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faf8545be27347c8a2a25d7bfe46133112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4249da69815013026ed43c667a2e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378566a0bb5397a49df4c9a9cc178d4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ce91a41bad79f0793089d6896506e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85268c435c71e081ab1bf16b52324782116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdd0786bcdaa6ee18018be0a419e1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50427e53551cd63c1a6e68df24e2e8ce118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6649ce682fdf02e8ca402bd0c4ada7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46cf92eb32a3039b36091f1399eb1ac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb4a88a213419e08a733069d92c42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6279592b2df6ead33a8c796ea0332a8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51dd6f0d175aaa2771e4fdd1c63d94e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffaf961ab0781dba8265adb6fb15c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd5e78327d7272fd347a8dea94704b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9581c664642f8d42b49c4f5846012a9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4751ed78d147195bc302b41eb1e64d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d336fe45ae104a9c061d6917451107128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507224605786efdf631c07e71e5e9b21129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c69c9c8a0c39e3e7d54efa3c352991130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabce92d0d70b50bdab18bef798a3eb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57e93dceac3460f4e8972f7bb9df59132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d451ff73006cfcd82f62f04b1370133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bf572821aef3369d508515fb69ff33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d369e30a14af4702ad93edda376d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17bc04ed56ff613e1170775a1bf5c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1865133fa8361a020939e0a2863b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cca4654796db18447be6566a5b4b4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea633d79c45cb6582159ccc90044083139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4371d74d7bb21ceaba0c0956c8b90aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff5b22c4a78f52575d82d24d51ebaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d73ceeb3feae1a168e81e25632c692142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067774f923d2650e6e8eb522dfe14b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb9e55e9e2c5b75809c64655562a97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad6351f20a3b38e5edc9eccba7efa4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc762d244fea511f92084a3209e20316146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc017fbf0ca65794a3cd891c4772868b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632ade64106bca850a05d30307647c2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100e292b53591496c09e0509b01498d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9ccf901b978099cbcaed93d5763a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8684cad23f66af7e89896b24fd9b454151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf8ff3d365255384a81591334322cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7afc302204ba735d1b2b82bcd0cb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7cb4d0d7dd1ee921ae1166e3efbfd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6cafe9a44f203af768c4c0ce3555d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2fe99985d652cb45c81116278a0572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7df91d5a2aa56143beb91fdcd0dc63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2061d35fc5e27e2efcbb84f9631c7d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d7af6636d1559cf6171f55629468745.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7c4be2f7371c6966ea158465ac67c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea876ad5609d8023ab57e90f0d47ba4b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637c78ef46b7e4e48ede80cf88fbb568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa1d0d20d1a3704444de7c96399ad09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b62215534a3d77e4a1002d6bee6b4310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afa8a1b2ee830af3ca2fafe652ea911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab970973ea59e13466e26a5cf28c1d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6be73e45f50a258a706c8c2b55c35bd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd1a13d9338624c129ac0c5839059c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052dd17b2e480b8cfbdbd3c8acbddbd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a560936bfe4b05cfa82befc036d9f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfadb6bea5b9e2155c9203fb20561c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57a68a0433d1da1144c22c5da4bcb818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2da81dac051f817acea147f25ef38019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153a1f03330a6da7a836d2d22db804c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40b1143b63d6afee01aa7c636e6b6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6e1dcf003c8da81c42feb74ef297422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a00d0dc985d6d6420fc8985a9bb6f3823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912d88afff0e257858ed7b544afbbd124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e85bfd758138e65c2ac77b5a2db29725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d91066294c703599a0eaaa7a985b9d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b4746d5114d3681d0a48ae3b8696627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babe059daf738b8692a3c665e1b586f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7725f07b0ad94036b61689d3ddc26e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7cde8a07e37a79df6ec68ca68394330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93fc4d5346c03a1bd29af1df89e9e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2da7cbff7d753dddf2d69caf474c632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba05395e61da581cf7e35ad5316ddcd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e0255a11ce7ccd6c054b84a34af3034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c353a1618fe5d8db5b96e3ece095bf335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50035c9f3a6750cee0feb1c29750089736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fd36842278baf8bee0124cc6b3123437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cd5a4c1c48fcd72c88907502e8bc438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbf82ab2a6cf2de391965249ec9e3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1db20697b1f743282435e3ba9bea2e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a376c460ccec9c6ebf9021937fb57f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499caa64bce82f5cef34a8fb905387ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac27f88ca6f664a39c0a7c6598719ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c96b5c33498ab490b17980f2832d2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0428763aab9943633c873efb4d3c6f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1d9c4756a0dc14089f659a90226f946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf03575775fa725c2328b20722213247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4ff70ed5bfd764b193049bbdc72d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2515251a64140a8c473e2bb47fb372149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adebcc2d63303d3918d084e46baf3e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095a052a4324a7ae0f302837f44494651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a694087837cc95ddf334990dfc0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2732bf26512ccfdad3ed487195355953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dcf38c088dacd65f833718ed0936654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f40d550da584be1a358911d0261d5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fd2eddf99ad6f519867bec87939fd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5161652ec5a5c85c8a878063e378eecc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720135a20d33d97a8ce26c7bca7caa4c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b31f0e66808800ce232b1a287da7559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588013888097046c8dc068ec1eb710560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83dee87a481f2ed99b072e985aeeb0661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8817c074b17b005448335c353b55d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8f4f02a4aae610351d7745b2d3aac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026f35a7f5871165b91af68dd633f80664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81a9c45c14d1c6259e460ef591609d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb9e49dda921a2e20ffa78f53ca691566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234100399c1e04bb353c73a4a358bbc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951436255b342f8863db5f7e516326468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f4d97f92d9f42b8c64cc2e5fd423d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c55338ee8aef342c80cbe759ed99f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89dce6dfd2012ee4d12758b7ff7012871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0972a646e7d1874a02884548b7209572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918422bda5ce72f1a969a5892813a02873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622da67b02a2d9ee26dcbbcdb524200b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786438a970eebea92743cdc10bea61bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0210d73b1c820317e85314a9ff925076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ad1bf70ef8ff11657f69ed643407a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b3195c727b0d8ebe3bf505d77196dc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97503c3fb0f60ab300d97f8328ebfc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a082d92b95f45ea51d40bb6f3fcfe6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4c684cba65388dc282ac72cb724c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e2989524dcc9482dbe80c65aab46e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091c393c0aeb32791553d9f8219f3e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff18bcfba907d6dce0ae51fb5a8c91e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e1dd44e6977c6b48e319ad1a27a35f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7131baf6ac90d859b96b652500085386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3a33950af7bfd1c0982a213eaddf687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcab6e2919b173f74443bb7f18ac92f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5edd03f9c6f6c7099c179be07c0358689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abda90c743a65ab9f786dd7732a82f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090b94942d1cf3c41cb24ff8a48e54c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45e3070a877989d008dbe94a119af692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e212044f444df364dc48db38a688f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5029b7427e251e1ab6ef302bf91c83394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e267ed8ca8567e4b399a32470281095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0288cfde960dadd887f2246b63f80d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293266986ae1122fde20c12494fa845697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6966b118259b18e41c3a143785b7f9b198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4447ea30cfc88e43ab21b8766b08b799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fffd898faeb82c85db2b5acf8af2d6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40e13f588e242ae2ca9325c54e5f971101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434893e803c9aa114b384b8c38909955102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935052041217f532d0995ddc3512f2a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31128ad9712b450f80152277204333104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062561633cc8981d0326aca34a777fe8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f4c1f1399866656f2989464054733106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5705bc779e43996602811930ea1770107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc15f8bd1322ba16f84ad5106c8a1e8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16dee880d79052e1811bec57a6d92cd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf66e5fc6283db4a40eb843207e7e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2185e47a6303cc10b124a0ca61067fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39431c2ffb26eaa741be94695ddf904a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195874951ca184ed8a7b09d08b8ea3f3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb2e53f556e55177b3e082ef3b7db9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be62fc46153581292789f0af7d924c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b314b3fbcbd6f764f11103a0e300fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc5865fbb53b6bc85935acb4918892117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b813d6c6c1618649c76c412f3e0a38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f0ec3f73041a45b9a80dfd5e37645119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1302f8f7af1400470356e8658a1a7b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bbc11fe28996c82f5664c9f3bf3a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd650f5e4885cd36a3031d72c433d8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314d38b165b5fb4354c92d15e430b47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512264f9d99fcd0c3ffaeb0df0c97c98124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668a47f67d5c5d2e9053b0da2ea7a0b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b5010b7373759d9793a0ab1f04ea1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04b506e7079f3dfe84243774b362b3c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc9ab4bda953dbc185acc6817d784c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a49d0881a222a332d9de424bca7a8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c97caff5871eb700731274bf676147130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a437e44a2b62c94e3d7c76ee7dd55ac4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13a647f55cd1e61c13fabac2ffd9db8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52580df3648421a22c0b9d33778ee4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e9bed5e3b966f91fb621e6dac23b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71376ea1dd9db8c3b360994fb37882b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209187a127bf2af8cb9c01702b69bbd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd3004b1be40094a1c6e5d357daa6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8424870e480a95381170e326c832c27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b86ac1bdc45369fd848ccc079f3e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765be99e76f1cad29921d5292cbab41140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d390370e09c3bc49023c58604a4b9998141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369d6bd910791c3e6fc328f92e76880142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845607339610c87eece2b66539d7c6c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8de0775e908795116552ee8d2552c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afadfe17c49ce5cf17fc90b8b6e5fd5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1fcc44f1d622a0f5cb188bedfb9c0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e3088d2251bf7913843a05efbf49d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bad9d1d3df01f6d08ebb63e380d02a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7685917445f796b74a0535b4cc159ae149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d9fbc7f6b46b1d99c714e99e801613150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26d43cedc31b2915d8f14d491c0662b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0fc37b6681f6c701e7c71b0833119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dcd89a521d8e29342aa1b089841e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ad4cf789392c5bdc81769567c510ac154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>