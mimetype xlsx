--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7cb1a2b76d8ddc9059b02ff8b55b71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e1f2b032c0a3b3f69dfb4d87d85272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb58ed3431e633d6812b73b034f26313.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6765ec5a978b56453339a61d639764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dbc0fd94052b8ffc5121294be1f6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a61297e6af14c7e6e4008dd5f5cc94e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba03d1dd82bcbcebf35914f2981a2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb619b0bd12408c0bc4cb8744a79bac68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670016a708082b2215188eb9a17f58b29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536d9c87881b1e4d4d55744c055890810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c9c73175b1cb83a12f2a378fe4563e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637e297d861190403330dabbfcdacae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c9c0b7655a0a444f66177394c8c113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b58a177ec2432a0a836c89dd5f3f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa9abfacd72bbdb2755c362f226e37015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116ac59fbc3806d9453d3c7c86ce4f316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b41512efe20b6b37732d2f23e5021617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aead17dd1a5526338b11e3eac555d5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d772c28343f4f7f80789da1cae6daa0319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b445b612d5bf6b104e308d176b5b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538a7250f958cc78828a7f4db18c16721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d5bef729b0598cec66a90c3d3b0b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12cb8077c88329824fdb49aae35c85f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5762561d6c7f2abc4f5b74e26115c0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab37317df6d097be5861242a3d08135d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa2514abe41a3fe1c0f851b79476e626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce03e271f6ab1d0266a2c557eb6140927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca04ab907dc8c5e80d23733e1520e828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730802806ea2d26e518586f275f5a6a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255798d5650d08950c8f68f8a08b02a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b09fa4ccb6b5e7688758732968e0a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a91a03919498d3d0b40236fc6bcfe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19072dcaf7a4ebd88f258bc9d1bb7d8633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb32baf93488a595efb907df276d704534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b94ca790e759db88dc19dbdfd971ea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e39aca665c883c8e02c841298ead236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8e699f430351b316c95222821797c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62a5f3e1d68bcc9d2d7431622186738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb1b7d2d9307c6f0b379156c12e57d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945505f58f2e3350cb7c99ce9f14ea1c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243927870919a90c3ad31dc08a4e7d1f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a21bef0cdabd504ca5bcd9b74e31142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8641a07c15db9509baee0ea634e262043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7dbcebefa5a4175e14ad1fb2fa49b944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b81ccd40a4e1b70788ea625cfb06ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5efabf14d90e1c06ac52b6020d69946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8faef99045d8846e4e553bc163f0a3347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb63414ed76dd903922b41f780b73448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02708bf7213ef7b0e69ff75d87e419a749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbd5fa29b71424539382af062d93ad50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1382691d89975dd1674d3cf17e0a42151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c3f9ce88487cddb2b0347f5cecb1452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac35d1a6988628e07abbb7218927c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df2a23e50c794032fdcb2290f081fd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd55caf7ba97900e8d31b3acbbd1526455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c72ed02c78b4e1dec529dbf5de5eb656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5de473dc2846002b55d67ee5ad464457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9155f0d0e1fc93c054a6b0674b2a3558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e87a69bbd06124efabe8e4f8d8979659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03538505e3a53ff538975ab108c2760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f377b27e117cbffb72e258ac451a5661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07060c481114539327ecc1a963d41c8462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69352b01cbce3270515b546fa0caeda063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca521c093b6503f68bbb4468e8963fd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6941e42900692a09887ca3f6831aaa4765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab9a03c470e8418b433d5b3a6eb71e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758812b5fcb0e3be00bf7b56599890567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1b6680334cbc71c921a0acb56f35668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7a20de00bc772bd4572cfcf315d9e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2e225bbdba8023389529493831a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b8990ee2663edb666173f1d76f4f971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705c3bd801cbea756958ef560dae335a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9d4c345ee1424f41868dd0a2a953773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e603dd89240520eb0ab434a3d681dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006a84fc849e6e96d6ffdae7b927edc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0926a2790bcb1b16b3817cac67c93176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4143835cadad0403250a03a7130e252a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c96aa37e5b83864ec645a02369cd478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9813fd8eef8faa571c24c881efc6c4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d2f9a7494913b56a546326c871dfd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa356816692a95b7561e858271fb47381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb208e8ef9d6c27ef043da723d398bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1b4608cddf5c36bfb8728011dc635383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff41cb3499cf7f49e254688500d9b484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec9b1e168b13f1b2a6f47e8eaeb4dea85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08c1cd37da7320a88c906f7e68de69a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3626a0777ded1126a66fe52abff414b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecaa08dcb846c00cd92b9390b4fb8b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a30311690fa7cf1bd403569328ce3289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63cc9405ec52c2fd7a5eb77113e00790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5274b56efc0ca39414d1a10b1afa8591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dec5965dfcb56465c2c05535f4e61092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c14046d5d4a144ce2f139aa409fce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419bee49e283e3a5eabaf64110b146894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dff28ca8c64a108a1baf7aa8c229f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa9b44bc57b36f2c6b7145ecf9c7f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231d2923b33a88f41c41e3753c0696e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36caba273fec4184e3457d5072ed354c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c31eef40dfa241ae9d477d75dcd53199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1523c4a3afb4a28b0c2845f739d48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a4ae499040e2031636152e138a6d2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce9761b7c00ff5062555323176a0d3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b0c6755a57309e828a77f6b8d744103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bad6d16e3f0115523e45d9f991514104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b715cf6a1f0c166bf4bd6388e49d096105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0e940a19bbb3b78fcb0597ac6775b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee9dba231e99cfbc3e0c114478fe6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e8785367a3ada0e582c3ee0c9f29e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05d3841a6ad2839fea77499a6a01d7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e31077cf105a113f8be14f77f654a9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec36b0c9c243fad67078dd36c5af361111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20ffc7e25b6825d7c2e35b9723d311112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c23ce692f8631599a35034b2b814cb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed9f8108955652bbf41e1bcccb34a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c43defe74d07aea463c5e0576a05115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd76a7415360d9af9179ffa9df402d2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcb4699966f69708aec2b16df07d85b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cae9a007f4e379c96ef6f3d752ab84118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81f93d991bfabf0a152e339293610e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfe25547b91e9ddefc6ee155138fb0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02f28db348988b2f034140f93d7dc2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6aa8e78ebf2aacd1a69781a159083122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981e6cac34e774c57f65c39abb7243a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af0f85a6b5fb38c927a6e4ea0f7017124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457bbba97a777d55e76f383baa7f3f0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c596991d6476d7404be534aa510c0b14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75f8482ab2e30de310143a654f1726127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709e671dac06ffbe04f6d0820cb3985128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620c638f6538419f77fafa787b7dcc7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd756051de848f00ad407cdda78b4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1746594e560e9bae9b6430e54310c5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8431ff20a34c8c312fe9620b017ee132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f756b6d4e91efc53f36e7f9f6949ce3f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75218e28e4c5f1885ed9682ecfee785b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893657f5d2e351a1fcfabe7bfca8d11135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6028a0388af84f7a395caaea5d4f71136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e37aba41d38f8bcfc41d2f1f4bcba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a9b46edf2a462f07238e2d8444e34138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7869a2be8c54794970681b8d491503139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39ae93383671bd201c5e06ba37eddc8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575af968fcb01c7df1882644a9ba0eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765cb87d0f0febb318154b4a686bf27142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c55d405a58037a0967dbd6134e39c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bd55dc54b02423dfc608905ebe337e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b751b3d438ad907c89a34ed2f28063c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7bcfc5c2180b40f1c08ec9fcee902a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5589e155940f49de7c6376b7660340147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a79aca70f1959cfe7d7f63971e4710148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d1c92ffce194cbf96e3c15fca12ef6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89fc6a558ef9cea5aec138342b9ae2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d14a4f7d329429eb3b0a1067dd65fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa2999a77735396eabb52a0d9f26de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81caa2872afa49793b954cfe15f0fe97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89700066902f52f473ee19a829a82402154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c862e367e4ffb6e5c8431813c0f773e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fafcef75bdc9ea64e6aff0e43bd9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc0b3c0d6ac9a4e2cb1f75864177693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154cd8e24ae507bfa92d10159b1c7524.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2a942d55e27f28e241f96dec9e2f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea45d1bcef5cf05bf1a40cc012bffb986.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7cb898c529abca5d4903c0913f4e5a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20018200893dbe701dca866bd5cc9da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b564407c5c0f707925b68db7f2ae1cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2e41cd8b415c9d5402a0e4371e91e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e37dcdece987fc2d5d48dfb5b6d9d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50bc9baa7c3607148a900217551db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30fbcc2e8a6c4eae898e00da61339013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29a3572abcb01b944a5a78af3f0acd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661c6cf480c8a7d89056f2763e432815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fdf1810c3b53bec99623b1174325b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220da0ae22d4ebb9dac2c777e3e4e0717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80dc0fae4155ebf42959ba8ef1d93c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba956fbb1443184cf002070c3b6e4b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48f6d57e7906b7868b20de820b0a9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40673134b69d9b12b7311d4fa171694521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c5ea10db466396e04a26345039ae7722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00902d8db1b1ba2c89f1ab1b5cfdd2a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65cf984ec5b2626038a8847671970b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b071283f41b8384b13f0fa10c255d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcbbcc4bff17f0681f19b1b632a241d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141cf6762927ccdbce2aa413b3f521ea27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f78c99603bfedb015cb0d67aed5ef328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997717b72dc2658da73d499fd6ba0ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead01385abf1c78bb5275ac8cb66f2f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654174eac0b17838a98b05af15650c4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9be26255f13eec944545ba1cf7981e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13211af1516e578c003b14f2af46d25c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4ff6cbe00128aa112b1e10e879a5c334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d95970e45f307735b2d057b50756935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7234955abb223f928cef0345fe897e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5acdcebe05b655ffa51fe5fd283087d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ef08f2acd10005d14e94d426546fdf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c17a67dead6401631b24bbf58ad7f839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8585af8c63928f6388ef05ddbc0821040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08c0ccb7988f1f8a1167ad774d725b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f7c7cf5204f63ece5bfb28028e11542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920fbc59f93606e17350d7de6ca9742443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7136f95c0b26ea1b1304e13c47af644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7a15c7e8d503e23338077bff6ed0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5f75103981ea1d2401bb07ec9a6ff046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eac16664b07ac8c132610a706de37947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a657556309b9f5b0751d7879bf4328d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e287ac8ea7365101b9feceef6f2db849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6630f0c8bc3caaa444a18ffc6ada01dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e90200ff1c6e0fbb2fdb69365ce1051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2f14b6f30a7dcd0e46badc0b0eed452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ee2825a4daed17f50d52d4ee11e4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca21feb87181ce1a58e528d9fac92854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed80ce152d52308e79fe0e26c858ef555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0783b0d1f7a2e73bff3def2e8eca61e956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f980e4eae55d06d12848fc41bf76757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a1494481b469e2ed0a391c9dd193158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acee78b14cd1579cbaf43a0164067959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30861efe1d7968d1bf9e97194124f5f560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccff1252f40daee29c333afc17fabe061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5487a9565ff5ad809c40c47235394562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01400ad255b78ede9b106aa8361e38ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589474823036b034f0818534d5a02164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99608fe53354012b5d66c461b4bfdd265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc4f34f9ca835d8f3748da8e22a5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759e6075dd382fec967848257bf220767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ad8b03d39d2d45ca6cc363294df168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eeafbf7f7efe70aa8797c6b814113069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d6a48303f0b52c3572bc2d8aac0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be011d6d033712bf4006332b723eb40971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb03953aee96a0460eae4da27ce455972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b056426801e7da3d3c871729842a773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffdc5c30c57c898c93a96a4ca23a0174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd383779c70307ecb3d25606fe57d39275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa339d1d65d8eb4404e986f8fea6c7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c0e552c51d7849c6a4e7f1a38f8ebe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765de3d6a46c381225c47d3859e9583d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8488af711a0ef97d02174ddc115c56de79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d653bdd481364b0d6ebc8b5076aa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60767f59775418abde5355675c3263781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4802d25639740ffade08a5d08827215082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b06582f1baee754b4c3c7666b78968783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b6ce4125f5c5c26f91c1c6a757bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c31c7cd92208a644a5c170694fe5385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e0fa853031edc066b8350e0a4918f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eccf3f37c41866337a6f84a9fe6d6c087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f2e0d0546c73d18cfd97f56400d4588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ca91649708f272e4d58a60863d2b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977fbbd5c6077631d2fc303a3a5d33090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed6354550a7e607292057dc114310c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa2e876650a9118aaa1f6850f4f85292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a72334edad955b9585539a66d683993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad706a9d8c42b0a96695ef20fd0fb45894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed96d971784b90990b420c95265b55b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77646b57cc338c8918bafee3e130a11d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e44a36251ca3b94089513e7c39be5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61418121612f51b650f2518c6a8526f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0f71d69bfb02710a0310b73be0f8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312acdc184ed6e6820c8f904c5f987eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045a01ad8a4132d6aa45d62e7a09108101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc32f39511b6e0206c5f9744cc7c836102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04112a62c4207f311cab3ff7c30b9d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d1d91122b6c6335c4a1883906787d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3990aa000fb4702c12b5f9a4ea60b50105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c59c507872e4730c8b23348c9e967d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eabdd3af44335a8fc2ceb2d03d73334107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634428c20bd0861dca0e0ad651c24c19108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb3752666d5ceef2b178bf7bd8957c5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9a907a5f055899503f016dea67c91110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa0ab90ac328756070d627c9e48b47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a45ec714bc7bc7e5db0a03bd1f540112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee2e614092968e9898efe104b6662c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506c2377ecfacac648b648a6791817d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187b0f89b1b6c9937c5f272fd15f21e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1267fb9061a0dfec78db4b5680f874116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c83d8ec02a54a91fd56a19448b4d02117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb6d05f5fd26fab07c7ec27b1bd34ff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9e5dc15ebadce66da8838f2dc9cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ae887649e1ff23f9e92ecf33e013a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be6d8ebaad56a3616667afa2190676121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11acc0c7d13382d5425989655a5e42122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6418d7c9b9dd8003fc60316a1e28d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a62370294e851239b8a149d6a0a2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412af714981380feef6b2f5583108ac125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab4382ac4e5731d7011743614de857126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390dc2413a42bb6054709dd0e7e8bbb4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410496d79ede6f4c56c25b33e4f73f7d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07b98e76f31a557aa1e7bc236e0d95129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba87c0cf76352030355b6c484486b203130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb2fd426a249b94ca9efcbb531bc26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2f874834e7bfd4899ba61c06e5e530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61325ef3e70887ed93e3d05823ed59b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a6d24794207db592520524546ad3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f87622e4b76de3f0ce609b4269b184135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558b35721850f2d91abc7eba5179412136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5399fed5d59e24bb625748134ceb1de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1027d34d1920449dd649ed97456cc121138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f49114336c433db82cca9c72016e9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465efe432282e0013fbb0db14f7e710140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3651c0279e160c2fa40aee56bf5f69a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac301b317a100b9490dae8896ccab25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c047846c1ba19160de527de8754482143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94023c735675c17c2b425b0091494211144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2552a754bd202a063580b295c5235d6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86103e01b69aadcc302813eaa185fca8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a65e60dc64f8c0761d6960bb2e4d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1809da2a489e6800ebe4c24c2f00b11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014818be772265d1dbabca33019135a2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75738ed73947086d2bed92da24480603150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712cdae147f23c79ae8cd5674a830672151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2c69b28eab1de835e814290a65c39d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9c7c8401d4b8a6747a0ac7f38dd13153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9a1423d77f574aad6a2ccb0a0c06154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>