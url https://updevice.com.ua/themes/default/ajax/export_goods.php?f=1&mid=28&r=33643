--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7784c22054696abb8ca3ea494ec4531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22091aa1bfe3d3ae16fdcad0f4a9d982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec752853c4188a8ca4e5effd41b6653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490edf9d124af69658a0f2030582a80c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be4a4e54b089542258959683930a275.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343186b637ac851207f39f69ed9680c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa14c0469df28053f0ca376bf3b5d837.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dda06256647e67ed40581895e6381dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1570a88ab35f4c1874f222fc77ba99609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520e15d6528667f941a43aebd972e3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813462b0dfb0af8524c25f65aeadb5f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18133fc4fd7cc20e217603bd21d815ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c939df5cbdf4b5153f4767b77a35013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed6be7f213ba2266c6ed77f146c1a7514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25f4374ce8bc2cc0a4a427d9541e2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5043d81809b343ad2ab74dab811c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5b794e5cea1eee2da560e11bae42617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284d63d38206129bab162d60d12be5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c69f36b2fb9c4f84d41daef4da1a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff80599fd277904cd9eda2abf45e8120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0fae32c62d5cab2cde1756340af15721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582dc2c3a84ee11cfe0c29525bef4c5322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2096cf7869e38e950a164d287f676823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fff54a89fe1694b6970070498e598124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2501844d48649800a2b93126080aa6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40335a032d897b9da8580454ef9b069f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0108318f952f5fa4ca80170a9598a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13a6b00866e2934906610f104d78fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e131f71cd151e1be89adb345155b9eda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97473dac46574271c0204eb7ef85830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bf579d10592856458ef5baccc063b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdace4f3ef2bff2f6645572c0d722132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19188c16ca7cbc2d033b1668c7b3c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a453e13e685e98f3e433b748094d28934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea251660b18232e207a4d0548d669f935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9c0fe9445a2a1945a7470e2cbee9a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7d5421d3eeaa9f92a6d42ba53e37737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af91648e8c765e9779116c136dcf2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bab1cda5787c2e88b673317898ae1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ca0956ff6a1b9a4b48c6b323218440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1889c2e358eac5de4b8991012836941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf8969f7f11e24a2a5bb28c779237e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4fbbbf8c490f3fa66cbf430c29b2243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09064413f0c10e6007eff5c4be1337944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f384e8b904f44a75109de016fcae86e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247746efcd6e137f3204e41615c7d75046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcafcd9828764338ced0f00389ca13e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72ae732cdd1e3a750329d98db2af75648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175bba402a5e26823eeccbaa035497749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bc8768713b9a4274cfbfdf606556250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8553245ebd2c96a5bdc329199399951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0afb1f73eb1b66c4c74c595986928952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239c14a621410d8bd8261de2f6e652753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab9830546eba8dd54b6b98947b512654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5190517c817871c7a51c47f3e713d255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7107fb879eca59453c5b0c3eefd4178e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54dccd382a79b1d5067608eaf500d5057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375ab9f347ea9330de751c50e29385558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af948d99e1beae5e5578194b835aa90359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a91463faf0936b593264450e6b80da60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a2945a2a494e55add2769eff02eb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba30cbe3793c3f251edd3e111c0b5162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204487514a886b12e377e3aba40683b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04bd737450dd50c7c500b721ed6fed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda3f4c618a5325492868b2ef98c80565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7b92699ba6f74a0ec9cae01a5df7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d313d1e10f014f331a975256f886767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842b82fafdafa896ed5c6ca931a8fa968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e17bf9eceb62bb060ece226fd0026d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0243d358f4b24232a0a01e68aa8bcb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0b9887bc1052e12d01bc1f6160cc671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603d929b1f1cfd345321219119bb8e872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c09fd21e7e832787ed97b5f5fb9e573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31a283d244b3b29c0b695edf55e85174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d4cf5915781dd863ed4aa3456cd2475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414d4ff1c6e0b356a339a535f9eccf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58becb4b506a5ec6bcb946ed3761262477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4caed77d8f8992d8422c332ca20c778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737105e189192b0a12b1fb21bb83550c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1844520cc9790e21c1007818a4e93680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ec2bd302c36949134293259470b8c781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee02ced5ee54dcc9a813031fceab3df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce95ce9974779288ae373ab168e8ca983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3baf4e9e7b744bc00341af01b5cc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21477eec020dba02afa06700e9437ba985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15232e8884cb9e74edb50d062867e4dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a14d28dda8498aaba7e404011ebfc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a609b511d53470698f1fa10bc3a3388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960dc1e4be860ddbbf5ea10770c2c59a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86477d9dad74b26d0147a6c163bd4e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d345ff51c1d2f5fc9cb9c822a867ffb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f03a13bdd868efdcb29f4ee83b0ee6692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93bec993e1671b7d70137245215de193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98383c59b03b0cc47cfea7814de78cbb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb906a56754746d33496d4d96fb2b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cb46e988fe1f423c3581a483af93296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c493fe18ef1e7348cbdb205fefb88497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f3a77a065a6b39e6d61875e7b23d4598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52cb3e722d040e13c5d4a3d5ed8839799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5196f62f706ffa676e1599481d66e50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42194879084015189a6cbf6ccfca14c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ceda34a312fef3bc9227ebe54e7f81102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b03549c537503d57d4e218c7c019b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de0f52e4bb98fd72850759f844ad0ef104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629efec2383c9acd9eb9e28224dde1a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72b3b47b0d38277498b36f6ff55182c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1583430603bc2cb0d2c8c825d23e6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8ed7093c1eecc21bb7d33a229e8c3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf81633bb3469d347bd4666e6b9da2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e50be2c704f30c5f0fc255bda0e3bc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d59f0f4b9b3f4e54728f9c24e9ae7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03167afbd7fede4bbf21d0e5a982138112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05450c881b606e8ceeb7b092c3889fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77364dc470c536fb7601937815d33722114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8938f608310e0d94fde65cb55e0ee3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261d84c5c70a86c8d831f2c73e81347116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99463e66e0a9286f0a18ed85554f10a3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cce2c685c8a1eba49a5a77c64cbe9d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d96c2b146930b6a6dd7a32b40117b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0fd5627a7e47aeccfa344fc03f199c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db22e6617fe1628cb567040d7e62b72121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb973a3772be802e151b40d7bd09caef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2fab31a63aeef3fef16c5abc074928123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad03dd0762f2f9df0c375ece5cc99b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27f14a8c1276a1500734eec38ea34b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9327ee799fce5fccb753eda5cb1c0fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e1d729bd57b44d8e9523444a1cd25127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c390075415c66f30585fbe88829916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd95f85c0aa4a8850f20533ddba31fa8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1afbc49de2f952699993d46b61693130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebfc5a410c9f637ba46cafd63510fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a166f94969e8cfc0e64a1621ca387132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f112b6db64a1dd4db5ba22d3ab5aabe133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4658801c099a442bca226e3b40529d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce0258caa391c442b3c6dae9c5c4e1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20e14a10f33203de59b37e70428986136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc55b01e2b4bcd02610cf410c8bf67137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350acef1fbff85a98f7481188f5c3491138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170178b34989e7730dae97af430df3c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd2bc6d61f580cf491345bd2d579c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c57cee0ee4cd22a1b60a9220b06b6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9a828a127b9f673120f8cf28d4028142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fcfeb385fa129e40fc2a58e8b19006143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8779862013176f7f16f29fd4d68b68d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cce4d52cd160ac6ccf83d7e26a905145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda10022d6097285b0ae3e4232ed727146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8bd2d2422872dada4d299e912eef0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e404624d7ce738663628833236113148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc1192bafa8339439c1e94877f5825149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1523fafbf11f2e248797701a1041d4f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d03c1998ee1f0348044af8307515151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbe7746622b91b7f54cf4b0527a9c80152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3be09672a028accdb03f6380c01f1f2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb33cc7d8ccfb3cc1fa23233981f7b5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ab275e4c6a65a1ee7beb7b2821b821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857870e36b5b5d8479005b76bf794202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124b4d03617681e590ebb49148f5cd73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f9116db32d1e5b5b0af3ca712b2f634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a6b3693f39dd7090e4bc51ea26b15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d361b793c0ab35dc3b197bb7c8c4d806.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e034e1971703c4e9607c5d822b10e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffebe0a1842cd892bf4d8eab8dd8853e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d3eb582d0a6811bae3fcbfe6c48f29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeab3d0b38e0f79a8e961c1edba928410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795340a782520246b8e361bd0cdf8d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2fc4488904075fb01c1b25837ec36a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f25c5b928033eeb13334229ed0a82c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85efab9590fa14bc5e5a7c433c77995a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246b093b6d481d6dc15ab308f4b3ad615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee8b0e0c2eff3d046f7e916d1f4fa16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9799b3c4f208151fb14901447686ef817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603dbbb117515970392395b2a638dc9b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353db4d32d11d61a03fc9116470ee5aa19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bdbb60c99888092170e360bbdfecb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0b896498f5c1bc31759c99f86801c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a525bda70bc955cadc13162e401ab8d522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5227ef5de0d8a232f4b9899f3a9ac28723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34a55eb04df4e72e5273f7099826e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0cc2a5f15d216f911648a44cc780825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665415f369fde9436aac6ca63816ac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991522142f7b19b189797a89ec239f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65561fc9d2abc8a1445b692dc80768b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc62757e8158d018b1ce0ac60696a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0f909e477ef51a0bbd41b62c956f2730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b1b7da580008a27ebebc13715f19a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57a8f17bc110152ef7b6055c6b84e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66770d073df500178358ce1fa7db54333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e7596b2b77532737b1ccab32e118b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d777539696248dd99cd92fba08a1835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf650f95e36c48f36d6129e59d4b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33968f59fddfaef4f9e12fcd0faabb237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666f080a61e7fcdbbcbf388af68e2b938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c6cea43682e0ef916a28dd5807aeb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d8a422bdcf36202fc0dccdae49fb740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1935e6066cbbcf6336998229fec6ac041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3482573c643eea20fb9b71e78a2a25242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83830fdd339c6f36c0d21677b7b7a743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adf9e04823c5f90dfc4fbf5546e76a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dec04c8849c916199e9f45a508c2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4d5bed7894d300936732b5b3fe0a3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffeb2d455ea407f54baed703003276347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d790521a2448a30adf65201589d52c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448326dec76fa9891975732d24e96fd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07997d35bd12b577233be22f994855b250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80540eba1e88c2739a42f256c3c11c851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d4bec4d0c00def11ba21e4af2aa0052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e272f6705716e77ced4916417fa76353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184ec0ee8c7c8b16512d6d0b884be0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1d620c6fbc605850d146a8292c8a955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65ee26e0f6b0585949d7dc9544162456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a19eb43aea5b047b1673d481fafc8157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c42c71032059bdc0d9a7407ab42e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38235ff08d8b31d4e9739457b4ffa2a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25650cc76450578d7eba2ac1f056e82d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b84d56618eb127b0f93721f75264d361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e40da513828106e7d985a4fdc07a862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a4c2c782d8c3dba648be4788f544bf63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a31a6b700ae7c8ae316359d4c03559864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898d134d17817a82b867eb6aae9603765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1d9020e5a88b71b4dbda43af7bf4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885019815f7a3be6d51f255947d0f2767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03418e1ecf5bfcfc399e5c0ceeccff68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd30cc390a783f1a0c51e8a15a5e8069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29de89715b813c20f486ace1c54ab670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc2ef9a533bbece6c7d726107945d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd884179dd0ba9b861d3c136fa0f7c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fb5219bc1db9a53c35951be16b70e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535c09e596c0e7600e76f61b4b63afb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbf2c812d354cc2816ba30c97fec1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a449db88aef0bfe211634707da523b776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e8288f7a502e9fe86d828d8d1061177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c5f5124a8482e0dcc1d4dac9ef05f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f6d1ab6e84a21d19351d74ad8f5d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ddd06c6f899b1a21df38e5ea935dc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0e4e3a032b578f26948edfdce8e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d36029429b75922a4d551ec0b2f3d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465e7d95774d2720f03d0657347a28283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc164a71d9e0482a39602b942dd8b2b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27ffe56ba7baca85e61eaec9de633c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729e85042509fea41ab26a1d526bda1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2af4111bce9cb03d053e629a2710487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689671c8de7cc1c4f796cf1b808263e888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35086edae06ec68643bc6d28a8fa00f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd4ceb6bb1a8ac69cd698446d8719290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41cc10109d5977946510c9f79cb78791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af967713d657a08965348ac05272bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927356f5dd2f105a49d8f3ee0eb22d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d4dbcb5c625969b5c22d8615348ba094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206658a9cae1f478f298e8ceb751fb1f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac10166f61caa56c8d7ef15e5d42c0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b91ccbe5a4c59b33ee71ef29a1d9f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db91cbbb1128e04745d07ba16b943a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d5d2d0491b2303f8bc2e33ac2748f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a9a15df7c6c388d76fffe034b9a11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c17ef6d9380766241908828bc63c44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18fba9fd0b9cffb332de8b1a84b95102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fbf5d0fb996aa53b39019dfd91ab68103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be081a6eb790b3609a51cca0795cca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbde7aca83337df8721d91aeb2af07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08949a39623e2e011122212db102886106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd157513bf914a86806575c52ee86107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e3e589596a7c4e1c30f087321338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47898c828d51864d7403066e28f46690109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986206cc42cb51636d17e7a2ec0b428110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff312e3c0fc60b0c56be7a4ef3ba83d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cd3a1249768407dc69a6b720913ac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d66e8b6ff71e08078724ad680109b6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a347ce6e3d5aa6a8b94529cab747ab114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37cb93f3c5097ad0ae50e8396faf17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e2c85edf62333e28f9f767aa576f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fb253765d39dae7ce3c28532b1680117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506cd3335475278c770b635bda337c1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aeb40b88791621244dfc6d6e13fc80b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9f1141348f6d3a1bc1761bc61c27b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086a6dfbb08e94b8c030d8823e8a518121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8012f40a5d1d0aa44358b2c1111e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ea9cff290f52e8e739b5d2d027547123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9a28390c3d6356c15ec731e01a593124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a2692dd3916a3276811e858bde18bc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05751ea9b8695702733ba3a70aac085b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b4a4b2e50eb908612a5d4f5e4d4961127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c649960bcb18ec8abe1101a9a01754128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd995e060fbbb305c4a6c1816dfbfc97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0677aae8b16c95e034fcb325f2e28f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7091e1749ce577dd5a8813b0f9887eec131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3208f116d173d7fa3ca5542a5307f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b67caaf7131a7c74f5f9653a5fc694133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b37075bfca962f003b95fc6d9ea532e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cb1c84d7b4192c350b6cc257c33d1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea4290e9dc79da83c0ae90f54ef0ff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a73ee87958452021af197b059616fc9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f534e8427ffc3a0c070d1a0a8540ec138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba506f94f09c0bc9f149d09a810760b6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ecd00fa0e3d248dbfd8f16c3645e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c49afa25ed57087629d8defa718f73141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f74eafe4ee15849ac18c00e2bd18c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71663c97fc2b4f4a70a1704129d8b8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5f04a78ee0bc6e3fdf06cf78ea255144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d4d84e4b99f815656dc5faa579b84145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183391d9ab1fc81cc76fe98dcbebe708146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5267541a0d95d7a132f607594fabb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a917982199f8dacef4fa7ddaac06fc3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae512387d1097423f0d07e38f7f57aab149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd38fcd4c1423e4ef81d7b5bcdd2932150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb454e1c1121cbdf4d56c15f39996d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1b53ca2d754773925affbb03c9c3d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96da519e00a2644753e874dc6dce44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6e5101428698db8610867018cb47f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>