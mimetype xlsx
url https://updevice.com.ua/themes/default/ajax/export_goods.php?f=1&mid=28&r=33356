--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde20288160297434fc1346b688e86501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c60b483fd1814ce4005c6d62c0f9332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003937e34016ac0824af17654011d8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144b5d314f42ceeb6633d69c08a9acc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6652589dc887dc2c0cef5a9326b62e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856b4d218bb7c9fc7462cfa5fd7b2e446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81932faa0aa6692846abefbf025aef67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d838bfedd6a5fff4b88755531f61488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8268b5466b063bdf4344cde59a2667d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e41ce2c4c5a39f3d07c85de921e16310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0359204ba8b01267979d20f60fdddf6411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b0b5f763e83b1d0465b9ee334956812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696075dfade4da0f3d02754a93f3b43513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42fac5b042e5629149dda83e602de2514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024978a5a5fc97ffaa954503c1960b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af9a71bf422029fbb0319519f2989816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0f1a68d5f42287d8329224459b65617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c06c634350dc59deceae3861f202318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91619854caa895271d09318655d0dcf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e776b5174de61229f25680fb84fec05a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ee9be643c4c3f007e5c99e4aaf1af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ad959cba08282d271f9cbe0a07b4c222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138e31e997a065a36d5f769310d3c96e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc136cf9bc314447bb33fafa3f84d6e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886d900d00ea64ca8fa431838e3ebbd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227fbf77c753f7c371ba684fc491b3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdf957e163f2ea34c4d38708206f4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e631f1b325cd00a12e6ec3961633521428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b73e01c2994c886bbdb97fbd084d6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43411ab5d0632b29c6756324e96a4b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990217a0bc19c64934e90c0a5964622131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f964e884d2b9c717730b14c0a64f79332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c15482fbc5129d1b23ac71a880eeae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960569808b569ae46c04c8f5eef1150f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf311e1b96234158bbd16be2828332e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42b0072cc99bdc8e07e0b99d1089f836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bae3da888eea2be9a4643f68325ed9537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818bb133d3c12896ff5496122f99eda38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72ea86e6c0e84e9ffc5b8191c261c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6881342e5360bb5312780b895649e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77800d248118028989d3e6b039b5f35841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf95032cc6fdc2b0fdcf8e8cefb3c0d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0848980d0b5af3702bbe4e877acfc7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8d4f9a3e016745e8f5fab69c70e3944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9e8d9e71d2d8bb6bd95afaa3a656945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d66bac09e9d402a71662c2bc9f581646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38634944087d410ad2a649eabb86c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e04fa16791bf5f9dcf1d21b67bdff348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d1009fb5bd92d15bb73eaee6515ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f33a482f869fd99354675bf583f550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ede89842836f85e2f141c80d62734351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a431258a2e8ec7dfe1d9786de7c652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b912eb31cbe3174aebe7541fb7541053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e555fbc7bf7f624349852560bfb6a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add43525ffe43e1fc6a365478fa1bcc555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b56ea57700cabd3008dd350bd08257656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6da685679b9f618cc8de003d78c9057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9611b2899c4207929366138dcf4e71a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5ecc9e6fc312d26e9c6b14c1d23159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7c2809d516cf4687bfcb031ccfd8260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40923f7104bb5fe0e0761fef6444e31561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8bf6dc1ed11b35a173d6f0360a3b0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a90d3e1cc113f9e3b45a91fd475d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7a6bc89fa2025e92b97d536531cba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418dc8f3509351be6188c25faf9e8ec65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da00dfb9b2258ee7fd94832684d739866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c20a10698703f358456806ced6365d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3130d282ffeec6f2c8790389de43a868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a21bf4415f3d5433721da494f3ad6fa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86061a9b93ed50b49fdda5c582cc8dea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1caf79d3d8b392f3a39e4cdb84e1e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afba5e70761d4c724b8a34a855eb1472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eab7e5358dbc5fdcfcd0181e291bd573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18704d6375b4e0235335c9da7977e6874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c9d042f7fac7fcc74b2176a4fe76d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9213a2f0ba474d625b9ef2a646f62876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9229100eb0b086927686f5043f1c7cd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b1092f784bb2d78950cb172f8802f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1121f01e5a7e8d28de822bf45c9013e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5073eaf5f4600d5cd5c5a2152e4f97480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353857615ab1ec980db2cac66778c14a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9200143237b36c2fded4442b4f5fc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec16a9bf301dc079617c47d540312383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a7b693b70f960249b8629161e8e8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270d036b910e473b3a46051e0a1ce9185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4faf449246cf458f9c8a5858493ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ae6caa3c3db0e601d3254738b3b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c590a359645121f4986b3a4c2b978088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c68afb26c9f62e291b0587810ce82689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6a208f291bf3c371f89eb88372e1a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123724fc0606296b2ce0fe81a5d9af2691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdd8849077f1ae19dba3e8bfba739892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f379200d525f715fe7df77dc2114e893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e16fedbe063155d86d05d8d17d07994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728615fc765076faa467db83d56415d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabe50783fcf04732355c8950a8a7b796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb809a15c1310519d16ba6ef50a11a197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971e8d0d020056fb8cdf4b50338e2f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557029b7150178dece0bffbe975028499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97108054ff2ca29777544bc025510870100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55abb2349c3c5e4d082feda11f64c48a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0c9ea573afdb27bccef1db6fe18c9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd5be113c07ba8f875fa935f384359103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf9c6cc3987401f6c9039e4e3c62b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090856086bf8b76fe9c3e89bfa0f1e9c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f2ccb8829cc36594a4207725caca9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6607a65436b1fe4fd377d025a29f95107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8421bcfe3753681cb34c472f1b4846108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1ccfa5429a65e6b7ecd15b7a3442109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f2f8057e7593723423882dfaed80b5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97356f88485ab7e24449c5e9b8ad7357111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d40954ce9104413c74158b1fea23a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d481899d2c61527e46ad4977055f09113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e908a59ea96ce3e1335b5225c724b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623176a3e659687bcf4c76381e34dd46115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44264a1bacaf97a550652ae75058a0b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d086f9c8ceef60110c83f51726e39145117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3bc228aade0bb20a25067768d5def118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f2a5936aafcd122ca7dd95a1c0b35119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a33d787aba27d6262d096f5a29dcab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa615bb2ce6bc6e28dcd8fbabf382a4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfbee5424c78ace58dd2b26823d770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66313fd6bd242fe08c33ae8d3840d7fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04950ac4fc76d4dba75f482fe4b0e8b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168b1b80516ca9d21e3cf3bf2d02427b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984a115bd508e88403f5b88f0379c0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d408c60283080c47f2f35aa26daa1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9361683336463e9ec5969dd839043d59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29249a33fa063491913d94681caea189129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d50b93ab613d5aefd9dbb526f42543130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba377f67ffd6237f2c11678027359b65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e4b45608dad4e95b52d5561e423a06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eceaadcced48bcaf86ade8371b0299b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee49ccf6e53bc361763bf51dadcfd5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63e1d84aba573862e6c39bc80d148b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c3beea57b8aa99c5b3983fb242bab4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424519a2938158f1ab4163cddbb1046b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dbc31a48ed66c9a174e6c4623eae07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346423402043e97b9735edd0ea75db3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc621d6d3eb48c844d6c02e345bf4353140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d78d34ac42726c51188dabc8ffea3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127ebed6ac86ae307aec5ad24e760a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a0c36f90bbe1632e5bdd9cb8a9478143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2decae01ffed761086543a3c20d90bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beee12cf21b294083dca7da42e9022f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c34e2e0be285899fb0d598b05ba55f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c8ddee914a3c95dd3bc2add84ef0e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc79e28f969d0436483d03dee1bca996148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99010b6324f9a06dbfbf86f43cd76dbb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb8740888c18ae6dfe1114ee7f9fae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8837ae2d0297e77d270c2f9e7b42f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb93c911e2115ae32190e8361aa132152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e20b435590f8cb9ff83e843d6dbde2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99ac63eb057b52bafe2172e48fe983154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01056a9685d67b44acadb7fed31dec101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4b14330f99c83d24636a343bf4a3c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9567446a2909b6ed231c2c6d763bf593.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e4cb00705ea6807c1476d6813c5b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8b75719195db98b394cbcd34d6ed3b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898b94af06fdd1075ca78027752d5ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b492eef4ab08903a68501cf73b7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce35da75c6ca54e1a9321b20f6dcf25a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd38c29b25433b82c45a8efc5e8b1439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2aafb119c62a9b0472f40a0966ba7210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee58520ff5074f0811c3961971af6a7b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27340125b1b3b4ecc228aa1399642b3212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927aff78792dd925f5aa6a9106ed7a5013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a0010e020a7daaa35fb2e9526787914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31c03ee9d5c3b9602b3dbd9a81448a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f25ac5de8f3ae6ffaddd50507f56e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7faf87cd55ab78b14e0dd9a993aa2917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9085c97e148cf82869ff87558bde4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ffb3eb8ad43b153d51d45c588576419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a4cc5bd91515d8867e7a7fc7299ca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c5107295303e7647cab41f563401c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1abf5354e598c2ae4780f857f5e0b622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d118434cb44022668e0405eb5af02723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d519543bfefb30be6e49af3dc9510e524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a409d4d6fa2c5f5613679afb6013d925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d32138e03723f06ec7d9c9899a9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd784440da94b831950a7bf7cd1f1427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126dc6147e18dcaed40a9e609959ccf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36013f5dfe67add0704e1f944370a62329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d80c694f2ade43928303bf444ca76530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c0543da0e178fb419cbb776d4d32b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5f9c6c80f6b4754b8f8f01d869ab232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6f13ce0935fdf26edcbbe782f9e8de33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cc19363e6c4cf82aa204aa6c805dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ff810f616d057d9e6ea4dce52b2b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015333ea4c343a7ce8bf983405dc964136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385204c4c31b0f9586f71ed1edb3aec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f127dfc54a63c7f36ec888abe4f42338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99394c22a8e623668046fffa2949af6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b55ee71a719b907a3353eaa560e1f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dd083ce111689f206412ebf8fec9741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94177dfc52c3ca45d15196c500074eac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a88adc627835d8a00a65db123efa2e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae072df193701221c80643f34541fa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca40dfdff40cd6f4f24aafb9ad5c9a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64cb3dc308c1cd757add3a6b8bc35846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9a7630e54ff978ccdfb0fd397f64b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff075bbd64e1b06c419c53b36bc3b8548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d0945f914cb475d78632b03598b8d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440de40d978ebb77b6f36db453c24b650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4835c9ba88c080954705dae977ceebb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83dd9589a4734fdfe6c51f000d794b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5d715c2b0d44485e702ccf258c86f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f31baa7e6a799854b658565fc3ad57354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892b7ae1e65280e1a6c6c9b8213a4ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00deaff06408d6eb6e09b33776c6c32456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8cf81ce4967bcd6c466e4de6d60a7757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57f5d1a2a1afbc6c2d8b5c1defbff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352211aa1043aafe3b777d67343f3f159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af58255b09cba0450dd23ebd71cfcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e3b855307f66e927e01a58d24201461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc8caee0b01e5e217a3577c86e6a50362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297acdbb903c1ab9c30d0f015d29b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4988fa248365415aab83c3137bf834b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06a938ce9a85cf6ff30a5a8dd5957e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d49e20db83a634e009212c4c5c978766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0b7161937b406d9f8c69a39ae4cea67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff24adae6aca343e96c831edc6b37cf668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9544441cdf54afff3a777df287fa669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7ec5b8e3037eceadce2e55446f72b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7b83d3fbb8b2a0782ba5e1cd8753471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67652f215737fef9eb1928dd52ff61f972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a09438b4b6b95095132afebb5e475273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db6c7f12ba463308477d5d7e3e2fec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609a5e9de24dec2e5ca6a235c94436375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a3e5cb48536a442d939ac31da5fc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2c856759bdddaef1a1a5211bba9077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a2c38cac8180406ad305914a3478a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299666d8ba3277c9f6a8f22eaeca81a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b7f73aac8b0061aa3c9194be839ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155f40266b3756ca5c3d5cc383c4774a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6c4a18782767530daca6e902d134682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ed33c116fe7d532ffefc29d63dac6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02f014fdbfac2fd66cb72a295f7a9a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc84ef7fa4749a4fef735d0dc9f1e285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da40a3f3fdd13ea988e964a7aa113cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aab4bb8a7b90506b6a7de8288bdd0787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40982e246e2edb529aa2c86f54143b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e67a38da4b849b3d7a07e6cb1bdc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377d6ae72dca261ad4fad8a7de02b0d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be309bd1f99c71975decd0d4dc19d10791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697f78db8bb8f5ddd441717114db02b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4578bcfe1c21812093f3167e170107a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7c660a1d49379aa391df2377cf82494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08bac3d88d5a7f700f02cf64e41bd995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac58a5bc38cbd3d5835d2d0d66799996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc58d27c39b6959f0d4ab5f0031653897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e83c555b955762046909e33b89edc1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646f787029dbbbaa0eea2631a54faf099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a18dd813ea639d14f4c1a7c16d964100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099d96218e37aa44c6c57e8f1295dc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c6843e251ed010ae5b70a363eab757102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c783deb972be0d9f6046452d4184139e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ac7142183f6d691f37b3565cacb6cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5266dd2a401f68d71a53f21732a8805105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e101ed8216029773cca8b2925b12e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7dc485d839d8819ada181a30e51ccd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf417da24f7a876be7a91f74c23df0ef108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ec6c36fda54ac28772c1132781f74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21cf6de15fbaddc9af62024d4f385f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3906be06ace5fe7a0b3cee085ad436111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584e510e288552219a11c4a826071e9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bc9eb44c003f83eff4a1560c604db113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfd4c1c9bb4d96211e8ca7a5127da11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c21cb048d9b2c3ff840679dc932eb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169db66cc743ad14cff996752b5d6ab116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4590bbff63ae1bf7cc567ce0562c87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72c6f38b00e043ef65abbbcfc62da9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa2bd5c212767d6cb72aa348f5e8038119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a08dcf384c6a243d82a783464a93e7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6d61725a67cbf5e9f5748867d09ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7b4a343d5184e38effd7fd577a90122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c52dac429e11ac81eee5e3a5304e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a157b0475e2b01e7f42dcdc8c8492c17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb9296b57cc96abe18282c7c2e8b868125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c6201f02b0fc04f967aa617179eda126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea36b4dde97bb457a71cebc4319b59f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bd600f0e34b4fb84ab6ef254b2fd9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e476cbc6cd1b15820da9cebd8d9bba9d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fb331058acff8351ff978e7afe4692130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ef60dab0c1fc06c7d919d0aa179a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c28815585d20bab3edf9ee88d0fc95132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c8e5f7909e75f49c80cab4c9e75df4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5749026e9d912be38fca940b4504db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704323fe70d3153296f97b3e76830de6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89750cc620390d0376694fa18062bf85136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e6462a1681f9ab008baf868abdf4b3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce173a577e56b9420eece74546e22921138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9402c8892ac7878b4401ebd28b1f0927139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e908c9d294604b1e3708ebcf35a3c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041420302badea3a01b7c283811766ba141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728efe2f19120cb19e281dd755028d9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b5b2ed23c1dd903f6ce8a48747b891143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e148ed0126c2d82316a96ac77b7508d9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3e243732955163f68b7050763c675145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81d9efc3d4b689f71575cf8cc4eee8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075abc385a142643add077c18eccd105147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b264339863daacb6f34d081bf91b13148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c648da746d146cc1e943fd297f4da3d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046aaef21b39d13dd646b1f4400326a1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b474b417eb0cd5938848f5487bacaf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f75b8cfd617b39e8254cafaade0d2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa035542cf31609a6d1c50c5c6269ab7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7981259972dd2e387152bf8561bd7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>