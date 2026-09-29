--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ffc24dd0d044c5dd11f28636649a031.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc8956f5dbcb6f1198f065a6db53b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b26a1565f85c49e54245950540733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca803df436cf5ab7ba88843ac4186ed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ac3183abac21201a994965723701875.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b423042110dfacd030f98aedc286c8246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f37a3ed3ecb98dcbd66c87b1d0862c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467c3df511192e11cc5c4f3bbf261358.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf82c79fa28c81ac079473177c85f49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc136ad791d4fe821957b650a364e3c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e08ad09f96fc18eb11fad7bfef35211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf885d95cf5e0589bdb393ffd49e1da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39317be46d0df58c7d010198ed942cee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296952ba3a1e76a2634fc5a53f8bceab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0552c62f063cbc3822c3a8ed946b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8829a7929d4e8fbc7beeef1236590b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f6bddae49ed84bb81c15c1426dd4b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af3e42ca4ab645bfa2c10dff61bc5b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7f9d30d154c3e3bc32321a9f9e1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c25b3919eade2de5d38011503de5d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeedf609be92f647a543ebcb7eaacca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882521fd11fe037d430610c06f4e45a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72623cc7d936c3882818fe3a9f5f51c623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14054d6177b27eb597c3bda27764596424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4729cf316986efce78f621050ce4b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25d7ffb0f856b915fc2ad04c23ff1126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa57a9290dc8bc2800a21d9ea5247227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba00ebf08971609bb6817f3148485d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbd060a58151d74b623b365f0f4ea7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16018e18a2ea480a9ad2fc0a5071bdc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4962abe20d727ac8568faa506670f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb220f50fe12197e777003fc7d3f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6653d97ac0debb04932cdeb369a5f233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9eda423c09a503bcccc17f0c681a6b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f94476742e0978f00d1141ae0ec3a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023c52b3f05b6fed4c66fd2ce92e9df36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df15b0ba43da4bb3b7ffb44e7a9c2537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fc0c6a4b31460dddd2e609316e67a338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7889c0a248cc1276f350382380df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67809140e83bed0cb79dd448a56de36940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdbe5a3189b8f4d7eef65755beb74fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b1fd87dd02c403af5a01a0d9b3d4142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d68b93f1e819717bcbdd806381e5d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b13f1fc1a450d97fc61ab12d37ea7b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c1c751a8d6e9dc496fa1b02ca0b8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d5440debacd3763f1a7122132a912146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c117dcb1d76c34bdad2b93b25be5e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2b2cb1e8e55931973c6e142a538ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6651f67cf68f6432a471b3588fecf30f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f6fafa7e3e9d4a004aa29a535605a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3e9e3cd80d6bca9f61eba378ae39e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dbb9f5ae9faeb237048e5946d4937c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a305f3484661f6016d7bde01970ff853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1dc541b9f8701c787e5957a190b3654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdba477992068d2b7643a006fe7067f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aac0c227aa1f9de85579e21e361120556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690a83442c2dbb21f3ea13849ee58df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f41561f794f6f66c0cd552b6eaf5d358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762341486ff6d99497403924f00a0c559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a05c276397b1d74473f84da072390ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cecd4be92ea04169a54d6cb610da3b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b79fcf90aa18668644a5200474adc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8804a12f671e13963d7fa44366a5ce63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099467b7d8617cc824eee03c9c11914d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5ebf26ff41a5d2d48c5cddbba12d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c2a76b029987df62045db83bebd10c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d4605fa2e3cf37799e92b6e80ee6a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24ad7bd4d37d86a1b05cd9e948cfb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3821c8fb25ad1fcf5fb0272b4719e1d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc4a07ee347d436d0b69d87993e15670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ce4a7ab1126b64d324a46617280ec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cf04c626f9e33c850144b4dbec7c1572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f65a880272c6b6200d36355f24651773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb581ed2b715345dcd7dabfcdb476dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b569378d73fe98196deb648a58cc7875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121edf86074f33f82f911cfabb87c8ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995fa3bc5983d80cd3fd0194edc8aeba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812bbe5ed01cf4c99b4c806a3b0e7c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26a88a945ec024a04673da0743771a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a6d61adc73bf401dd6b6c031971f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26c3c541304dc4335db15ff372c0c581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2080dd2cbdf60a4c2827e78ffdd4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c40614c13a27e57f18ce0e4524af683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958102e6a5732dfdeb70e10a13e42c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2926de149feba3d66d8195a21ccea985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c07e77dc532bb605f70759afe341b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f47a4e41921c6c4900c9184c1a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ecc80546bb20b5eda1853db5888fa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2ac6734f8922a8b9899979ac238dad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac98329fe693cfc58ea59cd3dcaa390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d94978e18877a3cc378523e5dc042991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78abf9288c12a555131a63a6bd80d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f06f77b41c0e5d45559d63e54239a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e2ee6d52b6b83d2eec969c6fda95994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c73e81a279a60399c6287abb1bb1595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca7f6be66646fc152b8a61d950583b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a27f958d21bd81aabe7b9ae138e07f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdb2580af5129d651bd16ca844d7a0198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac19d25b1e62f093ce74ccdc4411aafd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d581d1afe115650ee870b1a02841659a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d04e9c1aa2d8c0c6aee0119cddc3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf60f3cf7295c74161a08c9fe8c4a12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9fc99d243f051b153d4e260f22514e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce415eeda0e00db2c7735804616ebfe104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927a91c0af22c80c775421b2e9e2a89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc3d35b043f0cb5e1d34bc98e53d76106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcaf68277c6c336599b76477e3f908107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411d12f2c294b5fba1021747c9400e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe466b14d4bc6a45e15936eff783806109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaacdbc214fc6fa80448ede8a4838b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9654a1223e177c242b57e84d48562b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbb8b5c88acbf1f9e6d52f8834a797112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a54d9b86ce7fd32bef606b4551334113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5925029f02e643537d0bf6101cc7fe39114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3f622326198e6b725cad982b0ad71115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6793cacc5f741dfd35a1f1fa90a92116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b796c30f076c5c65dae8cdb0b5cda1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0676688f821649feff6153dad61e1c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c175b3d03e7038dbd860597ec07c600119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4b88578b7afd28b1f2169b6d777ae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38557c6818d51aeee73d130f83bad213121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22278b37431a3be0dbb6bfe210eb20bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db774e9164a27bdc45845e62ec9be661123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a488431e3c3daa8dabe80c39201fefa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0216cc5e6a508449edff5a5865b4f157125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c8dac96270b48b6646a6afa29cf7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a314ab1c8d3636f60be7717e3412a9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31333b801c0ed4d52be14e783dda2948128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0a51a6b485f598245faad795c3421129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd774b80029d2491adbabd8c255dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d14d546d15b5392f540f421ccf9d28e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14364eb3b993cfd11c0a96c02805ec47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2fab1208e54dd841ab76a119b89801133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5e1390f2ea40c90d27ba6b650a6773134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bcf291a4d5648f5f3d6661828fcc47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954e1cfc68a6a45cbb2fa442052bd3c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989cac2a4748a59abb4155d4ff0891a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129da9e82e2d07792ec458360d966869138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7a1c91cf355e8432aa6d3a3dcc23a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3a07fd31631293ea78ce8d9299372e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51aa1108bf68926af3bc0c9458a264141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a9d9146d344f47eefed0b75fad670142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433346395a1763da70f603afae794507143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea282191c1106e2f9653ee38b246c218144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55f31bf822ac141b462c67f5de5993145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725582e8d95fb37aca9bc1ac6c8ce19146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191737fa6e7a2ee6c70d56eadbfd86147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0214f85054d7d4039eaf38dbc7097148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e3d100016a176651e8a432b25a773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0001e8fbcdb4d90f9e311b895f0068150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d13e611a72aa451f02817c3be9c41151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d6e8113dc405559336f438bc3689a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0ea1e57037e0068f03be46db128a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4b52f66f25513a9648e27ed5c75e1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e9fc9282d4aa6b5dc181b248957a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc7270e4fe0578afbdb5552e8b3b1f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bbc5d2706850377790916e12109f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e30146d72d8a0a2bb09013eb1601d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad2eeaa85780d376ad17488eaf0c265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b765a9a58a00b938c180667454409c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a2b31f92d1c3470d428ca28816427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae5711234917b59aebfbd0eacb4009e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1977939164fbdd871b1c12d4b022cd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f96176ebc63a7121e58d9e54909fe5910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c9f5ae1eaf950b83b88f21179e48211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc597a71186974ef2f236eb77955f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc923708294a852bfe70f70d8c21a6ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec5dcc9bc75482ec9963b5af541e68614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31380b3b81c176b077f2d65bd274d63615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1925ad595c402a726251886f1d5751f916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bc3b55c8bfc3072d567a84b9dfe6ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b27bd41caf4e97157c6ab0d7b640c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25797791fb58414c3dfd21cb725966b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd8c2d39f21267c098eeef395fa07620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7c5fac1b07e8583b3a1871bfeea7a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09f3b12c5d56525a52bb5b3cb4aaf522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666326cd890f9e81edd6e3cc86ea7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0a226c20c530c590d90891155444524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b0ad1fd96fa8f2b006c14399ce15f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02cb9f4aee8f043d8d501141fc60a8226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae91caad96fd3cd2969f86195956b027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310d83397615e2d600fe53e5169fe628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0cb501fbbe3275612f68833f29130429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427783110c83dc1a7b62cddda5f0a97930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc55a97cda07a59b360b794141974c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bc769c6493a24f2802d1f02f959c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4103feaf4034acc971717a464c10c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd86504454f2dc5509c161c1d6d1fa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34ac8ec3aead7150a3539e4f6bac0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082bb5dca36ab8df4ce0f7c2ef9e7c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423ce791828f59a08aff7c9f7441e36f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e03a61ff86be65b9a20ec8a6ca05138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c8d4f4e0940c0c637df4b7b89c2fc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e005f6a80dab1ae4049354e89aaf5340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ededf2f2aae4ebe3db7eb5b801bcabb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346f9e0f11db4ed03feeeb952340e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615192a4a4828a1a48e43415aad67e2e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd86050950b610fa3cee3754bf7ee0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6631f2e1ac895318fff16838efd2410345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75689e5a882bb1cf3316b685395dfab446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14b2003c5beafbfe1744081cb7ba1047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2466527eac4d78394c3bb444e51c6a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf240c822c820cb4aa58d57b8822351c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63f1f3d1f9b461090a565327af7bc0c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2861df1a475785ee0585a7135569baa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557615b9eb91122b5ede038444a4898e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119eccedfc77834f5c5dda71e1d75c2c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae209e4dfa442144b69122b967e65354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f67bccf4d37dc9fd6be2c11cf96ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915a1c72d331f12a25e773a4195850356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062eb38bbcfc33b41718d3278074406e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a64066785c67df916bd95a89e3dd958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee7aa5db38d4f793b7727b77a7259a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e8792c8d02b064d00427ffede1dbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6fc4aa1ac0acd507d5c7502a5b1c6761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed958afed0fd47c9ab2b35a1d7536bf562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272ec55743ac146d7cf9449c43fdaef63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df09df101a6fc75a4fdd5756ccd669f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1c671e71582053043f32697c1577f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b4250ed2197c26e21c24d0f5786a5266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff8675a45a5d2cba66cd5c4765b22167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50ef95f897eb565db37b9261ac53c268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471acce0e7c1a5c524a81be56a01b3c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec1fdb86562a577025987e20b375ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd54b98e034a456a645ecb5c9aca1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9800589f706efc9059cddcd402351172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089eba80ca518916668c6f881d3a6c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9062a9209fd2f3ca0bf0c777cc964774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc79ea704d67c64c7e06a5eedc9f8375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facefbdea10b500edb2590356493696b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0348efc50ff808a1904d9a7c6dd9577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b6fa056899b9808dedfc695e42d1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1efb849da7c8ae4b85ccf116a50eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043581f3fe7b07e501c0bce98ac2929880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3b38e9cdf358c8d318e6984d26af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb3632d9d1db44ecf0019bee33011a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd78466b94612265752915b918cd78d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11abc32aa905e0c66e3bb0bdfa948f784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951fd942f631ac5fc310fd5b201dd5b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b67857b9ebc840034f7923342d8844f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84357d11189da3923b5b3a63695ab9e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb910359b77d0876eb2b1755090163388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd922b7f61519373e8c53adc110e257c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c12c0cd920d27fb5b7e7b8b4c1667e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0cfc19b9473b6a7b2d18faccef09cf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8707585767a0bc2c8cb360060effe6192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b92830f5d6f00dff3c2302e9e2d60593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b9473d5c6daaf166c1412acb159d9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320b777036dfa0a67e2198a87c20d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583327578a671b03097398dd581dbae096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28803e1a77b88a2d8b02918a0afbde8b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a11d6272c7131aefdf0596634880098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b993a9ecd95d26b15dc41199d199c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec7f4282ec3dfbf22ca6181e40a558100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5c2a9bb8c1ec237488427e9f4199de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfbef5748f9aea17244330f03b65614102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea4e12878da67d3d6d6d35232ba92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a104bcbbfb519e317678c05b73930f5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02842072f5125ed657e5195db31f34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ee93df94a1e81ca1dd21a270de2fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656476857618b208ac45029ac85482ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9c86f698bfbca1a9aa988b75583293108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba0848bef656fb80342f97aec5e603109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f0cebcd055e2679ccce1aaa82ab63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78866d519e329ae01f5f42d6aa4c8801111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4cb456ce9640ab4f9978c03a58376d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e6193d9783de0883f131edce1a62a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fcc0bee18260e2018f0f946e788098114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3e4ebd7bbb6a6d9ed3f9bf46757ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab7d1dc54cf859ac50dbdc642092f02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350df0da875172bffbecc4df9f3619e8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbc027931519c6eef422c299794462c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e35ccea220563d261fcf343cac6a43119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e6cd2289aa3bc30cb437325b6f2f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ab3cba573a90c4462b59a8f78d0291121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac847abe90b544d6441a4b696770c49122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9a2bfcae98cfb578f5b1153d93a9ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cf4f20aa25658d4c618b5873ce9a1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a24511fe002d13429c6eb1ef3fa6e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5fc39367928efcb3c826c591141f4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec162fe2c628d3e9b1320118121c90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52189d13adf3c10b0d9ba02e27430d5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4f6b1978ab36dc314f6874a36c535129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3461c666232c03a7bb045d061ced0a0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da6d294f3744887641b518747bdb907131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b89d0d010228213e02e30dafee9d03c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ae3a1e6ccd688d2ac0028d18beba30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e8e6c035a792f9986f11eca6a57a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb8554d705f9bdf1e330dde67784bb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992bda93e830ef1b7a1eaeaa87fbb6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77a1ba0dfa99035aafda569637594e6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0f17de307efcb6e6c364c15353ba61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01506ae07d6cf1253aeee48e05fe7178139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404001f9757fecfee9828558bb893f5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ec7a743583dabba662b7635c96b01141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ad19fd481250fc180aac0924ae39df142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084005a5f1d5865038ed3b14cbb7f1ce143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd0cfabe40c53c34209584d217096f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679751a0a8858ac4d7ae626895907f7b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc4782dd943e0c6fce9f35b753b1de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c039f83821029bbc88de8c1f513b1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d9cb5d1d709e09f96e547e5c1176a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efd613df37a5e6369817c98e8231f97149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851deb1234aafedd3cf994410d0f08c4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b058f330ed04065154968ac2616224151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92475c92dcce6741806366fbbd234b18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b86a32ce4e79924919b0597ca5d1b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c732815836fc479d9afc5341a70192154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>