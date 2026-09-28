--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecccebb6017f41144aed1fe39fce47b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea90280bc57009a733d820fb7763b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0bdd4adb90fb1b89281a47a9df6693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916f33a39457552d6ccfc6db3ef5ced4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447fb86fca1834effcb4db41d1cfff55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4de5ea48f4f83302517339cc942ecb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db81660fa77de428e753cf3b0c48547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06238dfde9e948907b791ecdd7f014b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1290545aed4df56af6666a856b74d369.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7a8d63cad0eb41f045aaafce7600e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec17b9b3aaa53bfc40ab0710164b9e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4df58000f707e33fe697ae89ff830d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb6b7c4196f0309851fe19825d4c7d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238d824e06ebf5dec6ddbc54eae6983e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c84e400da93c61ca6c4959405d945b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c175e2a046c51999c61341fa47090f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072036398f9d0f00c2e11e4f85bb00b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daf49a4198f36dce4f284ccd2d994718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169e701277ea449681116a5b9557ea219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f937708cb3eafe954d6c033d3369420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1cd3bc2ada5fc351d3aa5655c49d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc89a555ada98c1bbdea8d7a628e362722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0381fa9dd88e02715cc3bd61cbf7c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f805c9d3e0113c65b3ea04700c1b1024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d904fb93b2b747172d9ba9510dee125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c62e17d121a89fa7a2e1e9aa9da3326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83af67fd82e445a563143397aad6a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176db3815b5cdeb17f0402c925e009da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8545cf1a70f58d0a1bdd6456e845e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53d62b6f7aec0d20a05db75e3e460030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3086405e16134f1e618fbc817a31731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb6fd27a632e9f0c3bdefd6e7101df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74879ed0fc6c1f93a545489b21ed5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88520f8d8dbdd50375aa7d3cea8efdd634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c625c114dbdf2bebed7186df09742335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40438574d490a43d21c471ef069a93e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e9b49a2aed9cc23bfb409868fa54637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93bfae591e6d56e0abe266c9f1c583138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347b765ba2ef56a6c1f155e85c6376c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a38d1805840792f87eb9367b5c97040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df918b30d8d64aadca8ec52b3d9e9f541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9fbb609f146cd21d0de568486c3fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21399c105f48d43ce0965a734d85deb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb29e563a45753948ad9c5f2d838636744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d45231dff3568921f8aa8dca7a5e20845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba000f63fc9cd9e07cdc4164a246a2b646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96d3dab7058426851ac8192eb93ab147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34cc517a322f830179edb1e73974d7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa8d5beb35a315439a9be4d7197d8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d22b005e3635f16e4ecf75d960ed50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44c46c6de579c8b82fc778dd563238551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ad24078991f6785ae7746ae0b8fb4652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdaf039bf05b9655e322a7f7dc37cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86f3597cc31ed11b83f9a391379c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5d6e82b192bc154b1cfe55c4c8c9b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd276ecb039bf844385ebb34ea6b9356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b772332a8559467013f844ab393e7fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ace6d95599c3366590e0f5ab726df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68792c94b01e37a84db4c85c6a6cb34559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99efb16fc4fb140666960cb74d90ecc360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bea60058d0a06e196c281d9f9dea661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c23583ffbdd8233e75dc5e3be35b262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427ca01d972fe25ae845f5899ef6b5563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16916d80f9dc7043fe19d6a2452d1dff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b0730384167fd0753c46343d0889965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322480aaafb2c86f4c050352aabbf6466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874a5debeb860daa0d1fc2efd1d68f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546da82f63872d775639e197b1278ea68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebceac4dddc68c69b9dde1979a5704c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408b11129185e6e0ee1ce36d24b7ff770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9f7940b8f106a18c79ec30d58d7ee71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83423148d5a02240dab1da26b01615672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefab0704f2c6eadfe3d99a441b67e1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d11ce93a8ad0a22ec18d112c487674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7452ffef11fd079d9fda203f1fc7d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe68eb78495676b66d5734f138bba8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031806243bf77a6051bca6408410170c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c16178ff25da3c7840445109bedfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2ae632439ccdf2374eb2ccba57f6b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b385f6de6052ccaa9da656726ac1c7780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63dd868d2bf8fb78b9bc05dd810983c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83147ea36311af58adba4bfd03f9c60582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca57687f74c5f360443d73b8fface383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7bd9f200ff31dbfa0f6aaeeea72f8484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a59e47040c45a0834ecef9818c47685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a13f53cf8eeb06ea2ebd6befcbf9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04d82ab0f701589677bd8fcb89973387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3c835edfbad4ca6e649b0f17d8029288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8812eed7a6c3c68112668b4cc8a17d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0cf0aea231d395ac793684e440659e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3703ea766be5d520d9ebad305f1c248f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa6c458135551a7ea6ac7d604fa270892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876868e6993a598f57a4afb05a64160f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b884ece13e7e858208f8a5903df8c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbd115f2a36ab88d3c14ece7a7814a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42508b45113cd70f4d3fdd1aa2a9201b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0fea7ec6f23376d22a3c292b0122997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d8cc43bd3f2b16b6e50d6851b8c1f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce39da88782ade421fca86be67bd15f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4967579fe3d8a5c8682703d296659ee2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f4e816f2382782ee3815c23ad69af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754209fee5d9064d89937ff59b5ea26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5733b9fa50122e3e710230e77375bb67103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67886d7a154855bbae5a23c3fcad8ff104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb1a97ad36b6ed44363d63ea3a06619105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f95ce181612c2a068b12379a160bba106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c2f04559200a47439aed262650a5a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b50616f8e7c693f62b499796074ce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f091fedfd98b602793febf08369d13e2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168e99c5bbacf0521fbddd4822d0fa6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25189368f664de13739ca99dac733977111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd576b3972b0fd9c8df978f3ef12ec6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58fe939bab255ade6b49da27a29e67113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0da1cd705b202153bb01d14f16ff3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34ae463ae1c58cc60b6a28b3b83a60115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cf296bfb99f1a9c142e596d1f1077116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4898f58e6ca2927e75f35666cd9e57117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ecd1a3bed52c10c915842a9a20dc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25775e84dc381a5a2e8d3b7a9870744119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e52f195ea30fd92bdcbf58745d3c7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce412d26d676f59a5d731fba7e652f26121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd63f78bb8968ed904ea3f3926b770122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6585f3533cca6c111ca2da2e55c70a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbb0bb56b201ddca2094dcea1ee038124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9416e04ccfaa47d934ae4e65c1795e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaaf65873d11a26e5c083aa2b642167126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cdfdaf4d97c0b4ce8725f7424c9f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec217e1b6484b67c8ef20c2d37b21f0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b66a43825cd543c884f6a34de16c6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72c53b4ba45c529d417e93304aacb04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f2813226448e2aedbb6d90169ed70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7571922fa490c25760d1545f83e404132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25734745979d89618574c68cab68733133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59adf0c67276e69550e3b147ce7afd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fdfe18f85c46b889379c21b1651cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42a2b40e0ddf840787178386acf0c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c044e5f94d948a1d8f54e15c52b04137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4235981734571dc09e45bf64caacef11138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8c04f29378c0299462792eac74772139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57971e1b5b4b0f8dc5af487144c3c080140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24d060b561f68f1360990edd61731d6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c11b71a1d644847107d91bdbbeb541c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d390c3c6aff1e7bc7a31d2c5186bc24143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ea48709e287889cc7127572c31d473144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d886a4a75035a9e8b615a00a9f055a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86559cdae518fd23c59a43a5ffc661146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e7c56ae57ba304d7fbcecae80ff5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d90e3dc1ec8c37046faa00ae3cfde148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73048178d65e9795b888ce95ca737e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c277fe3339a66feb06b0c98112b5eea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf306f0edd19f2fca57da7219cf520d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe5a770ae52b0ed16fe0505274dcbe152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bc3fba651d57e0ce7a1d751c5f3622153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07319f147042b4ede5d8537d7e701717154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db9abaefb20e4a231b6db14e9ad2b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc6787c2e41a263c455db9938fa7dbf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e51aef66fb6d142c50be7216f99793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a7abc8145d1119485e909c8f9d96c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e54df30e0725103f4dd0bfbf35fbe25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6650806b5ece37db3ed5cb229fc4536.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40960bc9499cca4ec5c32559c0dfca0e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9f72a40f886e53decd0566199b81e18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33adda6d6bb9d1863953d4d8786c35b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7edd2fc0779816a1edb531043e19610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed6177a512fde5cc04296fadd480b911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879c8bf2c74ed886ac80e2e3024bac912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c5399ea662db6600797ef0d17e10f013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2102ebdb2d48fc453e9ceecd17200d4814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1430c8ad2272a8b3bcf4df7464f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e8fef2b6abcc0b4f93699f8973eda16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b649ec75fc0b0cf963b62f5c4c3b7817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a64afdea6f4688bb7a27ee5b007fcb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68342bb2e755c3b7742f1ed563ec864619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8effe362520d1203518a679f472e25220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07fd8153f856f5764b4700e901fd621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601245657a787129d8772545d5e7fd1822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e3edcb254217db8ca7fdac4f87fa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be22ffd3e0df5d0be592fb12be5e8b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6622fefbfdc6b664101e23f179eafb525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16ff6214f14b41cb749b062acf20afb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad3650cce7c45960c4188651851d2d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b03b301bee52c13fa36d601d6b702428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139b7158dc04ec4055b2d2a4c8fc4c9129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3fbbdcaba1a16673b66e4a0b2883930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277da7026888c0b1993ee4ce372a4e3931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58250911eaceca8317876d4da1da3b7032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a8c69407f2dfa4773d7c68186d07933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd99e9f0403d43745f8edd925a6fc27734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7159187dc6a2ead5cb62a869f046a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870c4d4f9b4b5bc565f120ac9d5208f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e207c28d8d586d05d668bb4f96fbd06637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539df92e2ee565ea63fd43548417eed338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b28334517198de57e804146f07816f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318cbb6d23fe9862dd7c55d81e3f182140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d2e31f22a62ad0c55bef2330003d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98e905d5ae464ba838fb5e912576f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31954942ffde8ab3e8050a7ba117b6cb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0d9c106c9b650f18e0de68f0f7ca944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec47b78ef57a3c2c9d2386d158c65345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23211df939b34f81afd7e59db73b5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c604520b644b1ccbecdec56419f573a847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef70e2affe0a79adfb722c6ab2dc1048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98a0c58d7acfcdfc842950243a1f7849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ae091a655b23a9192c44a671c404e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa12e4e44022d1c96c42630cd675fc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741c4bf5d5664c1382f5c008100696e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa78ea28463bf3086ebe24a125b3d1c253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94064351356d02e3e37890e09bfbfd5a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45890debad4b877bcdff763127fdb62455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8c25b16ff74baa60efc92afca8f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489decdc838155f767d2507eaaeba0d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995ed7ca2429f3f27c0794ba14883ea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7957ecd85f015c7b5b5c7f764dad6759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4caaf4077e0c3b8ae244ca04c63b0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195073650783ffc90e214ac6cf70af4d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946e4a8679bb5b5d737c9f317142d6a162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcff627c2da53380e59fbbe22ced5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee0fdb194265ad8a88162a0e0d515c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72040f29eaa01884c49237ac5456252065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba545c5b742c1c75d213edb6ae9c4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2daa99756fdf0d3821b823a856981f267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0809724a3c226d2dea1d349c38360268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731308b44be69a78515e61247ddc17e369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4534e330d80c85fe6d0d4894953d3e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b57680ea8f8c27bf37eb6dfc4e01871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd08a9afd045f11dbb039e42b64512e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc036ab620bda53f9814c7333ce752873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f8965c14a9d37c7ccee4de6bb2ce774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62a102201b73c92ea1e96aedad79475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c236dbfe6d5a2e1f87c08a3ca3de176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436de490e2c1df1d3178340b5ba798077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83f9df54cdccad93836974e94fdb6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d5550481fbbd4be93dd75238c989e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55230701c8621ecdf675d74759349280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9b41bd01c0a89429d6a0a28a6a0e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49543e0862aee7fca0d36a0b5662f92782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c083a37e1dd7ba118a60b9e4607ca083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22ff4e1b19f2801d545a3eef12d69f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff739bacc43b4550030a4eb1ce9c7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699f8179ffe3b7557b211ac190cf3f2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d5d96441c5affe66513f68ca4bf17887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089942bc8d1843892fc63d947641669c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8901067d400c0b287e6aa918edbb85f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e26ca84775e37a709e89e1911578690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22161533d5ca9f3f23a3a032c280fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b01a2fdb43f8f15ce26d110ea5d6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e357b28f5783d8d0187cdd702b4e79393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d76613c1cb99a84c8aa73936aa1d9594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81084f43e79c3ba53b6563dd862ed46a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9467e70a4df33c3fac1f9949058ff096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dcd8375cc9a57b83eead3e83a953397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fb17a2ca21e25399e373ecf8c509d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233902915e104c4b12fc0a3f67c4165599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30a50431837d0cac4d902388bc0aa2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0657964e0d00f098bc499f6521e44101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a60ff1057fb282506c9e76345357e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33efe5434a1dc664d8181f4480b29c35103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95576a6d61a144682e5e6e24429a6ed6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1327b1df2b250864557fe259caa12105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98f7a808779fd4ad07e46c13adc8d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c2c27f8b89dda05f1089dfd3a12bb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332a05b071da9c3bde8063e02462a74108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adb613e41e0004b952285a30e44ee0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962c77c2a7646884128a51de9347b1f3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d594ddba3467d52fb7e9988863c475c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e88d0aa8ddbfe81e3c84a102f5ffe112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f661d8f594a4ba182c09162e11e6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a947e4423f7678104cf348be6a9366d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b8393955dd5845936b040f2bb0320115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e92267c251fcb02af761e9e2cd403116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580dcde8b86b5964b9301fece287b91117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309a0f9d3dd342d67471bc1bca65ca89118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733f56f183f59a5c7a698b1b6f70b7f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29850a29b5b8cb7542bd958d96d3d9e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff85045726f8b852eab4034d074bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3c4aabb727905cbf12f766ccd1fa122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46afd915b37a2d4b74cebbd904f1917123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98d276f4c5622d79d5d6c090fee918124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51075a9a16889b45e17eb3b525e45fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568da819bce6e506443620154f44b31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4efbd2f1b4ccbf311ee82d4feb51d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad80d21ebd2e66089347a1d3dcf9750128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fdc08c0f3c4db2e26fb2203c4a2ea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf75197224c3fc354f95b86c4bc98160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05e89473fcdc37f8348c12bf619f63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90663cb919a96732e59443b74a9801f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910297d9ff7a8792516536233211076e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9e61c907d8f1c591383dd9618d642134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fe24a846e786e5f59552c9cf6a145e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fbb079df4f5a52fbff5ec888a8ed5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a1a8f39cdbf3f50fd6f8f28729b007137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf3d24f9cbae3759d64de916b66312138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7f15f09f38438828fb0ed9c2e7bed139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef280c78c07851f0e574cc2127d31bdb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b04bf3006b9bba7efbe524d4fb576c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b4681274bebf19a12b46ab5db7c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58f0c42899073dec7ec44410a184f0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21e4dee72ec99ada4d3d0fd6c19b95144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c6618ecf5984d99791bd8fbf002ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2291c2215ab2d0172ea8b349aff4c6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f924b953e1bf3a8fd00c96495d26c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226aa6c2aa47691d3ea00919136d9420148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b04e821c40d4be9b0837b9e3b1de89149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbe2a0718a8fcba9af3dc771b9eed20150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8227c59230c6d56346577c3fb582f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9db914816da99e1d98f71dbb315cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4461f454d89dc8abe4cbbc8c2648286153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc2ba1f86c2f87189eae66f6bd40f1154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>