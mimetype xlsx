--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46b53708929999f4b339ef520ffd531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf09473da24bfec02438db60c2b66b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79779701113f19356ceb2918a990b8c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9332a596fa8a20c2f528f2a8b723b614.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ebc49c972e81426ca33a536dd35d505.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2961c6c8ba7cb9ede4bcadd897b6a0706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7997fb9918b7ed5e66620d741e9457.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f0a751ab304a52034149c95d0bc58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b00bdaae83c5a44386432759dbba1aa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66492015eb4d4e5fb5a3e4a42235350610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951724ded2a3d05f63a8920e74e556811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95e5e5d406b73d820239f8bc74b90512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c2f4cb4b5c9745f7ec1b1fa13ee8a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049297f536ab8e5fa7781b16d1809b4a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e25f853cbc70f43b73cf3cd35e20c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772e207e9d2da2a6f761bc3672e760716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb14835546c7ed73645eca7c474c01517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc3aa9ac969237512c612d52a15942c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bda429eb62d7ce33bd3c7cb23b62219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69eed3c675d170c9bc3c4d2e121e89d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f8ebba0f20bc2b73e231a4f255cfb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb6abf0914d8dd9d9523ed91ee233f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479abd29737030d27580d4608772de3623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82677a896f9e68bec570523ba7a189e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71285a13e4c28dc7b5db6740bd27d01925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2393f18896f037c5dcf67f6d1f555d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cac245700aa4b734aa9185e5505b2327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1583144b612e710dda1eb80ed23f7e228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d409d2eba7beb2bb36d6dc8277c7c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625756cdbce87074cbeb3e00378c4b730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c7a6a73f9a9b304518e54c32e377d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a28b32601bb755cb0caf16ba8bc3d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0e2fcd5db48c996cb75a0489b2dbbe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8a77a73e57a47b3eaa7f0355d292d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecf088819ed7eee1cda317225bdbb135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2998ed15a1726647a42812676aebc27036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcebc35917239d9c35acefa0df6dd29337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06582dc399e23875a458ea439f622c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e96eae788f65a07b0a8ac8327bc05739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadf81df6e719d4d4c114985e253fbc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77eb2915c74944dbc0167f6a58186341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f08a92e3796da47119011e1fdf338e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310e645e8c15bd9453f832fb57788df43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533e5c60ad5283dfcdad663bbff7e9f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0189d1ef87184cc0089f0be859e5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f055d4660a20b2bb5c9258e8e3f9a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df42771312c5b978754500cdd0502947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c9fe835436633fa117dbf0539d43348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552d7859c9cf6cb754faa1aff8b871a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d439c475b1e5eebbedb0341bc33f6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadfac075c894012ffff5cd53d4513951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83d5d93ce290cd6e7e45ab261364f252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d215bfd75ed19752867ce11eca65c5253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de99b4e3d16bd5f9957912e9f9b694854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbca9db362fcab58fe232b925a528455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f2a4b21250a6d57974467794842c556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a6d510d0d5b5d3afa946ec1946d6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f04981cbb545893fb7cafdf62beaa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5eb05d610545c3562ac7cc2a1997a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c79f71e54a392cb26a12a28f4c90e6f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5056589b9f2a10784df0a8043918661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be4918823b51b5c6da84250ca0c2262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bedbffda426fa262ccb8a05e1972763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4397008c9f0ecc701fcbf760d87062b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9192faccaf8a80b94aef94e34cf9785b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8fbdf6b7ff2441899ecc70de3f33a766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc1e8e2d73d90fb8cfd617a3a6154b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a8f9e7646f70c4acd3878cefbe1f8a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338c9c06e9c0900f4bab8809353221969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036b18831a9ed2ea9fbb74acd0ec49270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96cc7e5fd3e9faba42e8c302757cf571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068736f166b44dc51254e9c719e187be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98604084306d542426f081528d6d06673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb137d3783303a9edf3fe440ddf7f7e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3950ee0af1799ef5474892cd1a2c675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfad3df4882fbd3523020bafbd1e0a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9588bceb7c178247033374829afde77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35abc7428576ec405615fb52c8ab14b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5813e2770555460cdd25ebb99d9c7079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c51f5d1e4e7b9fd6e62f4e5e753a1e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168314949cd3a981bfbc5783fd2b3a7a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719a5bf0bdaf3ddf1dbe8342ff97bf82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a121e39a755a3afd556bf541e7e163d283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b2862a81490ae41356d7c93afbf2784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcd47256af274e495ae643b8c7dd54985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc110bc2b25535ab6eb85a6f0e192686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d051f5fec0526988a68b7ca82932787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52609ee83c71a4233371f4900d9f088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6e3f147ed799653278ada9d1e349089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee8eb0cbab0c89013b0049ffd8dfc390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b39abac7096d2a8bef61c73baf46f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8edb57f5580314479747863a046f50892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267e3a92f6cda703bb539c6f684467f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da351af8a1f8573d58fd23f38b0f2d3a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e92cada9c5d4e162de83fdef9272a8095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3645a3ff31659ba880eb0b208a3c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9195e52f256251a7878c40b16f10e6597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135248963b3f8742a12e10b40a3afaab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7ff1cad406b49d3a66bcdd8f3648899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58106d9cdfc0c6bec4c22abde2b5daa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846c0f346b5088ff1597f3a5e1f0e90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b1486bf13f2d48a3a4000fe86fe82102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd384cb152bdce69753cde869f8914a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d407ee3ee11cf3aa1b989a4c1bf06c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a05770c48dc6aab34c215ea88a9eca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6971e492fe6eee34ea70f6627f1055106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ffe09395dfbf777bd5968a913a1a3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30592d0c401352b681dfd2ffc004ae3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e87651dd6c22e8fa3fe50793ceec63109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06591934d08fc3966b34214c2f214e1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d28eb92292269215b45823bf35174c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd7f4e33a7a302eba71fb42523b127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af17314db3b7d444287b442f6028fcf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f9519172784dd760540189e3a597114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da1127fd9860b4da3fa297788655f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec323d824849f33d0eccb441f317cc94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4824436a24c5caa975e84f4ba18e82a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73672650a3eb2071be406696d719230118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f895a308b3a5eaab9ba39a610947f8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc9fa3f2113fcc599ab0c1541ea427120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758dac194689a744590a9c4d0622b07121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554a8941412b3458c3c21ef25e56c4b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf1e28bb31a8ecf2c67bc896a19711123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd75928baae396936643c7c3848ebf48124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567a1a9f591433572d70c3f40edf338125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a23050cba5d9a6830c3066bc7324ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16d9d5730966cc4de45e0434858b9b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07b30f2489db3bf3ea57572162dc0d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d2e2ecb21c4b13685404d3706ac70129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad12a11a5c289c6f2fecb8a14d6fd26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2276ceb49ee9227041e8e78eb91ac00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f0ad39cd5bace290216c00275b1c23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fdb1c98bead90efc59c1b5e230ea1d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da7ca264230c66be33b99f20c82dd6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db859dd510f665b15e4c622aff1ecf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94566757dcb2df64d19ff0c65a2e9f7e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85defc2c90ad333fa1d4376eda55c435137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b753cfb0ca397971b2686a031a6287138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1af1317ad8c67e371cca87dd13bc12e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba890f7d4aa94c8596c9ce121c81e26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf603281c05fe4df6e51912f7a56e4b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fa027b87a447f4fd0fbb9ca06ccfb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ed6f2ab00123b7d463a4dee281ccb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b314b7341525fc25214c00b2db3a005144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdba584b81c80d787eea0c201c8f4e7f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34de47a0bc8b05ed32acab6dab2d899146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c77e02e47fb5d39f5939cb7db5801147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244058f041e1f54ebe87ce772c0828e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cb55173c80d043e9d92684bef300fa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc70b91b86be0075bc54b0f7f007393150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffc8539bd5de3fa786f49601df0c49151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135f29e5e6e03cee136820e6c31663d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed37f84999a9b11e655032444f7bde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4263c3fcdf8f530c52cd25dbd33e5d9154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09fc0934e1e7dc6d5da3802fe02db911.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a92d4f3dc07c77ac69e4009de234da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d6d5727d8ea46f61280ecbe4571afd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8834523ff937687d9ecfb00dce039ad94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251bde3e172d74f2826ba38eb9e60f95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5a165a00e9f32c70aaa47b035cf876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5760b8f763d631ca84a2ebb3ed2fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff88beb9b47cc60e2cda26d94bb97c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e186b882e60f81967c0564ffd8b3d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b601cab883b364ebaad35868f9b84d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af421264c359c83f8fdc442d259ea411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb5c040670b9926cd201fcfc4de05712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7794092430ff0dc72bce53b293878913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f39260820944d0e2545af3535341e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30feba2750829e658abc577b6bc9b0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6cca4f239f728b0fb5b99e7431122616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8942d1d6e1dde13c42732249c50398a017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89c3735e46dbc081b1bc65e7de760618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6226b936b605239cec95bb049f03519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6c014985f5be1d713ac1840f99f57420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45128f4977e0d00f2afbbc03208b5a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240cabc03ec992f9f65c06d95ab6eae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc94a8f284e68fb6fa04b93bc95bd3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bd3da2c66baa0ab365de8a1fd22a3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f361cf44b33fc11afa21ab3ef8fe925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b06c6d4d8383dd6715be60b2182f5fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe7a20b72f0044172ab2018e88aae027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acd0dc6d0b593aadde74a817e2ebb628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfafa367adfd7aa6fe0d8fd6917a1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610edb77a45b5df9581f946f11f76a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d27f272bba50c4f6ab4a57dbf39b4831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750e4c92840b17f825959884e57075332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e389b9afe1efdb903a480700c9d738333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08601609a295a00f64bdc9bdbaddb05a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7c34c003130008e76d643c7b1b021835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c443d3255d32903454f8ac8d728d7d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503375e80daf7ae1c48cadcabb6d17f937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3c8451f68a0958e362f9b259cc64ec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421c3ea67d1f8a63fddd376170d829e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4998299394324723c2333afd56e6558e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb722078c4719e368665d4805d0c6ec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcbabc859687dc829be12ea5fdf78442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3a4e440b077610005ec12b135618843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce45536f48b90a451045332ffd1746844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d3e2c8ae96ddb11e6578d8c90783745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5744a70c1136365084d75f7d4c4db14b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18247c08c8b46ada3612fbecd990436747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46166723947d2aab7a9d2ed841a8b25848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98979850b71059ca80ce3e83fae614d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de5256ea9dcc08a1191dec0c7063ea250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbd000ee51cb0a55785e8ead19fb9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f430bf4d2f26bed1779e38d28fa3e61352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1546081ec6139be3f17b77ff662de853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca35bb99b46fdfccc3e29bed62fd2b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d152e44f1099308b47dbe9831a20e355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c698901d698e9e4e6aea5b5e373f35a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d122bc9ff2fb845103206e4cd0500057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228703e0276ca66f3b5e2d1d0bc78d2758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8d8fcf05bfd3609f1b19366fc5f2159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6df42be88d8bc5bc4d478307d2c2560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef1714e449d4b43d575b2a3081c03961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe804b5d77184554b5c67e450f0b4862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948b202da699fa25d95925a12634d3963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158a83ff5ada27915f863ade6f2bebc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3969b30c5094399a2722d3fc28c32d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e736b957e6b32f646de2a252cea7ff5766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8315a7b8420f7c36bce999fc4c518067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117c78a6d332ea2d09a5015c1d51ab68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161434f1ad3b15f8ce717a7d498a31b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b5dc55517f47c1ccd6415f682f60b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457006504c6da48a55a58dfc720f12671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694968f00a6265c570de9dcdfb8518b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd49f0559d4fd243d51cc84f91e58e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f9d8fe9b62de2b91f8b198bf74b1174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1d8768e3aa3a9420c76de3605761675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01970545598f2177150c82f00db988ec76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98b0a504f6a686f6ee8bf1cc8175c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac142ca2e4952e2e327e7a5ee018aa778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7855d2064fa9ff841ef58a8d9ab4a9679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163fcb3fe668d4a25efe7f478d28b1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db61296f02cb1575bc10a2b7da8980181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8344ec99bd1332c4b0a73d0ae64269682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5fd013136a536a7a36a1a7807ca4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb8fb91a2c2ca34968e42b9e3e166f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d95ed1256d79b3f5cc1f9fa8ebd9a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f76c5d28543ea867bfd72865d9394a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2edb9f180885a730cb3ef052c4b9487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d61bf31d68112a9a89b00465850045688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e1f5baabec6ed2a179f4674aa4c7b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99862abc2de63f280b94b39ef5b97d7c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840fe645971459b2d22450b6f9be047d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55bbf99a543cd2cddad572d1d00f4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c4b1ef93d633b14a326cfd87d5c0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1dce93c10aa63426cd7050adc96d994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd1cc637f18d3e8e001981c7d12e7195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27950668916312e38da0c86784898d496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf30ffe6d353275dfcb430730282a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de64bdca14c9313a704a2f6370b42c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a05068435a6a4903153c90f495ba899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772c1820f940a0da6ea0acbae1039b70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0972e1c3d40eb0d3ab4cbb570579a8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63fc45d6c47ca495a375b4e51c6a5b7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d12202990fad953383c9fdd3dd58cf103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243fca2e1b806c36f29472d469667143104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ff287d68e63a83b21a3ebaace469c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1bebfd89d22ba71e485e3574caba2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9060391a6d87cdb582cf2d74c340aac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c707e523b6af252f8a52e4c8db0fb8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87143c4fb0c3e8e0b82c7913a8594b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7f5c1666604222981134653ca8064110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fb3b728b9aacdb96c04a10df4a5cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e90815c75af494813ce98e478e67c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ec1e47edf64a607e1bde10be9b00a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf164ce621b37e8d46c668e68a84ef3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b94071199430fcefa703666efd3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9256b3dc5fe0eec63b7400af9995f35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e1283a09996e9dbacfe18497b1a71117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2b0006b1c939fa8c33ad7e900e247118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0e435388912b867c4df146eddab7c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a400a5d8e1c5682711d8caf78e2c606120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf418caf99b54afe6096f77bf6a0641121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec1be715d7374bd3413a0551c69b33122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade53f2fa85d170cc36c0c13f98f5475123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c27a5476ad3d9d6081642d596f6e76124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e06799acbe81c50035f99b66a20c1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6b225b81389ecaf7db07a0c5a17c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b19929f08c273808457cf3dc2cf59127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ab3d5dfecce27398eb6a39dd52f8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c1f2c2241a4042a7ac5143ba26605129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630967488d5b69f68dc9f13249ff56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd429aadfd0a498422805bdc0c991d3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45132281606fee426f758b4f435d85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f3151f118bcc075f1358c4ff3f2c6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d868f4949ac1576c4a5bef7c4cca7ee134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a031fbb8d6b7d640c79aac202ad77fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ab72907bbd2f76ab3625e4a0edd018136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed8c1eebee11e33e88f0297cd04f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c492f46edc5bcefd9fac0aec6588138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c301ab396b4c1a9667de9918421e6b2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3101a24b99f0416e5f3ee9a8b854d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dce09d24c004071bcb96387b91e0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a825efb1d02f63cee9d2735a41d2984142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b8df74e1361636ec97dbe2a1b45ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8877cf9d0acf2e61c92bcdbfeae5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5f147fb8bc8cb75d3bbc97fb44633145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8a68999126239cb356b138653fbc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97359a8c3bb68cf6c715eeb700f6f419147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b242846defc721f27dbddbd6dc36980148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437c2d4e7d20321969f76acee60a4c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760b16df4bf77024861758ba97b14e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c6873d738852dfc8ef66621713389151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7f8c0a600ad74d5744139aaadbb2e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad996ddcb2ae2cfc827b2b20f0dd1d19153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ce157f93d62addd5ae98bb65e8334154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>