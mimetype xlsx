--- v0 (2026-08-18)
+++ v1 (2026-08-19)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2c672c9664c612ff8648945f720ceb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e30e31ba02461242e3480b202623e062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22cf48f4b72fbb0d70e27103f9d98ba3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d2782461d6e3c1bb31a4f95f7920a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df29f7ddc52d9a321307ffcbd525e55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc237cbfaeed25a7b4c56e3f65223686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58336fa18bcfabadc733d1164f2a43b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65a0481bcc273e61e07bb9256c03ae58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5383e20964ebe13654430d8ef116919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f92b374f3036a404eeaf042fd466dba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b48eb0ef43d92b26df1adb1c0e05b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d17341b75ff392738af6a0032307a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d754f15ebfacbf81d5e7532a6fccce7013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d8f681cceb8cd02cc2cfe82c38ee414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d1d9c3abcd30814acf01f0beaca3d315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353beffefa841657d539ade304fd046716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1749fbd2f9bc4862072b449e14a464b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27301b3f2f42ecbda629ac264caa1c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6459de0fc9247036439d0586b9d7219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b9099cb9d7149afedee369d01e20120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361fabf3a51a4961d9ca87f8531a56221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac355b311334e55338604d9f10e49d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37346ea412cb89f9f978aadf6768349d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7290e6717645a0ce33cc7c4935c87124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918bbbcc1928f113ab899816bfbbc31e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f98a45ecaf82a2308e166a294dcc426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18944ed6dda839a2f2660110004c39fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695624184692a5bf9d8b68cdccb680c628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79136a83d3e78e4f8962616497c9dda29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29035e68e899fac1c584664cfa8ee130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b510efa70b75441aaa986be9270cbf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9027165fa011cb61348ddf386e4fdb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007f867490127b5fc59f559f04c5cd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3334574160f480da5ef11e7feb00dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0ca2aabdf94d914473f18f72e4b4f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a24016432bb792360c404923bc3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad84670e8d8aac6237223322a27cde37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8863940f965cd4a10a86ef21a26f6238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894427b0f9d4aaf7d3490cc97f6f33639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd4770e4a17f273df3476553ccf6ef440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b71cba5370d6615335e229a5148341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2f1a9847d07f0be53cb232b5c856d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dd7f29b9d95c7c249fad43610c41b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32615ff23c2a677016715f9614d47544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f568b2ac50b826cb180dba0f7502f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc624729ce3704517a991fb7ef0f4d046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8dbe12757bc77022df0b55e4f0052147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25ebd628f5624942bc765ac48b2b6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abeed247e9420f8c5ba84b59e121df149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ddc481c75e115fb05aec83e7c7149750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a32f5b799c9fd9944155e537d122651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901969a4c115ad863ed3d9f3d53388552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6caa4ee3216bfa6312668bb3e2c1053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4316c3c72b91530ef0f6e79fbc7d5c254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8a6aba5d7b3dbf3a2895f04913f4f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504cab6ca8cdf1c7013225d328e7b80f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bc7ab4f025cf42c40ffa8432922bc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c458beb71e0a63e36cb1ae2f7c81758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed1381233bfd367b0e425910dadb1c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5faaf6b0c6739324e639ce6a9b6a060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42376ee4fc40d72e87701413f798352c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33284790bdc48c9ff7afb7da7dd9c89862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114fab6d43449d15459a45dea624692463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff73a462f4c4e35ed7767f43f9270864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7797291ad90d106ca5f4cd9a2a0e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ad816b7698d99b6b598462d4c089566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9447e79113ed63df07ee41b97c15ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8066074b6285337cf5464ad33b82568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b399db9187f7273922b2ea3cf7384b5069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61733936c9b3b9994b28c78121dd7ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007c00faae54fa798ff950df7f16fea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb84414dcb66185b558c82208087016272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c666de0bdef1a578ad15736b6a09b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d29c8d1680c4c3ace09e1a88d7f3cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cee426586f47108f2678689e684d2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1d6f979e4add3ed96b6fadaa210876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ed478fed50e8144b70cec0357d0ba577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373e241d4d7772856b8187c5e71141d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b3c7ede0c9532c58c689d35ec319379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc393fca94d992b1bce361ab9ef8cee80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2683816e0d00c8fa5e8e9b03c10e481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58be1d0bac9b7ccf443bcff1680f4282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28bf1bbdce3c18bca419eeb6a45002183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95806936894a40e0866ccd002f7b78c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d353c75a041bc32557b1938d4aa0ce885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0cfb4eb011fb2eb79ea33e2dad53386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d607356461eae2f110104017aa42a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b630281833b3f052c664cf4cfc4c7988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ff9cf0ade361b34607d1d9153a22689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8721bf465f4fc4b37362ae3ccbd3a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12201b703df150d4d9b02af599c54f891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8b9735a60d40c13b0ad3412ea344192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3752a514b5e128f157c1a3d9e686f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e4f181a7c246dbaad56966472b4c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d263d04a3d575f71ea2ec47eb10bfe95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b3ae9f1da26fe7a5b5bc31b1beceb796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099067e0a2699e8032488a65786174ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1abba0f780d7c8cf38c553f608b98e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8544fb8107e232aec00f5ae34edf99d299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8b3e9575478e5e1e79aeef6efed7b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fd5b5d9d38354f736ee0761df8333101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3f4cc84895036a2134fea4e2be5913102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc0b568acc1f935d0cce45cc9a4eb6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27081621954e1df62582f5958266dbcd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721e8db668526956e655c6f919bc43b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588afcefc59fc226e6b404596224e73106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29598c30cdf8cb967a16da61482d3c56107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe93527a5fac6c1297b87fd3faa5456108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac76b147f3053e3bbc11d63f819b5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b88675ea048be67a22967674ad256110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d37cb52851267f1db8f512982380e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8f25b7223a5570a9d695761999c61112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6342b32a18980254ca58a04d23b725c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae0064605360576da3feeb3174c8f7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992d70b4067eb3ab2bee1137e17b5a4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41f5997fd1299e2bb8cbc0ca99c337116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f94d477814e55e15fbbb70f2ac842117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f884e42ffa7bc00abce17593b0927118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60378ba1bf4ebf2420226ecd42a2cbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d055d37097b01a95d4a93e67e3eff3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83103e3f8e49fc7921a823d088cb4a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad003f5e156e3a691661c645480314122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb60e12dcefca6295a3da047fc930b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b7e00c90475b5bfacd90b204a4139124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44b56059eba3f977f4ee4596df5f8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467179823586f576ef76408bc9ae8eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca40caeb11acca53f682a5905a8739127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162ed617d6a30a79dcd42a9cf8c57e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c988bf46d4a3d4480230906b84a6db0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd5f8fd62ad98d69149a4cc188788130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cf6a8c47788b8cfae030d58d5a31b4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656aa3ff2ab840d814e52a7bb242de1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac232ac4ceecb8a7d9961eb9a2ca0ea133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d363b3fbe847a6c30109400f0e68bb6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6048437b13aaabb2da991da2251a603135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc688e03c07efcb1cbc9943385ffc97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e8f1f4c22d69058db96a607bab6c19137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e91fde35fe921da0ca6fa2eab0846f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1bfd35fdd6947a1eafb7c16786a37139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb7f35d3a6fdb2098aa2ba400d0b0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4bc5d7b2fc936e8849661f9b3b8309141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cb9fc10eee630dfa60af523291045142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d19c5026939ab3bbb168fac192766143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a22ecb0ab7559074931ee30d315573144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb44e46944d8ea6c6f8bac9670b990b1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f4f14b1b5c35688cf43e7e47940e3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b82544d8be799bd270e31b2aa6e7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e082ce2c5e8eb47eebcb84c06a289a42148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bdc815e2dbdd5f9a1eb28c82c92c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e4e67907b5c91cbd4d6c2de45ae60150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde136610cc742d759e08fe4ad488ddb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04001cd2ea680c11e690a756a64fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfb1cc3defd65a62098de3fb58c329153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad16f0fe610f7ff683c74fd5196f324154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6633a2e7891f1eb5f2c978e98957b141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70cf282ea22c01e2a661402bb0abe4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312bd75212d952eb4b96d6831efdf673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90e4993a35e7e23a36b5774e6e734e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04b631a2028d963f3dbf4d1e0a67cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeaf8b1352d8ef32d9b4ee6217ae4e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb6db30f8c0169ac102f77ac36ce2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b03c8be626b707be4df94f117e1a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3719e95380e4fe8699f03915f655d20d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dea9c66ab2e5a6a3e9006652ad00e610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d86a514f8c9015d23009adb0485e811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e088cbec0fa79c6f04e851699960a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7a0883e41e50d067a3c253de33c4413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d1f7e55eed370ace82080a74a15dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7fc2436d322d562af70cd0c59768115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30eb5bf1baaa03f67b9ac5e76149a416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d15e2fe112c22c624e214050b3a0c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc25ebdf1cd091d521d4899d0088f0b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89de79e432102fabdb83dac1dbe05719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1e210875fd0dd1648799f059dd5c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4eae51296377935c1866378b0a6ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ef10c70518756a75f4d343536d7a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddbaed3508de38adc9f28d60a37b3c123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533482790c63d5fe05f43528f825d5424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a3e3c6d98eb683756dec00677a71b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e5148e2a3ab2ddc3283c6740984b426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c8c0547954a56442bf85da6bec610527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7098afab393c0fc6117e53d87f2533628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275aefa52e54750b450e97cef1c40dfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e7ac6ef8f58fbe67781352b75a6d630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6440708a8ae7cbab689064767b7f3c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9de10400654ed33c67d7cd7a1cf453132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafad11734b38c94dc8906758d87948e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b647321feb5fc11de34f04b5d2eae134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555f01692ad0d202a564824571d389c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d812c4a6709dd331bc7b683ac657216a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1dcd19e6c90ed754562712d9c6e8f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f2ca11e328ae64e2cbfc814ecfab9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdea6d71372944ed2acceb20abc54639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955a01be6a2e7284d46c8b9b021971640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8c7cf935ad189d696641fc1012933441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f873191d9b653756f71910503c8f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72aa7b5941c73031f3167df6dc70b99943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce142acd4310bb4cc6f28516c0e7829b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c301fe9d8bcd71966a3af2e8b36daf2745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042650d9b9d2b6cd4bf24b6b5436ad2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887b485934819d367cb10d92c26eeb547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce517c7eede847a986376f79f50166c748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8715a4152c00ba5bfd00dea54bfb5ca149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f7c0e8b5a1ff9729db261a465d59750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eabe313239a53999fb6e15f5570eea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f84f2e8639c88357b0de6a10ffecef452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec10212fd65bb6bd6027bee6a4132e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e8a150b63cb2ead1fcdb4c9f6edc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869a75f7727f373e03e7f93e46aca5a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a39005b06a7df5f962e992aae9722b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d8221f9674abf334b5fa2b9e65567057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02d38a7bfe985a22970987e29756b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b6ce67f8c88e8f634e8a317790b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13addac5c1c06593b4782aece51d7fd960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859d899d6ed3b2687ac7b5bdabfc81361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bba0816c36882ee5e7899d1dd0a17962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdd8d9db7e7ec14b21c2f8c0587149a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232e071eb4da9e15c3e3cf63bcfddf164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59918b767e0f094de584bb9d389bb09165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd88c5cf967d8698b8ff30ff534f22566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acd669742311322ee0708849c66c0f667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48d6f669d672462df61d463afeb8b868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05348bc44ad55a608c0a7e5c0e4b56ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70341650c53e1465df0274752afc536370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627fcaa9526dc7f4e77bad869dc62671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd05dab1db3c8e6a322c6a801c4cf4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31622e9e2977f957d0a4ae6ac04aaa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0cfea6e03b0e5344ae0717f3c7118b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562982ad2d85c70d52ff36a57e15ed075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0a5eeaa4357071f44267deff39686e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203d3f5e630e1872dd45b7c2d76d78e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb553eda6924e0248a5120ccec10c0c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a5d2ade542c4df132e764fdf52de8279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f721fe0f5086eb1d35990c6a6f0e4480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08721312cd9411064df3bcb61b9f69a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fb89fb6a2b4f1a45dfbb4c7ca3ce282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed24009ee0d13b434ea3eea7e68bb583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e14ac04b41a53a9c46971d91f3dcff84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061a5ea2b8c198f07c5b0784254697385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cd1b076e82bbd543e2baa65633fe986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58efd80da03ac6a3b2422c936941db6987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926f72ae5e72a2e65a1efd915226e7e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd91aefa9f36564db27a0ff1a1afe9689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9609fc2d6d393660b63035e06174ec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942f8f090fa760b0d622474b0368926891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768900ed80bed574f9562fd761a5408692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c8051f9d2d85634a13b2f5bed53393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b960cae26ad968b2b1fc421398575f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95335c4ee336ca7333f4b7ed1190fcd895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd3b3042430802f008e0b046fa0e2096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123be7183212af7f21fe826fefd40d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c399856bf7472bb4f5d3885967814598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c47bbea31b2fb7c5f62ffb1e66449799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6ee7ef80ba457e631f681f88ae3d4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d439c58b85975d77992963e735c7f19101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9af56c94ccb41d892fe2d93b235b3b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7756d0aa627d7c1a2fab5a3cb620c6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215ae68c86d3ab01a5e659ba18329c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee1d22bf7e7f1bf8317d73b28734f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d7ace5af83887d6c7436ec4ed5b78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38247f2674c23237ce8de41f5613e026107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a2e230d742199ddfd3c7b31360502108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1a06844ec9fb6ff71cdc9f5c778d6c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94854bdff528f4575c94f973e43ba7ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799d9efbfcc5534f9bbd266303fab96a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417868021ce0cc745bb503d2016950ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e3bd7b4a3ba0c056a5c7c7e0867b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216c8bb78590a2e51a60bb3353a8b65114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805873f0f5751e147a9e020fee728b32115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a66e4c542e37a229457230140cd8c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945261e9936a06836d90e14a62f7c348117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c96d970188238e1a70ff44dd6b6e49118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57f7b7fd122c1a0ded42677f2293d5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05f4e7859333d816739744e682735c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800abeb169c00610754a06e0c63f99ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b99b0ff7366dc2083440bed32191a4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9b4b77ef6e53d695fad30c3d46131123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007c6742b9a354f1c17ad096c02abc9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4dc9b15360127ec7919009afee9b88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba8434450d65aa6d2ee6874d392733126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b2dc960e3baa3de752b8c9ac97f1f0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1080c2502e316b6ecd19a429c77ab0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0ca8c36e4739a19a463202f9c86d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77f10a702021f7149aa10679754206130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ae1379bda7b9e795ebf7cc8f7af59131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffc80921f2434a9bd2c6ab2231feca132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad169fe68c5026a84f74eb6ebdf8bd9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4c00416009684b50adef1afd9e33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64765f4c3871091dfadb2ac69d17051c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f059d7ff409a8b22f2ffd6efd63e3ce136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b67e9ec62c0ce2f98e21b1880c3414137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2bfb5d688f209683572c2c7f4fd35138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b1185137e987cc1b2ba9e5e087ad2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809cb9efd6cec80f9f22fbee42099fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78845989059b1554076aa8ab50066141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8442ae77d21c3477f1a2773450d6507142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61b329f5d72d66ff4910d7d128e7e7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22754169b89cf59691b49f7cee1de744144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22df17f8a4709d5189e67a5fc14a285145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f466e2cf26648ba06ca6e37e59890645146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f7362a2ea4f0199d08f2e92af183d5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd34bb2aecbd4000a03dceac3536988148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b68dfbc7d5b26a1777dfd06718e6ad7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7467f2b3e336f2d9d14f2dcd95307a36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8120253fcf3e2749b5085326ce399151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c563d6b6c4ac34020a869e420a1621f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dac8af0f89ae7a9f075a293144b1f8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ffa7ee607411613bd4c8b9b2dcdb3154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>