--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263969d87a55810e7cf4aea39efb54821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574074cd6c242c02dd11b544dae786372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455e86f9b3c7dec0c0df23032de11f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b628934dcd80a08e1b1dddf856ea764.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7699ace51d91a3689c3e993fb3321085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a618e95e43bd574bb183eeed62f34776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f3c52ab9466b677af2d09d548e3197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fff8376b037f4af9b98758d2fb9dc78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894bcbb6c22c65cedc395a2b214a0a1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7743183bb4406f10799cc2a7af386f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d31b293e10f336bc34ad1525aa513e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3361ad53cd822e42d44fa9aa073d812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4249c019a5e66688d256e4d9c119fd4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08009f269cb4ada6a2d7cdcb5ff0bcf614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988adf11795034d3dbfc48b9a2f2684115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aa523730280fbc9bb2204a651309616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d44303fe4882baf355b2823b8aaf20517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7304468eb7c55e1f063ef9e70ff494a718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31334713e9b07c3e4644d535bdcfda9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b27ad08d1d4b6ba6751c27f3b9bf2b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7399c1beab05efc5fe1003ffe23f9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344720c8d43c88f1f96a8a1a7b6489222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009693e2a452b0ee859a081e8bcf5bbc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca17fb18cffdb774be55ff7275771524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae0ced4cac25f663ebbb492c95bf225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1b2f09a70b777887a1b81f3d2a5ee326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202e8dace4fb45cd0ab15fb9d1e80e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c777c0f3a015f61f954f28f9a2422ab528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4aacc391e136fe9f4d445a84ed2f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6216e5bd5f901fd5a55fb36a8c6e789930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9a9f0232325e0e554beadbc9f7a52231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c744e365139ba3b7901fc01cbb15ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa8ee9c522cf6041ed5ed9b82d53a1c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb493cab257f8048c065d000a443cfff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91164961a78a6be603ee62d2f23c7f4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9a4caef148b1c4d759f7f1664d80b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d0d5f3b377dad2b64830866798f4f137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0568ec8dfaf26c92ad2a98f70db847c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb206a33034a34d93c9a80563e7cddc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf619754de5855428bbc6cf4fea3d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028c3104e44f6b75ed7ce64f0696e8541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae64e386ddb6d2b783cfae0ebadebc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a40dbb5a93502ee1adb3d417597ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a72a05af42cd5d3ebc3f27e9b30a244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394c0c057ed2f107309d09fcead511a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb0165a883375c5b4f3bf79c769fdd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4284db94521b6f57ac35c2d8d2a1b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb02ff6814d64f51f3636e302bb2b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e52cc2a5bade063a35992504aef78549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ff3ec5436bb0f67e9605042f5d5c0150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690340f3cd6ae832a0f9ea3af84ae3651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa707ca979b8f7d91438380869093152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da77206766cd438df734b6d1dae07a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dc592b7111d843f65175e4fc7295354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cb789dcfd6ff7f8c2a2b4e2a4d75655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c323894bfa2f2c0d9374867dad5260f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e42399c5263d5d088ebe140c4cd71c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6deb6c1f25f6a3637b1f2c0691c66258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaaf3f1b5ff000ccd6a5fc90f8e6ade59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b93e36d71e54df5310612a3a5bb4a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b9c887d1a9ccf2c08c751024db6f4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d4c04077f9118ebe263d3e7ffbdd962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd3689a8e07c0f4c3ce46e09a3209263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66637a4efcb27f0bc50fbe81506c950e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db6e3389e2d73f55b3ddf9d287d114465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c21ece3cc518c1d048d3f637e93ff3466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcb7e1dc5e603a7d56f0020c94d04367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef65f828afa9db2f030b4a3f7b8034868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58595ebf53b91e22d6d562d7d7f3800a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825a21403dedd17c73224322098f03470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d975c8b5c5666e7ccb2580c0f5a0ac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c91cc7ee7bb6ec844644514dfbd0dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac1da4dfafef2e0639939a4e4e561f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe050ec6f0a5d394ccf570ac71848874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c5d9f81a6affbaf60ef24a51d740875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c81a1f80845047887895705f10c9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7250ce66d16c15a61b5d7ade0071a0977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baa825332c3ce44b73aa97d5ae5337778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab70f770bf209f1036928ce98e39eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035363ccb9355bbebc792e3531b4a3ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59771d2cc05b229f7defa44025d743981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c613aac6ef92e04e15b507b710972e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf355145387007721260a43551dfb883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d2fdbb48ffd1ab67c3b44ca8e281e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859763dd9a0b109f360d81fe6494407b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e7344181e263b0a70aaca4e046ef986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d793f26bc4bc98c8767d957f59c5087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec268dd21c76dc0a518117c6bd2bcc4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075eeecb2a9a3696ea9b5d2958e1a4689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862d1e063e1b44fdaa93a120cc5b00c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115083cc7acd0ec4a780c7cfaaa00f7d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4896327af1a2f831576255ab72ea1492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11beb13663a4ceb42ee0aa567d4703793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8506ea6034909035a30848acfa23c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0977b5cd73118f7fee7a30542b3b70395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ba1e0aaa0cb3bc2c7e0961be950fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e953f055bcc86baa4b6c97f9c0b9c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97e45c58c19d9546642b4d34c0bd36998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0d247c057fdd39cf9e118acc26fe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3f7411ee3c27c553d203fdf28a852100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbfd8b8b4e6f7bf1a9a8eb91795e6bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f38c139b654fb437079d86996fc193102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11689b7996878911268e0a644e1fe0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b18731d77c37adf76ce7d901edc4e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c62c5bf5f155cd214f335ba7809eb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf037657c0ffca7111bbeb316040f4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c62c403522b81709173e5e3a08a15107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2e990b6397e5c7314b802c0dc4db5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96b5f0c9994b7293b5f3cddd032df109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a57f616479caf51c2bf2845a582c8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d5b790667fed73941de74102c7cd0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273902dd21cbd4433af2a302361931a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c644f213060ba5696f391889480768113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f0c4a72d555b1d685bd0b22d21ef7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bd5758541bee1cdcf47ba1782e021115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c63578da851690d5d90c12bcbca1a5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84d17113b5f757d559e8519b36fab5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4a772ed623c4f32f7c7bc0b177818118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ef527cf20e5f8799d93ff74ad1a11f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c2f5e13d57bb475df039550cfa9cb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b894cabad06c04d6981377d98a7b7d69121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983fe7b016667e61194ce646d2b5ddc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5734c5fc0405358f31d4e3313a65ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c56f87245ac1f5b1283b41ff76b2319124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0159eed965c07eb74d19e38cfb03de9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447d6250dde9502da732e7fd706ef8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bc44207d9d61bc659978ab540740b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce76e8599c5a229998b49614f94ab661128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2871146f1effb81d1db6ad34ac51422f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd2f18df22d737f285cd606baf43e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542d55819aa29a93b725fba6dc5118131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4304fb4cce0006d5424dfb621f2f333132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4843aefbf6a135263ae0414cbc5a98f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0987c4c21e110b16b47b3c3fb6b8b61a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26617f4988526eb453329a556914bcc6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3aed046979611905559339f7e548e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823eca7c8d0204d12b87cd7e1c391375137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b2bfa5af1fbba533289794f049289138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9535cc9a892adcd64b58929c70105139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37fb9b200376eea2ab5861a80c4914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11959248db324bfc190a90031aa54e51141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f3ff71a431facbe7b7fa7f1f3798e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff9c42c179474f98874479126e0c6a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162db987929f79291509811dd9a9a676144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0f2569aa4b2e1fae9e7943ac1308a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19b9a8f2a24e1d607adb5e368840ed7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa603cd85b3cdd37a599d3d13cb9d1d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1822ab0cc659c1283ce4fdc5b377ac8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ad0df26ad226931298c5285f74cee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ccdd1013dc4e9e63e1c826f67027c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747469b89469fe683e56e7323d3ada4f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8cfb002e65fa89e3c8e816fb2844c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89354937f18c789d06439dea4ecba98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45adb5532d36dcdcb38bd8392438c7e1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300881f0a6d304781e5ef8bca00e76d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8f655428c483080adf2474bc167422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6e4a4282ba3c7b384ddeb7a37d8223.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70aeb706c346097a06f59548e72ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d45defeb533e3667cce17719ee8e4b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0c6362c36cb70613ba3f69c2fd30a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595256c946e0a28f8f10616883923987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374d1c95d44026b08d4f54a8b68965f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60984f9f0dd6c1b27801cc466d5679299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3dcd6aaeb75cca893d07fe596d8e9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb012106a88ce6c6e1ea57473c18811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc468854ae99cf7ada83dadea63c199a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ac582b4a7bae8551be067419af06613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce1283e07d63bc4583c8d55bc3a62a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10caa45c615a4f4f42dbf6b480a716e315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824765229e8c8c44ab65200c8fe3a5416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d287da017efbb5bdae03993db20d11e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0658b92b5b50b623ce79fe0c3522318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210cddba2e5e0088185cc4078bdaa13b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3721dddc3308e6a3512adadadc31820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe04cf5bc9d6787a9ed66ea3936fd1021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1f6a91ebde36ebf6648606447a14ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7ce03d15fceacbb2c57908b4abbf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332744e8a4b15e90f745c91e08e451324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e0dc142b30d06a6eb8c7e4f8272b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565e4f910226bdc72cfeaa3066ea1f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373878dbdf83f3ab7348b2114f2170bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dff5d273e1fbdf91c201cdc5f3a57228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7001a0944534021ac84fa5a0dddb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0015c27e4813c81498bfbb348dc5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13475c5e50d2e004d550d310d97e6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d684197a579b26833ef0b5cec6ede632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b18ac6147ea06d800753aea3809333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b09e02094155c0916b076fc6fb98034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a307248d972c45cd11e9645f87805d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e38807b69a968b1e9fb94b6f90c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914cd2f7c72365448827b5150ca7d1c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0861959c2a8f9d5c4069aed4196c6c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b13765ce3557a3b00b0d2bf8d9eb05e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489d1845d05d3a29ac086135c33117640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec55c57bc3b737f61f0869af3cfe48b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c35400d478587f2d8429ff27c32cd542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc89a6fb00bc74b0ce09910f5e101143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171939ceac81b21e38214f2b9fa2a32944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc3e484c6d88392e1b404f8681c89245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc08bedfd86200c179daacc2968b58d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4807d63e8bdd90e7eb9401367a5e986f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10370d8c8fd77f06e92d3832bef2317848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0605a2f2d34507ad85d285faf8150f4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081688d93ea5082fedce5d0b7e646fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7f7b3bea7f74dc06966b8cb22d28b751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813e0d76e8caabad8dd8339d8d1d5a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3572d4eb1abb69c8f6c38e3321cd8f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9c897385a6d9cb633851ba2af0165c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4445aeabeeba14f0cdb2af607839a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b1a3852bcf62bc7238f13afd0397b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30715b6b38c694b66744efbc81c42c3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541c162f966b2970915437ae1d99852f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfeae00c2e8e406058303edcb4c003459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef543599861ce61922bcd74ac181e760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec642fb643dc7546b8f2976706c55b1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83385e29cd59e7d9c2329f5dc481eece62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde903fe5b9e410268e1b4b34152b6b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a71d5d515639208a79fe9160f3971064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e61c738f056be8ee73555bf7c117d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76d53b2dcc5137905ac50449fe2a1c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f7c0805fbbec6cf008d29b7efc30f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a286b0200223bee855fe9c58344381168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce524fec4458d7190f2a6807b38bc2969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558940c627c9ba34c29173395889bb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe633d1c28b6bec2e5354177e398245b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fd942cc7915001dc4f5633ec6bd6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fa4d22b116e514fb2578161799f9e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400443e2ceb7298b60eb7759250bcc774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c78086dc2511a602e5b3bc4a2f4df75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21ac1086aee7b4c1ade585fb939e3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eccbf14c3150f0fbbfdf6edc968c03977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed38dd9a2d11fcda7feb8186c84b41a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88f6b25ee6e508414d6bb5eb07402179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1155c479f6734e53f886fbbd8f9b69480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fff729d9c3efdf896b8a5c0c04ad581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7465226c9e075cdf86c81deaf50eca82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e3394c3dc6e4b906e55ebb991d566f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a9c978acdbf3ae8c61ca09c9b001884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce99595f7f5fab2cf26c8ab73346a185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55a2072339a4640eec1d9c8f2a1a6c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410df8676c8193ba98d073fe3dd49e8a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a1b9078f0edc88c5437e8a4549fd888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9faa2b4f5673b7bfd33e61c5553cef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d24e6458b592fd7d5af0f014caa66c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6cb53d1255ad703683d93bd048a3891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cf1174757c946eb6929974fa280dfe92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e4bd064e7197187eef03b2cc653493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ff5215980b8b385a510412bcafef794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25aae5e5e3b7981648b9d8b20c490095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f267b398238f4f1cc6d68c0069f4237996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e192a783cbaa916a429360571523fb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3418a9aee6fa097c92a08934c32fd48f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf5012acbd6eaf58d4d1ad189740ec99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da0086c283c72327741d2f80103227100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaf684347f0ae013bedc2f043bf67e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd237f14d11b01943c34cab0c348e2f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a154059ba925b177fab928ff60de2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045c722bdbb01fe9085c682f3da108104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c1841504a065ef602f1c9b6dc064f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f980d8b808e16b5a69584b3ab98be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae8a29494c83c3a27b10f0ee9243cb5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28674cfdf6515bbc6f0ebb4be412aa04108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56f523dcf3ec8f1e2330079287cfb53109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b9a8636865b47e54f3892f94387961110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c514865b26adb7575acd0e63cc4d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3286fccce0d201d42b591534bcdc1b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c93bccdb727f7f036710f2a4fdff8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3cdb26250651b0d4d0ec9181aa3bd5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d61b9c31c93185c9065695f8fb4140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490afdea11b7e792398d69d39ba886c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd6d17974ddc7fc2e32685a0111f15117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf898662a565b081738170648b78f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe116e9618af1f94aab5c84a449525fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24687b89e58a798129b47c8b2de3e187120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9458cc7f2d887f2ec853559531a7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819c0e7660d153b87f60b87def4d17a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eda693fa583bab69f5bae6ebeb27d8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9479f4dcc5257cf9c5ae6ef4385a13d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e23547a993c95d0a48d89f62323ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97557e4312de6414ba6e5256ddcc0dc9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291f1849a36b866ee130279e6e9400ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5cd875e5e490aa6a12e3912fb24d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93516dc9f7ef3f2e3536984624b7287129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094c2554936ce6d2967fa72688313ee7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201dd032eb889f8508bac2797b45b40131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a66479f11a884125e2ef0060697791132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa1aefb06ee1705fce2511ffea0e52133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b84c6d7d6de782dcb82841d10c2d88134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee820cb4274e04e0ff31115ffcfc8862135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bccac89911dc3500a47b637b7f64f4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf59a207e596babd15a71595e3f991137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d2f2a541faa6f349eeb9ea6545eb31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bcaaffc83b2af761209f44c5cef10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d8e8408460891460563f5ab48e8a3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a80e1fb39113bff42672a43646f0a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06118d7891f6a66d07dba8917248a41f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ad10c6c64bc6a3685ffb98676e470143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea4b41600733b00f0ab68ef9f18df86144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f3e141b9844ba8902c23973327abe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3144ddca70d05720bb92d4e264f8058146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b891dcda8f0ff7ebd7b6e5d6428b24147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b773d34a54da52127d4b2132b37b564148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59a8f8d5de0700d0e910e3f7b22942f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed93c792c5f8eb9085687d7df97bbe150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c88250597e8a2573c1d2cf181bd103151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715ff882bb2dd7da1e37fad913cf4e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961df5ee92a77be7e934cce8b25a0fb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26494c4e63011f610e0a2e9a7491dca5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>