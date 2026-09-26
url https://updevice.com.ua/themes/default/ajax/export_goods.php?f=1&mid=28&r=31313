--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b96b52dc191928c52ce8c1f1087bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80089e5b21dd6666ec40fa5abaea7392.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6026eccb5814e3c568abab391383a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03481b402453c4f96ea62fd1a11fb61e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483db6477ff95a556f2a72816f328b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ab879556e0ec798ae222052b546266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6319f061f0ed5bd9cc82f3dc8d7b4e437.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f490a5422d49a4ebf212307c48f8718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b716ffbcd541ab34b93c93813dd259.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0693c59b4c03a02fc20ff13eca85ca510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a34db278939e9da283151d9154dcff11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb234deb9e7589fe992bc460ed258312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa436e971eba12d7a8f500a17bcff7e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a679af6c99c69f72d7849aebb945314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644ee56b41b52e92b16ef02bd8af86a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840b9c5cf715d020784d8032d73f1d1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1e0697b8a7a653eb7860ce5c9a7c017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eeac95799fc6d7a5ad5eccb5c2758bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a76400dffe8ab437a1acc6d1627db119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bb2b3c522ede8c45b7060ffe667a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b7c886225652f8b7249065971ca8f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e746f115cc7f0bb855225e0a751c8c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c971b4ed1b66de3ba72be08465b6d423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba633e14fa7a918b866fe20928af84024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af12c122dcef8aa723f7cc11e8a1fbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0743a8ee359056891f55c497d98bb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c8bc3fac772c9b381a9f1c6476fbd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bfbd2fff7e80e1743aeed756e1a8c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c9d3ec776cebd00b3c4bd1fc09e0929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd408a18fa9c37fd6d8625d79ed8e5730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766a6bd4c13c94dfef474e6748f0f8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f21d65ff11c894a34e41c5b772322a332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68f618d50fd00e90e499df5b5c5f0a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351684656c1cd36b3721d90e91fceaf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c42c8ba4040efd54ee1a8fd4a45dca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443e582fc4026815b0ffab2baa284bc36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27589c9a40a72630ae1dee0cf2d4d0d337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd325f2c0b98cdf0d01c1dbc8a8fdf1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700b765de46fc42d0c0ffe2bfb862839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a15de2affa30b56cebb63511aa66940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d576b0be4bc2301a0c1c530d30e76741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d7a37cff058578e43c694c445caaa842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c20bca3f85653d9240412016f69fcc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859974a78d4361d08322721f744f980a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdaf6d94f294e72c79ba20f871ae89145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ef4c4d2c8b4d3564fb99bf37ce52146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20025fafcd317c7f624b6ba70544256047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe92d4aaf196af863489274f9bb2de248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884a955f75ebfb8dc437a9f63a9730f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18bf85e495daf8dc003489f78bfaffe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d60b4b171f94ca31a9bc60abd83f0251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b96a201743adbdbcc54353f22a722452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7b65643fe466248d37a535dacfd3c553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36aded875f6b5c19a40fc355e341fc454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca3bd5ae383a99b25aefd49b5a965e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff33c077148659219c275cabfa310556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc4ca3f3488e064dceee3ce4a70e1457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f243557c41b5accd7b1fbd7056b52a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59610d283182c0f50e9886ec23e033159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a2f2f224b80ae3ce556b6aa1b62aca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f122d73e8848875c1bf8e1a553aab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36ba575d8a5bb3749e482009f153ae62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc6e07be00a69d8f51537b53d51eb763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02ca10e7a6542668e3e9f230bb0ce764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b6ef8032ed9e14812fc3b569a287a065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b72d13e5ab27e901a995c831ea7b666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbe2d7aaa5a6dff5a4590a6c6202a6767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cdf2c7592d3f2a1d98239c90e5a7b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a97fba8d5fa244ec454c0777cbf869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee8739c7e8dc88212646e192a4c252370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948de447e8aacd2e79eb456eb068453471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1705c5afee1f93c5ed6bd2324b337e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a44f098dda04f568bbb53d3861dc2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcde1262830ef958a53e459e4b931874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716336157c9c12c5c2e74261be25851775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2c5ea0f60ba5f7d5b7e327734408176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bfee4a0e9b1fb8c3408557d5e44de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c7a97dca2057e35c56a08045c21f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e59aa284f94d8055bb693076a4a3e179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3df4f33e299b23b75c9a86bd5aa595e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96103862468f68eb3e925c9f41cc645981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e739f420c3f8439ce592ab310ac81d6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c68ce47a6dcd268459bf657c1f7b5f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28db8e0a6f2990e6c732a4859237dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ba2856e94bb0c1c547961e7bfe91285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80638b14d319e4e4a8e29003adfb34186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47532a3c94c32fc0c1f0e439715c895387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20c97a34af45cd3628b8bf8c44674f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8cdc0826d510713dd729c17f0f04489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39576f4e8737aa7c7b6620ac5973507490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b8af0b99e75102be88f607c10f97d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22986eb7a194b3056f70e1937062886d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9c04acc83c7421480af28ee23104793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591fef4bbb9281de13817de5f930dd394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08ed4fff548bd936f20cc2b74b2aef95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2358ce23345c073f1543fb9f61b08d9396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ffc1145d24f2047442ddf56d3fd1397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05f47a4b8e29855e06208e6d8dea3498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94643b656fae7a51963c71a1e943a59499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0488fb987fa19616bfdf118289c8e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e1ef890fa185b24258f5a483df5a2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46faed0fc811a64b26731a57103661102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e56e1cc2c2588b538bec3845b22f4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738ca58e7b2ee70eaad403de888551104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1cdf6ade3665c6ad15abec0eb7655105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d405ddf98919196f02bc8cf4cc3bce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7080ae759bb8454713547d6fb5028e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdc48a21b53b2d6e89c53c23919473108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652320241331d7e89cb28a72ebea5da109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fc830892988cdc8b65d34352ecbda110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844715d2ae576c552a1d5d81160330111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3e8a7b78d883f856f68247078f7a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e021e0e44fa7fe37c573e1c1dcee4b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669362d958af12471a7bdc6a0df88f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a555ad5c7caf8ebb64576ece3d689112115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7684c34c44e281a4f636bd07330479116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e54a05b94fa7cf6040f31b97b6456c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e15567a24e7c5c5ff0ecbf2a96b123118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d17a5779091a8584c5932951371036119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d89780bfc748742b4c3060acf6f492120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac9cb14340ae4d7ebfd67de11c427e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068626b4298b12530086d55f452c53a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca5debcaf9128aebac4dbe080078de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abf58addac3535fefe53ca024e88c3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975fa15f686cff92fa3684ee8d0fa3a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc8e3af284c3ca957235b04230aa96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5061e435ea2e847457f46e50517e9107127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55a501f6581964c9cb1992358001ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8425674221d6e82d2a18aed3ccdf2c1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87885cdaab5d971c8420086a24c99a2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43a9a29bfe0adba8920de56ad0a660131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5baacb208be1b109f8d9cd02ed19c0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7aaae7e96780d2db53868bf55e7b6d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c832a4799c42716e2b86a0bfe24fa6f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99e5e82ab761922a427b52f07d67ef3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c046f255a269dc4d9b68b710050c69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a63107cafc57806b7d05ed93b3ff4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2ce09109cc9ce6c074461d18845c8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7378fb7c38856bcf97177c1bb94ecfd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a7fbaf54a398b4966adea6ab6f2c1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5351dfb96aa5cf0ef51a3e6a07ab1d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8912356643e2e3b7fd57bebdd2f8d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b064319f240d3746ed28a433b6b02aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c659f735873cd8ab0b2f27fdffaee144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b010d2920699d6690edf7021eb84740a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb955e7e57b11963a4d338c4cab5607146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63291926d5a777905c00f1711cd897a9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97485f76e67e5dc0847f01b3c2794bd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb06a74ea61a3dc4dcdaf378132bb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec234cbcdb9387c66205a1ed0c8b1700150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87725faa18d87bb52750dc7be727d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee762f01ec17f201f03b44a407e7be152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09c52f3a40f0c07f0787b0e2eb1d27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7ebf90874719e0a7f5d447626d8a1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae2e668bf86f81796fe39db2aa97201.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5192989f44c31d1d2b98c44f453972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc444639126d06a4d56674e2c9415bbe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92c947c9fc1848aabbe52ecc832c264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32ac5c6526fe3e2866c0ea191828fb65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1e68aec3993cdfb25a32b6181c0926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d18da5b8ba876fa390065a4500877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f405ac61bdae2741732be31729e0daa98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94140c154a503ec28e714d1df6da9029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f488d10c587b595198dc40cd3b9ceef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928dbf0a045158eef2beb6d244d15a811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bbb3d9e5e2a6dfe3187562962c33b912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252e4df76a7d7e22d0b13fe53d92cf513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8870a9f1fccd86a169ff44d4bbe6f4eb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f380810e473684ab1632cd61fb9fb3515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce16e6946719b53b6b5318ecb41b8e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7080d095a02ba770f3f7112337c6ffe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7bc94c100b8525502b2e7adeed53318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196fd896a11d3e769ec05c81571f61c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0236e45c25bcbbd31bac1b3495bc9d3620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1af1f9b41d4ebb521afcff285505b821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b96d63fa862729f865a2d4280a790022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7049a3dde6d865dbd73309befc4d923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d43ab94b018a78c3c3ece34cb6c75924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3849ec40808879d0d52c3446a15f51325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9be2db745e7125feac811e901c936026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a6c508c0f9b9eedd033db2dd3afc427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0479081e4a7ac6a6282aaaca53998f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f140e02896fd204dc0894080a59c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa5f4d04b819f383dbf963f75bf20a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1855e78b0f27d1b600f8e5a1f58c86231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb8b843142084404e32a4c1a6998bf832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd4abe6acafc2403cbe7dbd949262f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eeb3bde7ae4decc05b11758826fd8534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a258cc7784db629fe61a401b0af78035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a302d6a7fa75e160ed90637d30f0f39b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac3691649eae0a5922e3c94bb2bb0637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde072ca5dc5fcd6697e146f47511caa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e271f21a9d7251cb2de0c4a3d743bf439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809505d5ed43428a91b73c5adccc133440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185fa135cf20d0505b876489ea13a05b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0544f52f0cb9be753c28cc31ba31a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ea2098c9782b2db5d9e055bf2301543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92789e8f00060f02e3dcf8b126590d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cbfa0ab0424e9be0ed4800ca2c64f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed550cb1ed6f39a7799193d67b274a546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c56c8cd422266115aa1e42bf3e071d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438b3ba56322537f7bdbd200195e6bb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a839c6228c6cbe55976280958740af49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9999660271ab1a8c72f9fdff51d1ee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a07eeaf2dd4732ac24c5f8088cf25c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd82ccfeb71661c7e5f0aebadee8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3957549812a9e716d07ade5f6ab6e0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a128fea65e6256d083b642c5325a3354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c09dcbbbaf954b83cf791ce15d846255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29817630cdacda62cf6f0e1b31b944256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ac267513b73a2439f72b9f987c547b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0814af243641354cd76c3468da7af8558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068de964ddc6dc218534fed123212fb459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4692d145e6be517edb11d53b046c954a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb67f9e0459686928e6736011d680961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975b28bf32f4535d4c0bace403744862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83859f8e8f561fbff9002ddd01b251d463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039158068fb4b5206fe69bd7786ad9c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4068fd54adef6a52b697977ce1d7ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e21b983f2dce563349c1bbc3f7a5e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c17584f279f231f0debb2899c40edc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ffc3db28d0bc2daaf206e9911bf55068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71173d299feb1356af2316c5cf6b51669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd15a50fe769548fcf77779325f340a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7107e7720fa77751c0784666f1b78c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769299c22587a0c979e6ed96f31c4a3372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ed2bd9ff498128837166506bd012c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568fb155bfde66c8a9ae3b579dfb15e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff8de917bf3ca8929c679dadedb116975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be952942ff1818bf5372826919d1fe5f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ac6787cf4ea24fd640832badd9df577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2615a39328ad5bbb9b5324a059efc9a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761daf4bf6311994565b7745c661228679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c4ba11091a374e27b0b1e8851340e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6139f6efba632cda7a60b47f4e27081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea394aa5fb74e1ec2c634a9cc13d8a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08c710fd7f83e5565c18fa58b634f2483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90ac7d5c43f77f93e6a4d4948cd00084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76c863ac26bd51298922f2457a70085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754065f2a79d3ca7e4f6c2c6a85904c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124858b8f55e9e420e2483296e0e789887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b82a99ccd28a6d89a55e3579f4332f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b03006afc9ecf348bb4d1693df966aa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3415f24c69c20af47a649c0104943da490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888379bc109fed8cfbaf714350904cf291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dc74ccef5fc6d38b962b542ffd404692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301ac99abf109d24902fe6f48f3ddd2f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16355e34f709625733d1efba683be78094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc12562290286b5bd2262645bfad0295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2245a378f4958d615fe59ec949e0ed1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9e123f3a7eecf9b52eb871572aaca97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644b7672eb6cf62b288e9af83518ce398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cf0ad947cf081538517b5bcdcd7c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d1f712c81fa8866df7d1472d4fc59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac2ceb8f413fda9257e187b04d7c16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0deae2d770dce36c49c28effcb2d67b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b921755f60c4b1736385bdd252648103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a6dfe668d136ed3471363e71798195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ee964ed0c07cac6e8fb42a158908c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b698f1b46d7935d2a3a4184288dbe15e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c2f9b2cd2721926ee05a872978064107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb414a6d34f998336dc4adf46d22585108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fbadbb1ddf8a81366efeb1cf36343d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4db935d9bf9add6610602fbb702595110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240d6659152fdae3726f32b4f2d43366111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a287f4ec29a69e4e27376da568f525112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1d6e2fa29bdc34ad582bab7808cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823a11b4031744bf95bd3a43c26d8368114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5b5532ddaf1d1121fda6257af7b0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7473bea8a181b858ce16e0f28e55e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d825ddf2f5c0e5622b9bde061e34c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283acc01d4c5c06a9f77302540c8431118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bafacd13e4742f381dc65c5b71a89a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc0416e2dfa15e82a1d9e817673d4a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cb0b223a34845ba5b4933966c9d224121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c09dfa0a25a2596ceae4c1ea2ff94122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcaf94a151219eab61848265d19967d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158faab75f5c40e84f3fc4b5a76db21124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1cf1b9899a7450e7e95919a7be8d0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5f5ee40f7a9a8d3db4d01814a8ba0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4a3cf6e3abbb27962a97ebd293e211127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a53407a774c244f3a8052b37423935128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d48a8857d496644eb29b5c29198a34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88d42f81a82c464b513558bd438e85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5dc0ea2c12881093fe770fc1dd14a2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a896d34588fc811619069358965ffdf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d00a1af949725f0c87d6731273215133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392bdf91757969e6db70a3903c7768e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec876a8b2fc0cde2e9c33e3bddf3c7be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94f596d83fd5848561496c6cee3dd78136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a8ac57d1dc0935c5deff17fe55e76137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94a3c7c20680ae5607cc02e2dc30ae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7fd192f825399abc5245ef0c83d5e5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b662ba02f5b00e7ea85bfa76725e3d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00f37f5faf03a46c4a96ac475ad9032141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc2be5582e3ea152b3704048672d1f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0509780571dfdf098a4625969e41fc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c993a74c7ea613f4f3e884028b78e21d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff444565b6a29b09a750d963530430f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8781bed49c999775007f1c9fa1f9628c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec629e63297168bb5d758f5619593e1c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c18b435664cc7dc4533ebee8f2eed8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4402b6341d05b1fd9f92ce118122e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe356206e53b3dd809a596075d999150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a3aa023ae933d8fbde452e7261d4fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27466c27f3d284db2cb3c928aab44e98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c26351a37bece5580894076155aed05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a536504c888e8afa895282dc6e4a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>