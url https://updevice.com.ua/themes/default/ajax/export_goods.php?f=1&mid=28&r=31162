--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb8d4cc8951c4cd95d8a32b1e12641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979497eaeee1b15b70c2f7a0cddfae12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccaa6c390b981affb2ba4da71a2b6f73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce14697f1732be5b82d1ab05a5a4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3378e6f635318b3178fa1d02525c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53304a06c6ad5c6763d10d040dcadb56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f05eff4801e0458d9429366ca93e187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef339004052d4595e7afece4a6082fbb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911403b18fb6bf3452996cd0027b70a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd042fa6ac9d9f8f23d9a596f8fd3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318be3b74f82ba23bd88b66d7b5db10111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d77900e5fb6d968d30c6ec61b1ed4d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd25accfc2be6d1f5204514f83c9d713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b670c807993d6b750734a058fdb58fe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bc7797aeed4a743ef36916784333b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522a6adb80790b788dbe94e4a19d0cd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f85a542897d853f1c7cf48e55967617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a686b92ebf186637fafef2568ffdf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57448340357172d32a32426d8285a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2fc7cba04a252060074a4431d4eb120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae882a10b64888e2867f4cfdc26ae2921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10997326ce29895078d26c9688ffac722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be4e20a19ec2d39ba64b8494d3feac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704ffdc488cb3ba8b6a2d39bc47060124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c0574c46d5f8d48f69ec2d50fb94c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc08f3fadc798cb775ce6fe2f39411226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d2f9afdc35b2449bceaa10d13206127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2a3c94dde2f25ef71b2c0a192584228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36fc923fbb259b735a9bb536c6cb1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a034a0fdd96f5ef2ae74b00164cbb9e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3c943bac0de97f82379c911ad549431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9a94b930ecfbc483c6786b647cc12732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29782983b70236e4337ab9f9dc845033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e012e1d94aa8d6b832f6b1772e918f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01291aeb5f6009cdcaacc863e07961135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a37cf303edbfcd8005ad682bc8152f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298d8601821148c03af17e87dbb474be37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd18b71a280c12308a8950cb7b96b7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6316d4e61ce51bf5ac63c63c2dc88f6139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3492c922002d08d99ac1b099dd2a8940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ee7c1b45db86b83b1140998c822541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e129852f9050535cde44713c4586b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df9bbb725392eb8eb318d4e2e31a3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64cb311155f0469e13d790af4aa102744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de2fd8cfd5fe5b710c67284c890d7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c028c8b4f42fd7d074c947021b2b0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76773d90c76d51a64ba326082751579f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c60f5e844a46f3127439ce39c5bb5048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80338ede0d0a4af39a28e26a994dca649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d39bd80ed087cd6a2ee2fedefba3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006f66dfab47d68b0984ca8fabdfef951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6c7c77641a08709506c59be14df5252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03668495147db0836c10c47a420030d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5b9dfef62e4223b681964547f566d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6a36a4fc1de7183c8b7075714533f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b0613c60c2f8d7f5b4838387d05f8656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e502223451a12674afb24ffb2028157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67972ce25a6d1f4797342d6469d9cc9358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3231067c0476643ce99cc55a8ad8859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76076811c6381b334dd1f5b42af7df260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ac57e68fe249221cdab663b9312c6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964b31201f709099231b6275791585c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce686d67457bd354cf38716da2da535663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659357adad3803cb380c2d678c820f8d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3f6ad5ae8fcef2703d158e708e22165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ef82eb2a8b49b7813c333508c50c666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e251b9c44eb6e3df302981d3a0ae8567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25881a53d48634a52669f2c8af97ed5068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28316ad2660d0ac52062df3bf03a7ec969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287414d7f97a731643a61a525f32b5f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e3d738708b334f7a8cf2c9053839071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6924691c4af5a2b7878b18adafe0872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921987b40542072bff37624c47924a6e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d70737713b844cbe2213b109fa490c574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d3ffcd5d57ce892ee12d3fa8e815d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f0160026c93a1e68479fd9ac5dca376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aadf851bb9f4969b59f2a4ac143fb877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc4719184b5ca5aedd3ae4ab85d2f2d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b6e7dfae42de24b705d9ba527eee579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be0ce5ff420ef47d032dd5efab8ca280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a07773fd643c9a20eb36db18336d5f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d48c5cdfdacaecde848022e637530882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4787cbded7b0efe28e6c680d00839283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3eece04a40fac9dd782613b4078b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8da3c7af2200121f37b148fb70959cf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fae3eb3cc1498c9bface2a0f550fbb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744945bbefe14c88b8e6a877bc4390d787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21fc28e5c07865edc58759e26b92c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d0dda1c65ddd409281be713c3ffa89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5382e481b11b4e0690dfe82fe3d4020890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621525639fb9d0a7b2e381f26ee1cc291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7625774662ff1a2b42aa090f1fcecb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19679a05e65dce0fd8a850119fdf90c893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74079e83a0461b03518772ff41ee51794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d58920868a71f3026c8930c9e4b81695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db2b262835d4d1c09fd971ea22ee03896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a589ca45b823356dd034ec9f5379188197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3871429f1953922a6c7fbfbbbd594698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f8d3f06044f27a3daa6a0a60af48c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44580e0f529b2627d01d6871cea2a68d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50630acf122c84d66cf136feb078a1d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666d37e8eeb6d2fc3f1fc4798c550fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1f55b7594845cde19e5c30ec9fdf9c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed42dbe571c8410a5feeb60f7f209104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b942a5d02229ed4755e47574b8d37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d104c93badbebd90f2597adc15d29542106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbf070843009ab05271d6fc2b05d1a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b140cdd6ba9e862f98de4cfbd5a4df9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670c56474a8e7ec3a448832d00a8b70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbc25609ad2099a6678019600e1a05110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87d8346f1d5f7631276d3955569e13111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420a5f326f2c906dae16d4f3ee70b087112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd3b08e27ca03a188449d71f4c5426113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b24a89815580a2c7788b522f1e88114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da019d5cc553b4225dbad634e6c8b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73427819b79513b9afaa65408cd19c0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f79d11e9df44124095d738804882df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d135128f11552d245ce72cd6e743dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee665173a45f9a89f96e748e3f020b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d5836efa030f79358ff3fc1e3fc565120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0f795286cc92f6b8c4d32fc1c4b33121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af954325c4aa1ad5a98d7b4ac0ef38a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6978385a29d81ae5373ce799ac9038a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507c5b1e9e5960b5e71cb8431ef49b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2343e2c8632ca4903ec32685ca5b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbcba9689d4dac6e0cd9b9ab44469a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a0d2055f9ea36fa2d9dfdfbacb13b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ac83f22c4d1e625bcbad677ea8841128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2d5e5af2165bf46ab351f949a6b81129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cba79d327610454c6af46aeb11637c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f7b56a7935aecaaccdd8bf9dca3c48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559965134a336d5ba11e9c7f329adab132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3827f24637ea9b971017359be19df29b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7cefefab6ccdeb9b1922f8b2e1492134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efb20c1d8149a54d2ffa35e4c214c2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6f6f0dba03c0a2d9cea222bbc62d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246f91b7fd3e9fa6bb781bac66ad3d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db91bdb2da4cf4de17cbfeba7bf8389138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668db1ab262533006efbdd8aec9685b7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34d18a0c7088412f92e93db0810aed140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859efc0575d4844a849e7ed66a14081141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14450c8147b2de247fa1347966e406c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3c891cd48e87d1f075a183ed1248c0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2472e159ca3487b66bfc8b81af232144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7788a08def856421e77b5fd8fb8dd22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8529934b8bfc62229473cba1f950ec4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4149bfcd0c0ca9e26fb5e43ae0c73147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1788a77e222e3888d6346dc9cbd5aa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68f9d6fe3399f7696bb0b011893cb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3866a707755dec6279ae8ec1bc4e32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34433074b9702bed7736dc88f6067f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287cb809f781bbfe26304709bde96274152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b0e64530459f99a7d6ea7b67fea0e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e6cb0d987292e01bd9d7afa2a0012154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc32685dd3fb96645204862778571c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996b5a7f7a5e60cb0e3534fd6cfc3c72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6941c122abe4ad33c9a7925e0dd7083.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfb5d324968af8a5b3c324533f53be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00c0474265078223ff81e5cdeb9b8de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f944471899635b1817dc364e5e08e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd1da1b4d3cee031ded297286990c27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429ec88a6c6f76af87f13cab1f528948.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a24fb7b1cf88888eda91e5e8d5ae379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1d7866107efc4b3339b1d6f5b76b1710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6bc2292c4aff9fdfb6792bcb3cddf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c98e7af06c986ca887e56f72fbe75a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167ef40ae9f73ebe776c142e0808b2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c445db4f664a70bead28c9e8490882114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1751150da740f95e11129b0e71a82d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2012eabac1a44f053202e5abbca516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c595159ed1bcc43201889a3ecc5e4f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21338769e1ae557ffe90db9ac43558b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fcc4ba3a92d2d0ecdb2920f39d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dff5c091f29c6a2610fd34d177487920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93836f239a9aa65c4614fe9e88d3614b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572f6e68a9bf78715464a346b5ac2bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6028b28388edaf2e4544d4fde3d5323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d06d1a18c452b2fd973188c81860e6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea60e3e8566064ce8cf9450d638441125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3b99bf5aa75901fc84efad42237ce926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926fa7a660ab59b0eef449c5988c09ae27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04ff71ced52e3b6ef09b0ecb03689428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023680109eac432699177b288d6334829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141dd726a5e07a8ff24a48bbb27fd64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d9bd8f39fd2bedc98a688840856f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275b1c212ca9708c949120175f5eb4f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d69c70148f08c00a5909f98ff40c933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80c46292d797dfa49901759bb9ef4b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e172278da0f71a564783bdae933e23735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10eeedf746a781a1ec21e919026674636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871814858875566a082a3628b2e73e0837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61cc57e96aade20d21e54f88476d8538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd0c3996937fe6e04d610515c42e9f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb068f61af19d69b1589ea6309981a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f611a407125ffc35b00c31bd294ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c77ae4f6129f29493131155052a3242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4bc5046b30ce1f4ec90f62c52fc01343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb4756f8a8a7974b0ed80e42b1f23d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20e15a36eb906780b877e1c0923e445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c644eb6eca5f0763e34986bd7cc546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed501f71893b6c7589095e6872a5bc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31622f0e092848626e501420131d1d8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ca4ea6ebe9110f3830c89cac168b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467d2d25335d4423106d7c87e074d5950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e8e780cd2e35d8c9ddc79a910e76051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89da350cc60eb2cd38f5b442059fb8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28af0a66c1f5dc7ba436f45024966253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664649f6dcfd55f987c1bae2a6b1bf6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f18d50d8a9625d4e9df45943ac83c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820432f31adc508b1421e8b83ec81556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db1cf0ca17d924d00356eb6cbd00357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f1da7903412a77c9a7882a54c125ce58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c0803b35ad0348d13ede7179d085759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9fe7fef63da3170a707e68d4a60cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfc3783fecec5eb7b162f9db6979b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb0737e9a26d6e2ad9df59bd176ce062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581887bd5efa6b3c24605b08d0f5f97a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb77a87fe162d2b3c24fb066a3d997f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a7427fb429c61c37e0be9507093bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192b845d1f79ea967731879fb9b4106666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2ce7840024c617f153304486e451167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f811bd7557700a4107d7ce05cccd05b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00ef650ecda2487a7da7f29ae0c26e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b58d5f1ea7e838b01d8a23be76fdb9570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f236a7743c9ce06a9bb919491b45b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d5fcf6188fa4594b288f86c241cc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30583dcbb52c3db6448fcd935e2d6aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef3826ed495a27dc1c70a47e4e153174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63ca3a36e25bf625f30fe35d5b55c575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c40a68e60024f68b06512e37761ff76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fa7e986be9f96c7e296b0cfbfd63f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a508ec64c230a5b9f15ddf8da5ba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6349734ac0528068dbbac63812e6c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77011908b63e2568da6ae65b946f486b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d3e6db83d5b1985da405885067ba1981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445cb9e6f46dce1643b008734dd82d282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb92a589ef183ed1dc666257a94431d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447156b410756b43bf854a9abf1eb7f184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e329f25d4cf1e122af861a50e7a8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ad005ced881269eccdd5ac5a1a64886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b63290d18fd024020e4a0bdc945e26187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c8003d6d381053e572e1e91bc09e2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d91e4f1285569a5efbc0ca91953d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6d9183a0fcccb933d852a03fc5361290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf27896f0b3d928947e16d0df59202d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be76987a18f238e7befb4badf7e94d292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb8596917ae3db33f3e522c33c7fe593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e649770d2b81da866ffb6d4483a325bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a6e78111e6b63c5b2850c727c4bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e9c90d2060bd8623a413d7709af4896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f514e69f0b3446d7a774458199cbf0197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3ab4e85be1fe0eac1006d24aa11ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dd17ced59b00b7fe6c215ce22bdfb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf2d069ed075e2eb34746c9abbd004100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918fdebd8261d40af6cb003c6db35ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053c9bd8f7ec3e701ddcd65871454a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b797dfadb2dcb026b96a113bae143103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5988bc5aa612f1af91115f4751ac94104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc921eabb88991b41801e098026f0db3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaf9b4bd33b37f9bffa1dc8bcc1a814106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9310ceb1062800d6186914c7a538f28107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b01d520f0c0e7e62ecb5c7e0f7b460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309f9e86f02e481ca11d88e72271bf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80e910721cf545225aa11eb91e8160110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78882b242a575a587d5e7c0ddd11f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340ac5532eca22a415427a68f7105e7a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c50b9a0382aa2ea8b9c83b865e389f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6802f4778ec045cd2c7392685262aa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e50a4ecc04dbc500d66bd230a91f17115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab04a1dd2a7c2e91790bdd8b1e9c08116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936323180ba58d755256f393c68fb18117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5edb1c796ede31de8eb8f4d9add1c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6bee652fad7f8d048b64e9d62971a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a553e73ae6e05bb9405c2b88c46ef2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57ab5462c0d68f92f080dc8c4ce09121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf45e6d48b627be1f6faaa40b198d1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4005e42425bbd38f2751185462695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a3c627f953e89031b5be5de21c6b99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818d46e1cf79280ed0bc86b7c64f06c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b70aa2ae8346919090b02c119807b1d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6475c9ee1914621920365c76b7491127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505b8d839416161a9cc519bc1613816128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e603d0821fbb686aa54ca33cfc07f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63baf55b5fc234835a1204bc880c9c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675fa716f9c7cf045d8201fe195c01c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36695872703450389277a667b9ee20a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881cb55497f98b6b1b306c74e3aad61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792befb071eb5f5b54fb98a6c0b62d5f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0f7dd1a6c369190054f3ff42fec949135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b90e0aefc152227488dbbc92f29084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c21105e46fe624e85ca5efa4ca30b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606eed6a83d7fcc66bbbde5cde40b408138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f46008a89f84e97b3c33f2d6185a65139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f030ee3758be27926cae0e68f2a24c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde8771ddf0793ff71cf18b13a5a16f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c070490c441bc7900cb5ec70fbfad1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54ede84c5bee31aac4c82058e5f3b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475624220bc718baec9e45df15deaa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a105c5b90cf68b20814a3ebf8cfd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405c2d14cc310143153907fc7d25a15146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5303b5671a0024f9f74bdf541cc08147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d4fdd6099cfcd67a294ff8353e8b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fda9cc95748e44259f4fedb1776a1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884809bc0a895e128e65624cd25f7050150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500ed941d4c2bc4049ff2ac41b0364c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714bdfd9f27ecd9e5b25c3783e13d0a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dce19f8a57b7db0ceb0c9cdbbf6839153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc4bf9e1c895a6c8d5723bfadba34d154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>