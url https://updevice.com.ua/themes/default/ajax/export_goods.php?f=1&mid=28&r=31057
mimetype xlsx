--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75a6bca21a04be5da3200223aa5931.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6977d1901b2da698d001963f94a6401f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c7cde47e354338e7bb3a0cffe14743.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20e7813c07be75502ed221a51476b4d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbb7e1ede151aaf494e153092348775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d8f488ec691e7d15009c3ff362ec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4706f034b7f4d4ec6f2bf6309ace8697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb9dd4bdf5f82cb2b0d255efa0094b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4223a9ad48ee153b2dbccfb8d620d1a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91879d021b4f4939a0a10f7569ee5d0e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094be151dd011b90898163f990335a1e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf00ce0b5c3560f54bd9d33670356fe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc75fe5ecde549ca96b3aa32558fe1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b1df8648473409e5f0313fe10b48d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba42b7cbcd8d8fdd2b63d76a72fe6a715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532fd583893289c7cfcbd378e8cf87c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa457186a7a2717411e1a4b1ae1afa917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6fdd5615118cf7fb39cf756cf34f918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de46913bfe2aa8cc6e87b538b2287ba19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3077703bd726a630f7febe13fd79fd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a720287b197c8e8b5cd640c2264a330521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56047cd0f6ff9133977b271d2e3af422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f0ce4d8e0266b33199a1d8d7fc7ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9954193a57a45a1ac32d76142bdfe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd9879d9554414b78d27b4f1d1bbaf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af5e586942097af85c92b7c583a9126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5257e85b1f39c840265d0c14be28a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e4a7c8f295133d960085ea6052a0028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b52c41b7a06276244012c59610aab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13f5af7233f2dae4cdbcdbebca699130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34720839bba605cbe021883f313526d231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bfb5a25e5323fd4ed43270710b95f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210451646597216d606c32c6acc7f83b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113cba983975b86fd94a3d457e7fbf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12b33318c97a155b4e0a1df4d599fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca5df407f9003b8f912b5f24bf9e2736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f6d2b827f54e8e06dd05c77ab1ed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34348a8b10aa02199fcf537a9ef102d338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfa988b99a501bf72a14fca5ad129439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e96e7490494ba64a4fa2107de3f2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab477c9db89b4a2b178052b126108c2941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa0ecec07847833268371fdb60005f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c812c4a07199355a0d65fdf737cc44ed43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a813ac84e8c994d4e4a61de2dc6dbd444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a493e07ccf4e734414fedd4cb9c7645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087993290d893348108cfb42ba0ed45b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29bac615535c1c0a938440d6a07763e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91d36c84d7dc193d52b9c13f95ce3e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac7e268f0b89d738c2b41bc8d0fdd349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205289a55b38e667d2ceca26e7971f4750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422c62994d4ec8f9f035c1b93139f00b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37bc878f12092396472888eedbb88152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5fdd0829c318729fec90b8576f108853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdc5f933192c7d1d68ecc657c5482c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8001441b798768a0646c212ed15e5555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f8afdd0483d827cb9ba91e9d2eb6256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105c4b0051c326da1a2da6e74f0b66457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b4ac876c69f47afb6eb0f70b8bdea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6b546b1620274ddf5ed339e34db459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581f170dcd02bdb5252e5faab15c7f460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390ae28e5ae8ef67b597cc9a43eef5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0219d585600b428fd1bec8dce9bd656762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d46e06fe3e0157e7ec39e5633d256a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff91c69b20dd59e3942ffa5749bc27564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2371ff4ab3b5b08d8a6a33eea97b5d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31070511a99ad6b22cf2827cce8fff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a37a46eda025a36f7bc0bd73c6132f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac36a581dcbd95c6cb150c5f2d059aa768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0d126d07565b5147da2a60e2c48269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f1e7e5404d225dd979fb53cc5adca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad55591628714ab6c688472379a539271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d201714a79e425aeec0f10205a68ca72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f74f9ccf7f8059d424c80d21ce2e6273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f07a037f1df3497e783addfdfee6b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0808ae1bef1ffa17740e681173c3d3275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c25df22956f5708bca9c254c82fc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91695076d110de01385da44cfb6326877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9072e8c741787f1d5e86cfe7ef101b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca9b3984668bd360e1ceb8a89dc2a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df647d2543c41bea4c2de14e69ea7a9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5bbddfb278e029416d4168fcf1595e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119850626ee3da83bea35c5430c2e9382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8c03be834c3b41a602a66826d05e483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a97ad51b0cf28cc22c57d478f4ccb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6127085f8a0ffbbc18e523dd02dc2c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2efd144e371fc905ad3489308e0bb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790e73ba3835c8cc39670b24eec110487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86913a3bcb742919277a53ff194fa6d888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057dc4c6fcf90b3d668264c90db517189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e9debd4efac1303eaa64d7abe33ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4b681dded4dd1c03161f0a855401091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b359806e8da33f27f462912ebcfba092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad1995d016b75bdd7ac170b3af04fa193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e547ccbe96b37ec11c1024049c74294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44273520b4a19bcbd37f0b5d21a772595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af2a2a64f4652e739886bf7c695ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8110da5e661364026dac45b918bcb81297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d1b2bc9437b5c8e2c8797a19fb3c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f25136157adba7863d33cdc3432bfc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4baeeb740762670374496fcdb5c1a36100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba3f84b6a6d23b39a3979d4f6fed8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a0b6d25cb50608432b6c106b7c462102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c4fca906950c0f35ceea1f755065103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78996860f7472e4717a54dc8a687e7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65646a0643630b309f6782bf4ecd81105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf0c6cb9fe9f1abe28359b7b53f7d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1212e3e8519ca15725faa66f8eed299e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3294f28d321a993e11c7e5efa8cc46da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a13c162943cdbba2245f43ae3e3098109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fc2f308eede2bb7a4351bab2828da5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56446197e4145b138f68f272549fae71111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85b40ad2f47285e15cf0bc7efc9e80112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed5b16206ebe105d882de6982636629113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05edaba72cb9aef33540616e8997dec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971430078eef6d819a30a8a6445205f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a960e23d2f0b5ab3bf6b614121e01d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77682d1792afda155d906adca6359cfc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91e836097eddc66532d30f43c0ccca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a769bba6ba4dc170359f101beb24ec8f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30315ef21aeecd94b2a6128178dd2a1d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de42ff587903874ccc6acb926c8da0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f24b51749aa68275c3cd9e4c9210f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62b04fa5fa04acf2aa7394f660b3e18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b901a527311d8ab0be6b9cda3d77ff9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfe12c7644a363e0b717f35a6fd8535125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e1639a4fa845bdbb34706d4b424667126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395a0532865874be6047bb7c8c2a103127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450bdb2cfe79df6bd2dde16f12e08ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8b9674275e7fc98387f24f11b46406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f3eed8c7b6a2d62aa922dc0a924810130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693ac014a3acc75cf165244b335c0e50131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282b0a3ab0bd80028fa05c7d71797742132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1a4b557e3d49fb084db388122c9df133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4cb53790dac2b164179889a8f8d5d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4cc40e8e8d6b3c307833f2fe4a820135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561021aa351fee6c9b5deb2e6b08a9d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594964465baf34773b6dca62e1b6bd1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e035e595998dc7fa23841bd40bc0025138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d9a7b4ea90a25d368d39313b0ffc72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec7457243e7a5fccda34b2c2b180a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726a366b03972a168435400cf0caa55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a77a4658cdab8975b65ab87e1101d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3bcbe7ba1734a9481975a12ac2ff3c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba7690c235746c526ed7e25fdfac18144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11de64155c9d289dad64bd80d97733145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ceec3ab9514e15c7c0f7927320c74b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa44ff17b02505f8334de8510db67da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056e4ed3e45bfbc5f3e8f7f400d1fec148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98649831b768d0ba422911e65fe4e7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d3bc5fc66f6c8eab0390fa2887212150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97c1983ab256e0a5050140916170a7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd96a138c5a3ad93f64591ff24f1087152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e882d14451f6470be7f13c2637aacbbc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd31013e2c34b09f40a321aa1b1277b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645fc5288c69c6a421ad9ffefbb5e5751.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9cd471ac8707bd17ca54d381c4dbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9efb0721d554c7316b1285c1660113.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0b334243fa29e91281b7e95f819ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7397710487eb38d9f3add3f1bfd916f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aceabf54f64214f2dde7ccdb841f54d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb17a13495ee0a4076195f32b43c3b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375359275ee9d82b704820e9b4e6fd38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5331261c2f9c5b7eed2e1849a22d86929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202969acd4ecfca1e0168e89415351310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587808fd1af917a220abb227cebe30211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6812bb5d36342d7c9b6a89b83f66d512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99222ea55ab47eb9bbaef3851878db0f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389780b9acb5c74fbf9b39a623a19c0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be5663361751b9546d19c39a9cede215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca98d5f7b0bcbd52083173faa99917c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207f46708bd1dedcdf15982d2a78a8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264c764f33e88d542b529916bb8055bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e117a593cde794351156e5d8b08c619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d11f0a16345fca39e45463ab7db6bb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccac956095488c3cd977378cb3a269a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfc771721e05db8711a2d0aab6954c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c479c4b5da64a1d8c1e710a9a03ce23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8437ee01d463f439bcda41e7b2d8131424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6474d48eb0ddd3ab5f3e10ad83c80e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d802c59cbdeb80fcc9c0a40b1f5f1a826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c968bbc10cbb3f2417b3ba5846ca3d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69369ca110b2b7ae0fc5a3e9ef4cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7451fdda486461c9aac7cc6439847d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547d50cb012cccaefa413f7149ca7ac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ec5b3640ca4946e969a979001cdef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a0edea76c9d809bda6d0b8a19008c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb05dacaac8c9872a5b692f9fe3d05033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7b0c6bc4edeeaa75139986bed1f2cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612ba8fd06fd1a3088505009250e77c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556404b3e16609ee82e1bbd60687032336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bb09fd6a246afa6df10991b863ee137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7e0f09fd06109fcf9a3e04819d87238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf64443aa8c07199086194375424e1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006eb9afdc955f31ceb22246614280440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d2fa1bf0b97b8e3bd199051b7b47b941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24686c88a0a06505e5722c22427607ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dba75e5e615b279fd4366e65ffe6b343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f21f0ac725e8c785f24c062a94b7db44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdead6f0f442e41290ac2ff2006dbcf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d81e0e9f6723d274185e73bc2a0fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ba6700398559295b8624a56e4cd1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb649dc1c982318b31fe655e4a6d11ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f963101c1b35bd368dfc57992dd7f949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120833d91bcc86095e5d80f2ee6b7b1050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b82caa4f38f846c0675521afa9ddd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b0eceec7e23f1d39f5a2c97ee70752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1af3da783c06cd1388306b40878d62053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6569d0e2ffdb48e794a581156f860d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb5b064a9cdbdbc0499bfa0066b6a355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9a6bb6db3180b5750413f95fc7f4e856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d6cb8269af02d86f88bc23aeba1c6a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68939d4a6d1a2bc6b82291e22444795b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8fddfe3940a1dc527710224eb3e7d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ad9bf0c6c3d9d28b9cb43ebe56e4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446e84b47606673065ede5c909246ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b8aa02593b2231c8d1bc785ff974162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33aea8e53c4722bd48c79ebbf40da7063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d5f11984f4ed5d4092ac02ad70c0f864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161a7dd0c4a54b0e21ace185f3033bb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e49ddcec31cd3ff215741a9b2930166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2496dc0f4bd541de07593561de45b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae34721336b2c521213dcbcbf8cb3e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c600f9e8feaabfbd147fd1b2a962769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a787ada286bed364f48502c0b1db0f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e500641b7a14f49ce2875509986f0b471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0219e27b144c6e3cd1019c9a7f5f03172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e75ebdf3ec3b91653048ad3542b5b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57162fd524a2ff0be12efe9d85e53b0774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97b0e21000bc5d7c8a1c18fc61ce4d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d5fa3e66fbdaab4738b25a211525476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07300841dd93dfd449ace4f82385d177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca730c8c226e02d0ab2717cf4b2c4c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641ccc9dd3c531e62aa1d70445818f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f42b5d170a08fdf395f5bacbb0cf1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b8a4b9c9b1d7222f55bb7e3335d51681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0390337cecff0fd559a9cf4bc83d912682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3553ab981058f2934503fec92cecf5c583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ff434d508de07500bbd38aab5c5a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9901ad0191a8823be58e40a6cc18913485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2857d6d0c0b069e0ffb46a2afc5e61386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a971e52c8a0112944e0c023800f59e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3947662f1cd07ad251c837d06d15888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf48f07777279c1f11feb8d8c5966df489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb40fabcb63394e8bd2266e0575174d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463701e4792a231e9138af21a25fdf3e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62817327d364db3f9b968809a237760792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554bf5ad6e346df73ad0c0cfec7902893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6375e173157ea7396de58bff01900b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24336da0626f714aaa2207cb0f932d295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe9bef1fdf6c89993e8a7c3b2138c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b83c12987272b7090fabc33a0e20c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb50ba223b64c92c4456e69b9e015a298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c57df3588f03c11f9326a8ac0ec7f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf19d58f0809dc0445f41e19f54352100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5310675985762bf7461d226ee3bc4887101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353ea5f26661df19fb65f0f1d922c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa463733cd5244ce4af0f29c05c56c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf8f6e0c1684b0a415f45c5cdad856104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e92cfc73204453f63617b03bc0ad105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76946066ceae9c01064effda4e712451106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fca6ea6bbf4c2deb75cd5327dbfed107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81018bad2994e506e0f925d316ac9b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153bac931384af960b25d8bc479d45aa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d3867cd1650ec5eb83706b59f1bb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f03533d095ca04533fd9f3bf5f1bbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db402626b959c2640b45d1c79f8fff88112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5486b087d891dc1a9bdc1213b553a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e3f42f754dac36257cbbaf7913390d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4919ae8eae5412706a9e64f4586940115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d832a4be7a2169c4ba075a35e642d60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cb8d93b79e7f5154d2a2dd7b7fe397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a2616702e7795b7efd0666b456fd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabfc9cc6b9e30992464b35281f89a17119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0cf2aa950ac8921fc13124ddd88ce3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9ebc18b428450bd581c01e13e227f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ac6c91bd5d1c9204c151ada7ad979122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b3b263a04a1e4565e58d7e04b68f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148b7bc04552a88522037e74225dffd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d51191aa1b67b8bd1969900c78617125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a8862c6689c37bf5288f0303aede6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f631607e9385f90a02f0813f6c498a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1375054c15030d2afcb6f7dc3f050128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5b7008b5a8037a6911293ed2faee0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7579fc7e9448961cf18afd4354e09f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8490b1cb5a0c494931739bfeabdc292131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a52c799613f5dabedba371a01b269132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d8c3378d795bc28c962e92f3d746d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe7640824722d7040dce3878c8df41c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cac302201205107c5769177277bd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be91ec8a3c7f783cfe8e0fcd57b01d73136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1fae5f4bcedd0974251dde84a16234137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e6aeb518318f61813d08ec320da44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2fda349fef4b5c118166236bddf2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2373bdc6411bb517a428a55f67fe2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2295745513bc5fbc6e82eec1f9cacd3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6eeda27a2536c1fc7e1ba9f8adc489142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212e4c517f3ac67fb6a7706a64f9dc83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43de53ada51dc70172af11d3f0c27c3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23568fb559a7db2647b750486a9ff68a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4a5b7bc41469d56388c3831a3b5c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e92d2d94dafba3d02a19ad506cbca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacaddcf36b37c087ab4fc2094023e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6508ece6634766d3126b4449c6d9955149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5e1f275765655c2a81b9947b7bbba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8c85833b37989a57fed983a9caab8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bf24f3ba233ca0ee97c69f3b1d0463152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa6e38c520957302eab16e34cc65fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20acbfc1ad0846c77bd46d61269477d5154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>