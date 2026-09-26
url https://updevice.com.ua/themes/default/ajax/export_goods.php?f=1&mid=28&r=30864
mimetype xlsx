--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8859465464e284c3f315daf778d1c91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedc89c1b4feadf9cc8351f3e22d4da2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d1b7d4571c4471880129fd305ce00c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6906d20ba4df59ca25dfa67099194834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343301d2fcd57007d1ad44806501317c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265018b36f649ce53e5f66c7ff12b646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817c4c87078933529ce7fbcd8f4bbab07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b21d4851606861a4d67ae25245b4dc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d42fd4c1c9f8de0928eb108c17d6149.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d0748d03699cc043a2cfda4e8c24410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025d388a5db43913d9ec03ddfb9521d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0026f54cc1b1db1a7f5b342caffedd2212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd12d2ea0147d3a9a746f27cd1aed213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16078b9df3369afd5a70df69d3cbf2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd5de1c6f7b745692750590349f53c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a26ddda737bb8da30186050cf9c4d216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d67a78e00499e0cbdd496b0323482117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2138453df586db1aa0180a4189bbf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d436f4caab470d4d6eda237d943b2f519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129de4fc2c25fe8c409d00bd8843310720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4a602d78cb356bdde2cee931c578321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873ac44f8505a3133d990ace168e60c922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d007159e766d91eb24ebab414736bd123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92de2d217d54f55ec1047afff1a065af24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f976ffe7ae980617bc1365470d52325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7907aeec3e6643bbaef3b1b20a1d81126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106f984ea7c093731bc31b0794b218a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdf0aea03c0f46651e4e7a0828161428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33682740f67707d48c5f8bcdf1047afa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b5b85e2a5945ba46e0bbc1ab5da83830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb6ceef649df875aa4ab195175bbf2b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c667d7b731fa788bef3bfdc56fcbf0332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d50a1553ca33a5809a9a06caa89f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277ed832ee8e17dde296c6343eb6e88d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d3f8b97e9cd17d1a693a82f9a3adba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b349de3f18c357a2d90f9b87f499d6c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e52d3b23354095f7d1a1a0f7878fe37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c0db9783f88f3927dce2cb2293f98938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490c352f721a53412a3f99f2523d65539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e681d302a38311fc2ab9ef533c598ad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b177ed88582ae944e7d55954a21e8b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544add62ee9e9bfbf7fdfe567412ab0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017bd1266c61aa2a2b87ad7f3b1706bf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43385cf4d35e5b2a6e42f3fc4c9ff09244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806f0ae2650bb544b4e88548089256a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fbb523d56223e8fd5848a6c49ba31646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbde2811aeba093d198c5f119dd96bb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc4f3eba4e492d4c7de1219a9487f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3ad6918f26139d5cf18264949ca9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380f6b15a9f4f5bdfcbe3e07a2297d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a08374836845ead847cfc1e00873f4e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d3b481e89e2d820c169c9174b454dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab51d74cb66a9b7a9319cc70da706953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f21d8b550ca25805f50b636d2dea5754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5aa8bd8e0f8b3a106d4c9c8126ac355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76f8e0ac75f7c084df12b57930adfc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458674478160bdfbf099e5bbee62a2757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9102e88a2372792ed8899980c215808658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687240c7cad4b8d34e4bfcbdf4f6a0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270e3051df52ae9f768e3d93196646560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ab6eed6b4e4de9613d8fbd53cae10c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d830f117c357b2bf933482790c8c42e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672c295a9504ccdbf7ce206ff517773e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2096a1bad03c2c966c8029ab00b2ab464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c01db884d09649e0db4576fda8955e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50772385cc5d102951c042abb95fc0dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d39ffe0c25935510e61d1f7fe55c4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694572a2fe29592dc03ab29400a7d7d568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaa36c9cd3f090e60d465d3a74d46a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992bee4bf54916633dcc093987e2cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aba302306adb95f71113a167399aff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da0c0e13c64c5903ac479bb9ebe671172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad30b740c82d29eec49a7a90a8f27a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac596780b7045a5b134c37a6b21906274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90ef5aadd46bc4aa97fc473b707ccf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ba6b0a6a19d799f65a38fe2b678ee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db8bb33ff4d844ccb3a257753795fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dee874d9f30faab7799291b42bc4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639cc03cb39b8eae3cc38e07ac462eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522487dece6a33c0628c8b2b931d65bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66560457fc8f15bde8cec4e32c54153081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a575e7002263b9315403ecc0c925bd982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc56ab32cec2fe3672377fadb1c6c1083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9310c2ac9b68bf72b24d19098fccb284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2974ddc603ba813dff1994bed664c23785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a46f2a73b56aacaa8ee68cd8b073d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae94929b2233b1f11469c96775a39187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed514bc01f12457551808a2cc687d788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960493c9288d7391621b675a78f7f5a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f9bd386dcdb0f68af4ef2f896e62190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923a18ea206c99c17d1a8f3f83d712d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5794a2c136dea9fe35a8f11c92331492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b53a1e0164ff3d95426d3ae2df55cba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5c475b49696bdaffd51636f12742694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b908a59d4295472726f951ddd158b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7183403a7c06826ade10e5a1a2015d4996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af86f42d98930b41f95083818376c8de97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1ed70177fef1a742aa3d4935b49cf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28821a2e635f5844e1e6a915795d2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55a9841638841a9472382933de65591100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213eac8229449e56f70a94c2d9b2544b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de750e7597ef0e62f817173a1fe47a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad1807cf04c74db3bdb5d1f4f9231e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6012856b7817130afe51683fb948b1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d3b7670a6d1a7cfe68da53e2967d9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce1964d6d8ac2ce686cb13ed9fceb33106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f25c046de21123d70e9ad1ba6e63c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de16f308cee6047a0416b16105422e69108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6e14706e1452baf71f0e5479bdc0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca2379c449d1cc02edc1b20dbf3e757110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf6da8f2d6e0e80b94230828661aaa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6037824d1f1ff337bd1b195205b908112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b6c387664aeca1d8340e3c9cf1969113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc85591893f9a0075e728426f68127e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d51301a752714d11de6cf79c1566d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aed8fc25c058223fd8f817b5d02f45116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbb2962930c9d14d3215d7f4a3c497117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df807ab7b4e33d5268ac9a27780f6e2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718292e16a0908660489f3c1c48b4001119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f37dd41e59a7ddb28cc57a272e95bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f31569c68168ca5373ea03291acd6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d672a8925aaae7a2661c6a64ea073122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822b261fd09b8a6d00a5859980608cd123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db3fee10e6cbf95becbbb4aec2bd62b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e96d54b7ed32c11247603cb0c9cf8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e061e3ca06b50c04d05ea4de9814fa5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef046a86843b9761dc3d530ae79faf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726809a0cd2ee171f960cabb961a5916128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9138456cb4a8b7e894a6b1fad48a356129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36b097d8085cff589a168fa1d1030f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146b2c96dcd8b1f973a6863835f5fbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d785b6e25ffa8a933c1df5075007132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc27bca34fcc3b1e5918936ea3e024133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e940b617eff02012a7f3abfb529b6e7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df64813e607b029849f3e8f4073b5e52135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b543def05aeb3b1239607980a00f5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a35d6a49906d7a5c5e59b3c80f5a5c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587350a7e8b853d63540307c571dbdd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f710817b922fd5b59c559ec638a408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b58d6c21657ca39bf11dae0930c9eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494d84a1f892244bea0a78bbceb46d1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50389dd5914f313788c3441b73f42a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca77e09bb27f4041cf1289b91e31c2a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b626b0143d5f39f35dc286407332d7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bef4b59ea95bae44265606df02c21145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e113835cb85bba72a5e81e3a30c9df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b570516c07a8dea67fbcd5fe2f2e1f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3d46de59994ed96746eaa25472eaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6d9f62c8d83ea2386f687c86a2c3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7aac1c64bffd52d73e4fd4f06c2dc1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156236c6c665cbcade50b80933c22ed4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45af2688e28e728ee5519aafa874dd1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8879a9f4702b3dbccfb57ad0fa4d05153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a6f22a08a2aec5685d691f3f3df366154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557edb5a1764b10d7631a1ed5907d8481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8214c27b97eef85ff44d5426919a12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30844aed01e7b7a9d0f4a217c172f83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad854d0e642b18f8723e7909ff2d954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95514ad92aeb4bd6e26ed860a5c2b2b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d8eead50b88641e84f7069efaa91216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2af70fc04a4213db12dbb10d471a547.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db681023859909c4f8796d9be2846228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2ccd02203c7db05a07717eea396469.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29765c5d7f218a62d32bc0095427ba10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a90b7a8027319b0cf2376813778e3011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab41abafe33de2fb863ddb0bb1c24312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59a49135b1cee45da5d01bd74ceba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3884b75cfae752afe95686549d67d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fa7f6741f8df1bcd635fb5bf9a993115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27496929d6fec8a5104b195e10114916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af677368182fcb2f3d22e870f45d14a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f545c7269dfcf18681930bf6e7b5118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d16e8da2a518e6d0ac52d751d180a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d445b5525f3b66d35df81abe32c98c6c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548ccd81302b299bf58a754c558444621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a338f4da8c75ecd0cb3947d0ad59dce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0348a090463d2afc4ab996640099dc1d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48efbf25da56e42e597577bdc21fc05924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8797b9c38746784c5f6b253e12bfe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240aa022e1a7f699dc972b360aaaa4b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a37f176e5f26673f6738e15aaa5627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e32126bff0a90b5394c7ad4519c2cf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f2a259a88f5fe2e8398f5e2021da729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01b8f754479b7563d505d90895311f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ae5d56a9157ef57a1ef862fe59ac731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8704fdaa4e0af16fbcfc37716138f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec644cf3adb415ae7b83b43f43889233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec9be0570c6873a382c0ddb9e04f14934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc5c961ecd122cecdc33c1efcea024e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4c0c6864fa9cd4b4160d861e22f6036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e84cf9bbd4279ce8d949f83ea91e137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33fc83d0e659d4a4a8234a9ebf22d6c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52463b7af832ede66ae7530b9a6e1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba68e8aa4f7346db1e84e70412e6009a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1597c1a13b91261cb4343718496c8041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade839bf069a47eac274010f5142122942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a090af519e627764179d927ba764f03a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbd7df6f5e0bd40bc50b9b9fe8dfa544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345b195e883b023badae759f8fc7e0c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe628972f7f2a160e5637ca616d111d646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c12bc87db9a37446ceebb3e1264e247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a832c2e97c23b5f106ab420e98143848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b13985b0034a14543523d7bc2dfa4949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f06893f23cc1b2d3452c28ce4b3e8d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208e9ce77c185522b8bfcc8878b21f451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ec52cc84230945259a584d1c3998852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de6338d6e8ea31ed72b599ebca2e98a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c908e64c26ee65bec1f687478b64654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fba87aa8661923bd3d610a78b059ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92f3f3424a5e761a6775b909fdf3d7656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa07e0db7c2a9484be37186e9add096857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aece6836a22c8abedbea0ae3ad17bc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc8faf75a0f131d98ffffff547ec8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb8709da9db45c4ed055d8a7abdb3e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d913775808f364b6a2af26bf485f4a461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609ac0ad6ea40a39770ef9ecdda095a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58a08ecee22880a4dfec397700f779663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6648c05fb0754718b2bedd9427ccb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f382c8a96b4b73c29e0b2539318e5a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca375e731407d9698bd4ce0631e1e89a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc986b3946f4b3d8476518c7d6a376c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a021c2fcb7ddab964ffc2578bbaca0ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb18c9d4bad396ce7cf302c057dc0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30733b6f8075a6b7b3ad1ee1256ca13570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efce504464afcc68f6e04e1237f48c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a1e0a3bd3aa66b79df1ce740a9eebb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9059c6a7099ddfeeb824124778e47873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0d1fe1e01fcc2bda445dc0b4ace9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63bfa6e6953649f3186d8f5e5a74a675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e86a2485d74876c2710d3c6897b9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896687fde357e06f73fbfdccb5831aa77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced18f55e04fec073b787a54c0461de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2ed727619af82228067705cdfa91b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f85cfd988039208fee8c673212a51380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1685a2cf80742b023f1d063deed9781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb118a2a604d1a6c2dc997b715293a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410549b20ec355393a93f380d52895d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43957319c9f4a1b9d2721eb084febda284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3975ea175ad163e1493421741a58bcd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408fa4c048dc43ff750794f0b16897b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aa1455d6b7a9d1727c446a1acacd3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886695ff9bf29a79016950bb4cdf1cfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3636431877426914e33cd8bfa8879ec89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c787737c69d92eee35a22f30f23deec790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae9f55380a678e80a937f493aee5f391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422ea0002a3b684142fd2e46dc95e4692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c40ebb4dae4496e16d7c77ca1191d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1493ae61c51a6fcdba3cb9bef04dc8194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8d9744545a2b7479f3b8e67833e7395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ba7d4170b2dcaa96f503b46376c07d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44213d0fc195377b95dd669cc89ae31597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71678d0f92ce3250cc5fae7637e294c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228885a9fd5e2b2ace95c49ff2ad9f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2086cbeddf9769035055d0ce713323c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74eac8acf50f099d5180c393efeef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35abd41acdfa8647868218eb567e72102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b37fc19776a434750feeec39f3fcc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f7491677f6c1d91610c82c6dac653104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725cd46c6105eb635066bf8e62399b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9facf3447cb07e96d2e7f604b77fdd24106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52bfe351838d519949d36bc8ac180b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951229437bfc529d0fb4472fbc7bf5c6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e9728d42dc235e593b7bad833be85109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a3e84896b75d36d3c303d31ccf35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da3a2814a7831b7ba6e05eb52538723111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416ab6433fbc131c4b05cb293de1c53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f708f54f6e0ca5bf1355076012c34a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5a6d9be1f03803492ea0cd96291ea4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfd5273dd463b5b13e244a2c2adbc0b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b451bc64ebb99748c3287a06aef9bd116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead13c0403e3962200948e24a3d07051117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854d6738d16126fe324df334b62f7cf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a9c898d9aab1164f5c7e9fecbfd22119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a42dfe17669f5e2e9999b562b89f15120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f334d8176bac176bf18067284e0ef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b1a8e9b4638890a1dd868586e264122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3560a6a0478ae2ad6712a8f8b97cfb9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc5d050fcdb3b8a8a3f324c4777df0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321e142e7fabd6b3924a45ccbaaa54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7326a47902f0bdff61f4d77c1cb55126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96df1c02821f2d9e33787b94fd8113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473c26cc61fb27e1be3d3623610f4f98128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ac432da6f2f02e58f3c64a9e9c8ff2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12aad257140a1478e466af1d156fe04130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba29b32a1e2bc96ee9df4bff7595c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cfa2fead2ed4ede683081e6102e92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd3bc966ec0c8a9bddbbf08519f64e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440371936c6f749b960a0bdaa286ccca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc2c97478e0ffbab3e6dcf69fa011a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d91f01700c912f93f8d7c938a8f97136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb37a76e3a70f1ccc9cc39d4233ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51f9479dbbf32d36e1e319519a732e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0233249ccefdc8701d4ca9d72d7570e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96015aa17258494222021725af6b1dd7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ebe79e9f30d045c84a18f4e6079a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b536e385c580695f6ee9e93c4538e7f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0783482f0ac0bafc3572f1db32fff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278805c262fb31ef657355f4bb95d33f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080bee4284e1e6ab05edbc224d4fd0a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e6097f9a14015e08d541fda043bf33146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19337abe525678ec8688d887ff41d973147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60083d6cc9bd4aa5e499895616b648b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc3af9fcbef79eb9ec38964cdf22a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d0fd83ed36ed63474e9f76b63ed2f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc16e49dd352b8a6e9aa8a0395ed77a3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9ee85f7a39f8199da1f76b21957fb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907bb3554517aaffe743ce121b2261e9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7849792e2e0ab22ea6eb0fc26a53f9b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>