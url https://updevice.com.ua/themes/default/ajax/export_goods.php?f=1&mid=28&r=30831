--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197d94570eb3d5b5d2148d718ef45521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604a12c4ad42f9e0e848136b787b2f7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a18e302e26abf0e731592237233fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1b7499205c53be1d1d34123bd64fa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813ed3da9656ac7e02b553cde4c7c5d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a4d3c8a915bba6fb4cd233f43c9b16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0495b403e41b173e4c62e554fd18567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2db4c4316db8a1f1511b710c467a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e60b6ded0cb0cbb87ee63bfabf65209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648157f7a313c4623888306bf8e532b410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc44b834c436f203b395f24f790ed4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc480341cb1df9161c848a54c9d75c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2b2035f795b5bcf8182a75a991b613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4edb0ffd3657ff11cc4546799bef3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5515c79ed80ed728b6fbfdcbcb4413b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eae33ccaed908266a0ca62e173bd5816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50280bc23f967d08dbbd1dcbadc924e917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502a20b4d01b5f6b375327ab30c9ae518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c8243a4bf7f0d926c1ca3fefad81719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d7aeb19701535249cae7439e1659320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe05322bfee5656780239dc7acd6d9021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b0f9aba344aed15f6e99f22090d9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dc91e7ac6ff1e40e05d9961389eb8b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f03a579b60016737b9c621e0ba0f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6ca938677a88936dc7fcf154ea93025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb531249aa75d70aa5dcb19985a9b826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb2f4519f918c2b398a93b9fa037c9a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd508c7f0235d0272042e2ecf8df68728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d958b0ece2703660d6fff295cdc229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b697f341a29e639183393ee76f7060de30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d805aba7ca82fefc0840781d52699131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb2ba5038901e6e05514f5aa016b1f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9451e0daaa4d772a4dd873816e204733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d12e9e149d6125265d4c30b6b910c534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751d1e7538e4b528123dd9ed381812b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49c65a4c3ac51882625f5864f5177836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df55fe5e3379098b86d0d09b894992137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef51315dd304ce4ca2e589ba72b96438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069f04ccc1f3992ac1cbd9ea5d4436e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f38c2fc2471b79cff5821b8b5c9a97440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888ade22c2383e5975d1a480b8afe80441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed353e7a74bb213ff94160678abab7d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3fce310a9f96baea10e6e804f479743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3ae720d3067537b757613997727d5e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677dbb22154b8f94daeaffcde218b22245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac2e316696c0907d28d982c4e5cbbc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590ee1603667aece2a31b4062b03f8e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b714cc0d08a4f9d7728250317c5d2ef48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee67958349c7c31d3c804f6fdc3bc8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681617faa6ea5c6b8177fd6f983d20450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e6ae55a1e865192767958780c5d5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a768490b92a33db751c039ecb4a5ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb6cff586cfc45749017dd6a6032e853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78560cf733ad76dc14ecd39917f2e7ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275b2c6a3665c5e8ea5c707a853767255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972caea62ec723d547fc39d8f38b411d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a623de66887be4176c23fb4c9e328aa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0e6bc9e1b9841a65403da6e84098058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756d115acbeaf72369d23c7fc2d544759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f748a93672a743f4f77cf1312e50660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3aa437e91eaac0b6ada1a5e7b6d4861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f652d05c4ce14fe5169890ea84660eb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbfd8a5440682ad4ffb6b8788f19c1563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c644099162def493341cfee3fc33ecd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a746a5d58ed43fc45ede8b69938c1a865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad61b43075d90e37d2c4419f48d779e566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a921d51ce6a612a2d44d1a4979447367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89106dcf6736313bf1d933b7e42cae1468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff85f7d439f99c603fb6275f491806c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f9876a048ddc52b203f955cec59570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3a03bb0673b5f6edc12804073d64471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba9baed4ea19dc406afaa00cd4a25072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37f0f00cc855864cb4b83c2bbfcf1e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc5ac25b2a0de5c52ed6277cbbfb9674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b2fdd9900290954f5c11324d094a375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63eb1cc9e567029c87e3b254df5d8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34563316aa48806a88b70e2a68b51d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1caf0f427e73b9830f0c58a1ff2878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2792c9e2f5a4fb26e9386f373b9d2e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93133b13f7a6e11b57943df571cc2c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834762a07ed9372a638ed34484b710a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c753b37c7eaf399795663aa22afc982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed85114517f4e7cb209ebca423b512383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acc35205c3e8fada3ce951fc2e5784a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163863a652e23dfc1d4be8318c08674185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe116db32a69305c100ad539775ac86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addfa72b02a1a7df1d34951c01166a3287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb91f47590d3396cf00a7242d9e638aa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b0d34983de9fe97aa7e0d9ddfd898689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1f25da7414a8062674a3a6bd1625c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc176c2855aacbee9bdcc238aa5dd37491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3120706428e624453fbe2c82a86269392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d7b31f071720363b5fcffc7111f48393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e6214eedf34497090a0d54957d0e4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de6e71a6217221042a40f2657ca2c295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f4f53f394323ac6359e02493dd6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d7d5f39a5bbdf3197e982a5bde8d7297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4339918b1c049ab433c20c0f19fc5398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd4b80820375a49855d49210f83166c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e35a4ab1cb291016228997915458e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04541e7e9ff01e1002a7ce1facf66f8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385fe7a33d1bdd4bc24ecd071a55cad4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e6fffe33a24c26725c7ac75d6e155103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e87e9b59aebaaf4bd11efcabdb8d5cf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e993989cdbd5cd957c15bfd12acfd2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b1b68232fc01b74b2cdee4c823df7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814c8da720e84958f66ec5f46916459107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c64526543ed9f1b9a8900bd22a22f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4415bb7302cb71209148ae8576e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184c1a5a1f4f3c896a2f360eedb749110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d420ff4c164d306d36fef6bbb86a3a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc7dbef30a4b846a11c1f789bd7250e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81e0b561c9d9ead70d4a79851d1ec01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5422ac4c0d46edc24580679c31a9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ad066ee3e68a73471b00525ecefc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19efccbd1a3198aa3fe0262b330b1c2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b89ecbdf732471fef72f36539dc44117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c1affc59ccf723f43b3bd4200fe8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9b3126d0a9fdd9fa2105890f9e6e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2d520a504149b04e0b08a11a95d61a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744f992925e1d8585857d7d3c7fd3b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81680db02cc93429b317df38f2c6c706122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d133432db516d6fa05d1c2bc980dde8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71355aa19f9e2c02e360eb5b346de06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabdd124c40cbb8aaa68cf17cc16af5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c429c8fd9f67d16e47fc104d3b53268126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd975734c6be93ccad4c1b48a6032109127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507ab0a241a9bb0f8a4851f529c7017128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458496ca82566e1d2a90f54886e5801c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fc26ce44ab1570a892ed01fe2bb6d5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e661a1365afdf4d8f63415e3b4586131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ea187ff575c1e88f9ee9f642942d9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e1e1ca87766d1deb2343b52203904133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496920e8d0e5788ee7b9c58bc901df7d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28682d032d24154fc24aa8776d72d2d7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31963ac6e0a81ef0bf281cfe5c4f0906136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27868c20ac301318dc6ed8636b64f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16375cfe9a56ddb41dbcad04d14e9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a257e10bd5370c43b6c12e7366a8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8918ba4909e893caa56efc05c55bc5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a414bafcc3874ec430e43105e9f496141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bbd7d513a261a4ad68c6dc89420a7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201019ac4eeeb4afd6a799ea0ebc7fc1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70008ddc43fec4f5abb629ac40e8750144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84339510db2804ae3cf78266d12273b3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b71001c786d6be2df9dab95fdc66c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4afc40ebdb92f8f94a160cd6c8ac16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34e79ae46291b910d6045b37ab9533148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23ed33d58816385567be32f67230059149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca31674346d08400b350e984a7c6d1a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927697c3d3aa16dcf9be9066377014d3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0ab4e50ab9eafcbb2b899a10ccc27152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5961cc12808a7ca4e2f8757095d21b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22ed2982801e011481fe80b68fac20154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5ea6397efbca6a04ed262fb933369a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fdcf862c56bb322c0334d77885efe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384dd6646645a0c948a6e4849d5d3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b485dd702e6e6064872dc97f06f50b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af56133c9b472fcc602fc821e7aa214d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1418287c4184d7f4beca3e6670d436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780572f4f055d39441ab715b75627117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22350bade3689b07176c1514f51ba21d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97ea74dc141557cea542fb396213f69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007056b77ee87240854a6a20f3aff5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a5bcdfe95e486813105c22ee790ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b791c4f2d54d03a0f529f9e1099d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c295b84f1061300a5b122827ce4c8013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521024f183a6851b92455568541fe1f714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5824738fdd9557b6b6c0f75cfcc72e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08e9d7c2d5367d0cf8453528f5b38c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ed8f57db5b9e1490097e2873e80a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c8c3d5559766150d9b768f10737fe18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffef21d1d9da44392ad5551fa19c50219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633de79b2ad78c60ae606bc976410bc120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce87582f98ddd236e225cf0dca3298e221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922749b82a22ed97b5bcaa311eb8743c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e2b5a950244188f5aee5ca53a308123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b131bc5bb54597495c992a640453624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a405724d26feeb7939b08b63004525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b65c66a8a5424b9341c6bbe0d7f7c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ecf9c3b2852d350baf582e731cfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0ff5cb1647cda92b089a9bb1b88a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8533d3170deb26a5423230a60b6efa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0948816b3934b05d2d85716a887858830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823de751f76a2a5d16138d8f8649b39831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27b1dc521194ed91408326f7e8e6d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45910ca8b7a3ad20ccd84411f4415bc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b76e73847e47e03e6961738316135f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b52d18e565a8f5cb477323566bd78c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a0d2e7ce49d28865acf5cf95f495736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100eb3f1fc957d7b12534eba218779e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23006ebff5a667c7ab0697c728274cf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aeef1fe5a8d950208ec9078bd495a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f2d176fa361708ddcd70480dec76d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd705e18e3a2805d9a5a792bd1e08cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942b8e323ba54a774d9519e0f98155742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a723dd0af84144922aab14a6aecc9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b4dce0126d8286fe184082ca7721b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e45481fa229f8127ab72d2879d67a645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a3cf7bcfa0f0c1b7e4db3ab05130446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebd867f3104c7713b5ab93d680824d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549bc890d24c392d6d9e83cc12942a1448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56928b02863c3c9dface1c6994f8935c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20161aab929ef7d7d48dd6e459d019950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920334a67317f80d6cf7e987baf2a7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4676a0c8a8a1f6262906dc8fb581b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ca88ab33b66d1e4872a7e6328f4a653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc498e97130d570d52dcfe838c69f27654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41e271dc974a5bb265de52770c8fca255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3686f7685ea65555fc811bdf5471e3e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002166ab2314665a85d1a0a268963d4c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ef76048bf58684dbdc04b9ce6dbe8958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b067b0f5c2b2dba632ec68b1f4b7659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b213a426bf98fb47d44e75b3082d77260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3387edfa5f5fef8443b7b4dd8972d63861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0611fbea95939ca5f8aa5c0503041e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e2a63382abf2929e69fe60f1d4cc1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c74b2cf3023dd9478d19c983abaf364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e8dcaa071649d5d278d5fd10b433465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e03fa4cc0812add059ed5cc2d983c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef19cc4465eca2386db464d33fc08e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b9544829d4e1137facd71881cc1af568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8294885ac37870a25bdc416c90d9db169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c1b56f8e735229e139ccc7e7796c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c57955b54390d0f0f34ed2590b26671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c408c4790b52f567df2dfff3699f18172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c3771feec9e0f8f4453458d33763d073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93acafa9d9d3a7ba30d37628d33a747674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b34d2d4abe53cf9201f7877edd219475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97a0f82c64e8544777abb6c69b7a7776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b52e62f92ea33fcaf994aaed977d9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fffb7d45a2c6345e0198822f1f59478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff61e72d727832003dfd8ae050f1f679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c0c60550bd89b6fade2c164b19544380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909d4112ad7c8de540aa08d2c388dc081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f985967e2be3ed3f129d991cae64cb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e48a4a5428fc98a9de62ad0e9e08d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8a6cc4b354de97f377d09f977b36184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec8daa71f8db5923343b173d1ec4da885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f52d5e56c1864ff7498ca164630f3e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040956915dc71a80103ca6c2f98226287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82615de307ede66c6110eb53a49c5f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9fc2fece6621de5ad50f2b6be666bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455e7e60d518f502bfffeb481655f3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536311e05d8622d0cd98556bed07b3291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a1a3ed746be1c913098894e3eec092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3513e81e49629e6e198ee13462f98cb293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda5deb5cafab364452123ff9bf238b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca3368d4e6708654e79ed473071c38795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811040eb1ea476d6c90d5774c2abc7196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b33509f988befb7c90de8c7967fee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65d3b985e9f33a6342e98daec81cdb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9895931e9bbe36830ffb8b335a2b7f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997470897d8d222eea3b9cb3d9ad24a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3ce796c242c465afda53978ae8a1b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a359e813ecece48295057d37c0beb1a1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229aa1f61ee41464e03e003f40d4cda5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5231f49973a78e7fc91770d13e2b5c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a979b6ee2477d156a179e0e7e79363105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff4f0462f6f788532aa174d308e300106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c9680e505057a40c0dfe43dcf2d92107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0958c18508b9eac7e29c7a0c3227699108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a59d83e073bb3f47984542b493f713109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8cf682c21d1e78c9083e6cdaa1e38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2c0d1765992633cceaba4d30512a07111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b615fc770414e45da8a38486d1dbdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703dcb3ce2f8e1a09a37409eb3033536113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94759e0dfd3da75da5e08239e7f2093114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ab7f74e6bc185d840d6dd4ee53eed115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd00847b73071f0b57d49e070cc27a6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a34f963d358e2e16a4c6afdf0d2101117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fa29c077cfb079cb950f1c8225cb5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0bdb41545833505bbf7bb183f361e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a29320df0a3c846dd983f2f653f7a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257beb6a310c3090b2f20b154b45c21f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3856b0f336d1c0f843914d364fb875b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44323dc166b1f9cec88652742a6b2d10123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3840a8babeb1991814367e87cc444e2c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc119a2312357c9efd5d923dab512173125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4240dfaec079ba123a7347900857fafb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcce385d0f6624a1547bfd1c43867c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f23ec3e27ee2995abd16abeb9a14f4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3d0ee77b7df600c0b21b61b48ac6b6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e40c128e65197294183c556d67d42130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bc323bd864bae7cfe4d7b87276a1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95672e294e18d75ea2300a3f385cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464dd06793ae2f8ddb5732829e20d64133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba33e2853d3118d8c97ce89b1a509b4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b9914455623ace3bc46442230e6d5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd71146b9f255ea5cf06af56aff04d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4873da561ca984907058ee098ca4bda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e42c0963ad2e47326a12ce15def97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58ec7f93b8efa14d5bb01abc535c6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546bcb362180df81ffc6ac8090d0428140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e68def6cc9e68a3acad501debfb7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de854c31918f939a2cba0200803c911142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898564232db8c75abe7b7d2026505c2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6834f9204122995701a68eae0dea8f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8a6e7279108a9605ee93e1a551340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3d452b039dfc27abee6132fbb5239146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf6250acf73914e67744763f3b7c75147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed249ece64bfc6371050ee2187083ddd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbb6183d0aab40a2f1b7e0e1a62521149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad563d15a29aeae35ae01eb39716d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aac11918fcd9564746a50558d867f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d59699c9d4237bdaae85d72eaaa1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab54affe03735e1bc901a654e319e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30171fb94ad7324c0f05213c263f34fd154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>