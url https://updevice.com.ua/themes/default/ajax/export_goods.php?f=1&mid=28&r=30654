--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a05d89ffd1e9194e37d9e83abd8ddaa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a2d49a9274e31fe18aaba726558852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb807b6d49be85b77baf01283f4e123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86692b69960f213c3a4efbb67c69f65e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ccbf74e9c2e16c727ad4ad313da515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d96157e242f4e8db7c71a7d4c38b146.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d891da861a474ea5a3b266b7cbd4617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94addab1c8e52475b935b995b65f8438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381cfbf9a86ed3ba2a174ede274eb9ac9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a447aa245f50a8ee1301ef5a9da00610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b118432d4bdd701a5222db4584ea58111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b132210c9ec5d4db0ec95db925fc0d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a6ed73a3c11a00bb89b22bbf8bcd113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7414967bbc7bff621ea1226092f0771314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec11633e32843aede0352b1f9fff48715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c339253c00c259c9ea99e0b65f7f216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4a20f002bb3e1bfb46cee80646383217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a908bc0400811547ebc7d3c1d444e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655fcd68b5156c84b3264efba787e9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c494db7877b5b56ff11ccece8ab313c520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e86cf24b44a8b8f8ab2e92330bc9f7421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89211f493128580dce2c3bb4188d3af622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f52ea76e9b7924805925825c617d21623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281aee5dfe87816b92dd6a0bc5e9f59524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835963bb04575aa0531f939cb31293c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e0cb82b5147cf05e1630d86403db526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fd4cafdeea1bf473fe9dc206da9d9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63391cdeacaba37ff68847b9cc83994228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47651c19a4d31c69ee09d1ba90bbe76529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d02412e18738155dc9ca16e76415d730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1a54394fa1ee651e837ae5084e3c431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf36e04089acaaa9f517d1ce5cc028632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4120d0c626074afedd0151bf735e4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e95001d5947311a87f86e0da7d9cd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7406e3e54c6bd0aecd7917fdbcd11f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19305ae42a23895b2a2afeb4b3eb850236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7293ae9e16485be2459adfaa8cb660ff37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99588ad47a8ab1350a50c321a320847e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a03cb242e727cffee3fb07e9b9e0b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376019a95110dcc1dc11fe64f282606840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7870f6f0c069d5e01341e3a8c2661a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fc52bf305c6c080acc1c573562847342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f90549c86804afd4e35283957131b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5cd32cbde7377bc7302e595eef56144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706d75f7bde9f27955e182c9f81140f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d71431a681be5dfdeb048d42ef32646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca6f0534b030f4a2a72e1e59500b48647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b21d78268289a97d9ba26823ac2e4348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0d917d1f9fdd13ba788c9dfdda55849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7487195c2c36a5204c3b8119f30486a250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296c60fe1e8c00de5f9ee3cf5cb6ac1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ad4afce5f2931e3c516e93251372b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc1e9b4084c255383720737bcb74a853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cfb059aac65d3cc70e04bc143a12e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0edc53e542730851f2f4523af232d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6feac059f6ba66a6b2aa01db7520d8256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09238a3725ca10a8370c9027e7605257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b62474e4d6f1ba9fd79e6db673500258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dad6e0c6a837eda5eb811e020a234559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e472f022f6d806c90e83de2b569d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdeffe832a3f81a6a1ecd198442f21dc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816115479b124a487345e0c9d93b1d1862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be31c7fcee297fe4004a55760d7469263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dd91df220cec5aeefb4b2cfa4b82a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70912580f26b5968109b1a641a294065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e66fb6be59f95351f8a780965229c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168e13ced5ecf8ccf381abb693adf9c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575c20c4713e3b7190bac89d92db57d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8358147999e4c0e88a2c9b972fd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040d53a86207f75f70421da410cec8870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50242ef1f0dae419521f4693d3c6f7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a40e9028b495e0d96369bbf6061563e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7890ba4464e4a9d79223f0d523b771173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c84ef6dc3faab463e391c4bbc1cdb574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94296ea835e76f101e2e6f80b3d8d67c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260df9d8858955b1a8f46617e67470676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db908982711c47220ae2482f0ab1cce177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984d41bbeba3be2cceaccb8333913a6278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd45d3afe5a9c1257630ebc8508e2f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff2303775557d016397bbc56df4327480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd3f647867c89d8247ddb71921028781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc4d9bfe8a39efa94d8048e476b96282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c1e0d5cdcc9638487518480dcd6fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20002c540a217adf5e437576aad820984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb81e4d111d4c00f8d5ee911c83d8f785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e850a2739eb1564883b71cb0c90f486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a835d26f427ee3d4490aa1e1ac41b9287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa22aeb94f5e3aab00e775dd8cdcaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1a58869ddc2be98c6455735d4a978689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c105f6d60db6c79ac4222872ff40aae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9a4ebcf653845416531b464a98dad791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ecc5e838aac4c6285a5d46bcffaf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296337541777ad7c509d8749836ea2d693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2afe55925143bbd55644e8b7461f1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e0f261702756ae1c730ad696eef095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453dad2a3f5605896f00a3c59348e67796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0781f36297209528d89408707da76f697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfecb56ce0fa171ecb4ee81099b5cff98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8641d300bb6a7df1929af13ac4bdce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab2c8a9001d0d2a37452f6b45057a37100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b846d16b39a35a34825c248bd2127b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c56c9ce4ed2d57d824e0d62d6bdd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d0f7cf81248d1964325f0c10b0ed2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635e24d1ac08dddf18d9c665e5395f8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc7ccabe58e622ec10b5826822404c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2ee765ba697fc2fa8691c92c841c44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245f3e35ab34cf5650045676aa03e4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18ab84d72bccc55dbe3ef8aed1293e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bce20f03b5fa0cd9c99dad44f8e7f51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3532f72c3b0c27cf3d08910e58c091110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7530d76a56ad9d1afc2ed017382684c4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fa15aae7e4a014b42323397695ff03112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0993913eaa09f1954f3714b92cc1c8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8834403e51acf1c68e7493cefa2e3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7215851c94d98faad2f944daa5a5f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6d5a04ab4ad7d5d894ff4d849cc2d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80c3d98553ea3630b321909f61bca0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c62f294f147c23165037a60f4b5da118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b739a91c353b1b5ff55c8bbf111e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed447d9f8b1e3b7a891250fd16e44e8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecce8844eab8b2d6a0d0ef8e9dbf1f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44190517b7c1471cc58d614e6216cb1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dcde47816876210fbc50b906ee455123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6431ae231925737cec3703b0d315d78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9796ab11a230d08c7d0a9b43ad4c23125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f94361cd499811fa46826e642958e8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea70f53acd955839af93222a95cb0ad127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41375d1f5ffc5f47eaf22c13c7adca08128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d495c00944f4e0fb996502b295738e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61ff8cfdd9d6b240d90bc8b512ca9c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a722cc4084e561f5ea8eab742862f27d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb0b50d5c010bd010852dd6e06bc3ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea7b50f1afead0056211918a8e7aae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec812e0de58c10c1af9a3d7f9cf65134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd177e65427a5a029efbda34503034135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf80129debdd9bd2d604e8f77aa6fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f161de1c9f955634346dc5fd3ef0820137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a9c9050ef22a73c817a59b2665cf6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9574848d801cdca619a26f64623399139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004dfc7eb4c881fdab9e8e210dd9a15140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33694814c6176cb8d283d71f576fb1c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa103d07d2fd1ed56f70b363eba4862142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1745dbffee07b02a0faa6ab5b73b059143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b0d053853902f859be5626d6aad0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca66d75b21e8fa40c3ebf9f8b5b6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eec5a78e4313d5a762c9a8fc11c95ae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3101e722f716f33cc40ca440c2484529147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131979b5253c37fea0f6e0ee558264f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97250143d0a0fbfef617e417a91d6051149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b513110bbe6d589e8c0708ea8accfc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96548be06c7fbb79c6ae8210e1b55a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b4d71dbd2f386fb4c786ed6a510a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e325b51ba838e3094e6041f366d9a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57834d972c1b00271a6897bc12ec1679154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262847553b3663047bada49eddc94f181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb530618e850d59314d2d9791d74bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174ff00011cd28f001c0b5437d5b0c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f82e14a530e1698314177ae6466eec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435dae039205205f6aa8d81225434d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc4c48728d94302f4364ad2d209925c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7bb93ab006855a9bf8e1636d536207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f75d4d84685e74b1528e7960e8465b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046f6596fcb45c33658575722f06d289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52423852a4043fabd7cca139680e3bd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c505ef92cae95fc2231d57fe3c675cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6244d748fad967bc951800f6feb14a5512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ca27185e78d5da4200ec2793cef713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94709fe59a2750140e0f3eb8c50dfd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b60b1b9758c0b8f6d6aae9dafee2f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9077d5e8890514cc361dc1121cd7b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5299530a0a35b3ea1d211f56d84d3117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3177666695ffb48c07311462075e7318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb28a6f261d14f75405f71a8f0be24919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1149d3715699cd2f94fef03434c38b0120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01460ea89d34ec3bb8aeab36152c33c321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a72551dda4012282d7114a5712fa122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01518edfca8608575de221222ba50c4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea6eb3fae527bf1d94cfa9e80c228324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f91c56f73ec1a1d9d28ebac9cf09825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85388d09356a404f85a16a050286c1826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a68c1fca52afc4ede29f7e7f043ff227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869c84830c637f4e495ca6cc6045ab828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b910ddc9c7d96d7f20a08b49b6e2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfce015833809f8996e3c5a004fa3e6430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f230c5ded16aa9d3f8bca700f662923131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0180b18187f84158a17fa1b503256632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06dd334e84934946a9a5afdabadfb133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53288073c108a70cb49e9a087fc5241b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6c5d09f3a24ec4f1495628ca970a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c7ef23720a11c852122e08abf07bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ff770e0985668ae686e5352273fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8615db0d6ce1b1553171193225882fb638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5318f7ec43815c3b2d5b17f5d67b239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4af5f70acad72df0c55a3f10f08ea240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9fd32776262996ebbd9228be776d0f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915876e2bc68d270c0d6fe6f3a210e9f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0695b91cb45f0734138cf7c001672743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53745074561ee093ba108da30dcbec744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b0093d01895f3baf82e082c33bba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0fa15adec910cfe0ec4978c3d0c63e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dff5dccb59c583258410288df1621947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f5101c18a81fcfcf5c1a41443d6b048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16b7f26e94aebb02078a86be90cf85849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2e3f4d5854ce584553e638566fa87650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2ead8cbd85cae3a938f6660608709851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2f22a0fcc88c6972f4e8e4f3e5d4852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee67bee7510cbcf5faea6e5bc9c22553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d382f68ea29817e8e7ef5491ac53654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c0e8a74eb303c35d7af48e66baf1155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6c528abe632b6338748e6ef69d785456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01f0addbbf510059be18a84334129857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cda23f8f988c2c3c96a8035ca8f55058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0fb3a5eb216c5eafd14697a6e3aed59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84464748de999d8d985c8ebbb6ca3d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dc5ff54a3ef19969a7fdec7ab2f1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c63cc8ea96d5634608e114b1cb68b362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e69a72c76e83c21fe4be3064068a57b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad1007cd354a3dbaf55d5f56730b19f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd737fc7410874e771c6845efa9438a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21779f81a9f7e7698aaf4f55f2f17e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b026c7d731edfe3f065cc9d6a599fd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aedae00efe4a0810cacc5e8f5febad68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab8386ab15830520d97ad20ed291dc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3a7e7b47c7ae6cb719754f35908a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15b0490a8e07cca5f9c6ce9b25e9fd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87742729474737092dff216a2c032572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565e782b54edaf1e8590d092a8428db73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a681563e4c7fca6f5879d393fccc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682945f634a4a66f762de92579c05d2975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853dcb7548a0832ca915b5a3a14f23f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1347647f6a20254c5e2946d2297e277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd7e9cd967c5c13b0cb45a52ce98bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9653b00597a1fabdba2ff5c16566b679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef9821aca5f556f060abdb194d9e3680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016038240c930e1a8ba37e3d8da6021481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90495170038c01cb03ca999cb9786ea482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45dc1dea5d8b15a7c30ec77738e1f483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74e22b95ac7726eef12797cc40ff5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814bdfc3ecd2d8a2bff911ec6b1c02985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef122c32b9254dca64669b0c914881a286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e9950e7230046934da5e7f8fb65f0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929281f91bb20314c10a374f6103d8ba88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443fe15f23b63fcac125cc79c717d7889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eecf80b5e062e8debabcd0518708590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91abfc402a41c9fb6f692c51803caeb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36428e5f72cff2698740a191ddf5bafa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ae14ffd328cd438afdbc36ce24c1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab27a404dfe510a44a486ef661059ef94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b97e7a78d7e6d35d8cbd4976fda1895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38dfebc4e12f86a18b8b4c53b2435e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d7e6f8a717b8ff4462063431adc7b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e420f40632a788b30847ea4ab49b598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68078bee563ceb30cd1f33027e9a6bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e577b986f438972215cfdb55d080b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea3eb4a1eceb25080d27f2ebbf1ccd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376a63e0cc16029695bf0dadbed0a76f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722c67117cb1fb777ef527e80bc048b0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31b8176b70e275e2db9ec5513efcbf8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd660225c91f95c41ab0bd85d03ec9d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4780a3d68ab107f4cdef3af0d367f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16067292d470ffc422fa484c627e295a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c71934ba2103f7d3d23803c19a10fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947c34bac6df8d84bd465c9c6bc2abe6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddf4fca986f12bf145ffd246d22fa61110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083147d790015447b2b2f9c352862c59111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770149d584a45181ba4845ce1fb835f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67966615fcab05ceaca64a65d96b0b7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419cde377ec150324c1f13ff9cf1c8b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7388ebef801977455bb7a598ecd5106115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db7179e9d1243b311bbe1eb74aa2c4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3161776108b9916458c6789fd15926117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1b4432b84bf062ccda501261c5ca1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0fdac19bbdea515e3c5c026e740da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fe877a78d776b6305b5106e9a6b76120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce453286b3dc657c2892465ddf0c65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617ad09851679ca3f7d4dc95187794f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb46c53a10576fa68691ea8448f7b72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17559ead0528e45041b36831cbc2ad7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65d0f6ead348b049d21cb5fccad531125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a239cea9a40f14dc1982e0c4cbad7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde3d6e853a3ae82cc9fbf50d89244c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d0e0ada36661e91146c869c847c5b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b777ed2a107742accb6fb192a79a2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b08b329eedf6f89cfa8478244f2f3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa111ea8c361013142f7ec969f1b88a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b52ff81881ed59da1cd60d09380274132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68019b999c0cbddf8650de9978e80af7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63f0fee7326672b38d437b362ecde4c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cdf593b7dea34a5cc6dc08bdfb4b48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45117f2e793e16e9663a1b79e5dec39b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e041b8f5852162ae12ec89fc10b120137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21695ce6ee87294d7645b7f73b52e05a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d1e4761b22cde086f43c23f39e752139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fd20d58782c59ee691914483646ef140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a68604b0c175bae38af64f0e537e9f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9dcea3546f5e8f2e47a05f125e2acc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5bcdf15de499e59531020da70397a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcddf71ec4c2943ee945cf1468b941b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e40f3b046c7d63ca98965e65edf0303145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cec8d92775a901acd1e82a9636a9c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ad57304726b5c7dca4749c1a39f2c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07d08420112394c60f84ddd5cb48cd2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f741d159b6b0105d5d67779a7e1d688c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c540cb0704b007aa9df4692841fe85f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11ffbf67b0eed105110d4e24b143b2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362175272b652fb1e9649d0daeaaf52152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116215cb085858db6c213076d2ebbfc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6cee3b41f7fa1169447b20b92d625154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>