--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee62924be6112c92b106b214a287a9d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544690248f0034ec92802c84ce9c8152.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cda6c2af2eede04ea4479e706d2dd03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e495be62a3bc8f45cee860112f8a3a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167d1eaacd388047ea5be84ea9c12f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fe0daabb7829c80ab6fb828694a936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10da1e8d3d84f1558422f77fd3fbec77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b765f8901c6e62e245263a80d48c1e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a458b0177bfb387464da5ea56155952a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97564ce123e4192153dceb72528e6d9f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b74bc07aeb06552b1ce76c472a528f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a90345f85c19336f1b3cb46f540f7f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fac1b9e39173b1f71b4fcced052fec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664c926462d40d1945b11b6d019693e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517cb75a866fd638b29c1af7fd975ff15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49948c87f5ff63ccdeca23d8e9ce447c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccaa16a68571facd703ee7df23e2bea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b85058e4ca383d83e1c0a99c809618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf6c8b4e045db8f65cbd7fccc9af119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32035a342e5fa7cd0f17bfd924daa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a989a647998ef86762b44c96c4eeb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845c1b13f99cd3b8816202f3ce84af922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b1f97ccb7e6ba3bc81e5758c98d1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3081f10125a06c88574a55af5bb87bb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb79614a158dff9a0c3022bb4918e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5dc76b0849da3251f3e8102b5a408426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb8c7dd6e9d139070b12d855f2883ef27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d80d82d4b5daaba0608b12dc7fdbb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde5e3fd6d76e9964e55b8894c5aa5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854691604807e94d303da27d76630a5a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec138a29ecfd488acd3bcbc41c3cba1231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2365f379c00c4fc8b6f6d921e95732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f41604e3540b28ebd7d39501f52e333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09815b9b417685d7b5267bdf3832f71234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81f98adf32b6d3bdf1d4977bebaf3c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e24003f657ce14ec2a838b2fa10836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc3d7d34e6b8d38b4a4dfef1b0460037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6832ecc16f56934e8673a86bbac7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a8c160d8b491d4f94a57c5f5bf6ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aa59715ad82d0d97679d98d42678640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663799f3f2427063c375d1fc81e568d441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a97e297273b8a01a094b5432659a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3ad81dd2f509ea2e8d5cea8c7869643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf87036da5171bcbf5278b82e0dc616944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7c7a8ed5955f35cf6d9d10b7f51b2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0049f7e16c751f9199ff1faf97c559e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a95347deff97ee7699c9bcf3b9d3cc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbb184b86fde82cbe305c45b04d47648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b67a18e8d078248c39385b60db784049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb51a853ed4756c3fefd1add856aa1d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3650421845f649b238e4167fc96a4651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ab68255d7a139c40f54153de0cd9652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701416dd121559a6b0b51f11f92ed3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf210ca0d21a57768380fde0a4928b7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6e03da6a0559d8db46927264ae3e255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f39596b5152c4d4d580d0b8c9b210456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246feb62c775b9d51a1e86c86a698657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f03f288b3869c70391bc73f8185da58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb078245efb9c73a8618677afa4c64b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26fef70aa8a06f2721899c23fceb4460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262b24c256a2486718f1db6a7a14b3c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc7900809ff26f347ae62189ac38ca62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383db387b284f655cac1ac5ef2f3c3463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ca385344983c263e99914207237bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d600822bc467e87e35f0d576b9ae7c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb617bf1da623c65dabe3ad277d3c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7494c065ee2f3d18db64ea099af8c42c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbcb785f6075db5919450d1d29edbc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c0eb79d915731584efb54d048db3369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b5644796bc6626e74cf0aeb0a68e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170d394dcb8061e531cc0871a455a271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92a05236ea100dbbcd6a854deae3dd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1b723caf5ce237e2d2b5a28453dad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27a8113283a0279394e11babc89c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43102a0fcc3743553b144cbb728e145e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de216e51391a35819c0e3140c1013f376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f8e17028304f06531c330429f964077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106527cb82c86e1b821fb499ab21471878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e0b46224048a032944eec75ee386f079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02302ae5dccf408beb271eb476719380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be5abd01c629a21afa41f6d00b830881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54390da54c7e0bcd2d04d32473f1350282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382701b99c4596a69c3ef66faec3be683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94da71cf3ad2fec0b7ebb755993bb0084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313eefa3f2cb0fe52d1b215d56f25b685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7253596033e4819bc952e790570239e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a680985e8754de444c600198a2da087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249880a9fe9c3a550b4d4107efc680788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d95b5f168ee9ea2d86b0ebaaf45745a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e5231fb323d36935118b4dcfc00d590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2f3bac8a7d62f481d658672491d16191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729465e46496b33b89eec4cd006f11db92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9485f9f41b099cedc19ea3cc59ed3193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ae35e506ef75ea6e24d319f51172194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b388d394ebc57ab6168f03e7280b3e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c9c547634a3e5dcbb1617a15fc0ba96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10bbb9514c3ed838a5c8a9e0f2530497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bdbd4f91dcc9e113d4aedb2b75f94498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6747a0a834d233b21d2029800845599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060723a39262e4320451b0ecc5362bd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81701e03b3ef303044ff76a354c636bc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07efe42507a32a430f3a615a54024c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b56d6cd0644db3f78af6d623a2c01f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d22d2066bf6d74b932a9646809d406104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0cbd176876407fb0664d00677c00a3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ded32ffb2dc4b18849dde30456b3629106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877397b3d014d1cd38939b2444f661dd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797bf5a48d5e7813d186b88b3fd764ad108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ec0c4a4dca16eb60c375886fbba007109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecae0632c6d0bf487d495704a4fd662110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d232f7b53361b69fd99ad14165a28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecc2bd900db93b774a7a962fff1ee69112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bf27625c55dccc0852369eddd8c7a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598454973f41a571225e015644299a29114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2358f526147ca85cfb3c5185e1877d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d25f84e310fc2edbff0ae32664113116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c8c9c6febc71be47434a4e66db1c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8580613b58ec40642c483801dc51eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b9d7e904b5e85b79d32e67a645541119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a90ec5a5945103bf706a704819f8fc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c66ca401b83ad878ba44dce877299c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ea7fa889e277e122a7db3d322e458122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff491f092c4aa0b62ed734c8b8ac58c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05dd0c74d0aa6e8862df13a05feb235124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270de9db8e36c00beec2abb142e14121125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bbb0092dff630e71c775a3d1343c8a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa7fbdeb16a8e71892ff6360af9642127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd060ffd6f95691cc1abb15a5ab271128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125190f8072738730a8af25ac383fe91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d927944eda7651191e99d0251864e66130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4f8c8064c50cc5405e439f7594f72131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de0c1bc8b48c58916fe16b298d5573132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808944f01efaa905fa9326bf26d79fb7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232aba6e48a010a53cd1bcf87c6da16d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8882edc4fe6b2b1764206dad08e503135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6fa1b3a672df999d02d1f4ce6298c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040ed93b3a44ee2ff7d5e598856777a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11bb69cd3a5813e3b6dad6cbccd208138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d101ac3c0b40f29cefcd499545f1b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d04cc2f185de0545b41b61236b6339140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35add1f949d8192f9fb810bca06545141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283f1a29f546bbbbfeb7e849360ea7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621ac920b7d78cc4866dc7c951f6859143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce18721e12da3301bcf3cf33ce76aed144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d22fc793669d55286fa0fe77277b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaab8ba32a6ca49050b1c02b8148812146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a34985150d623247f2d9157c3ebdb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e657eddf7660a359e34b32160c249148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd8c702cccf440297575d2f8114b53d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19418e001e471b35aeb281cfd3cdc519150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc853d41cff4faad7e469f297c029ca151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dece10cecbc8e054b8f0bde28f98f2d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bfbc5d7b6fffbe2a26183dbf7eae8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a35fb76ab2e3266728ee59a4414be8154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc5e14ca9ac58d1f4690a0a077837841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e9b509331f37cb9e9b6b9d0b40e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a027c65a16cbf6e7cc8b2226b1743b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8cef9ab9d8c640546cce1cfb5433fb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cd7112cef55c18adcf4c3e5f88b395.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c09e3936408d5c8e2b72282a9061a436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48d7317ca87f5e2eb2c6a99ca5645d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc58bd16eeb793e5982b84872f81968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc20a75c4dfbda1edef6f09661339ae49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e78ee9995e2e4f46ad1ec4d450df410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dc45f4be35f44ed8de1fa8f1d7e2a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751598b780a89e162d0bfdccc641a6712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e9810914f9558715d5c89f9b5cbcb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6cf55b419f1eec8e553c521aa53d6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecf1ad7bf10270e1ab4a2272726289515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e079dceda0d5853bc858c7d04a993916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb66f4a967a906d2c741ab98abbae017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aca5ac2c5c15800873efe3402f7116418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aaa3b6d4c2aa8de603a46500dab01219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c28991fa028f62f2ce6c3caa651f120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69aeabc39a97d8647299b1c3f20887921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca64c1e3466067ca007ab53eabaf6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c732bacfbb9e7b75a25630f1573a0e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08ffc5e8fa243665da5214fe990bd924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e9e373c64b1e3e7ea25e93da58a09525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28854db0fe87c1ffc2a69f5a91e445826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e84c1dd36c5a9e850159d2455d5ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd36fc9cf68c847ac3687d14de04c18a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740dec89b8b418467bf69192fe92b229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0ca84db59a2eccf59b6ef41f9740130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b23cca36afd7f10c803365c8840ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5dd23b5b9545011940d59f7873462732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41924eef101ef99736d2b18daf16787e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803bd576b3430e3f12287794ee484f2634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e57a458bf072bda6cca9a1d15b4bea35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8039476ba2523cd3dcd52ab3a918cf936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc697138d09b16bc31e94a25cd3d0d2037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e519c4795faab4ec2816faf1880496938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387b47160d0dfe92d99dd46ed52e6ee39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5c1fa4c1da4489d5711ae1642f94f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c4ad30e9e9fe3203a0b3376b982fcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01733e9deb57357d060744ebdb2b3bdf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f4a85923c03d9e881ad60572ce3b3643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993088df72e86266af54c615b6e51c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b33b0d20eedb0afa23073675ef7ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c724e13b8bf0c96bf520b3f552315db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5708c0e8f760d300aa215c80fed63b247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c89d41fdee0838ee32a3480bcce71d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d43d8b268339e8bed85c089638d5c7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc90e1886f06eef065411542a320de50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b67da7938f646683d358647df8c25851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7979170659b5f0a2c9b58b34a4413752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc3ade84e19baf68eb203bdc48ebbc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b020bcaf26dc10a2486853caf58e2454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f031db8af48e0b907dd7a39bde0d949955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6126a4a46f9c326ffbb1409096973d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffb5a8ae0442dbe12cf123c3074f4357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3a79c00068189543608eef3ba398558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f67ab1e2782a40b6335b03d5a3d37e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f0bc16d769b1161c3fdc112c680ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb6cf6b9476fce9205396a977b4ab6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c04a58bd12e3285621cb5f1ecf056a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708495e503c71f36d6bfae55d837f9a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a9e0cf3a23a0fbed9859cb0649598764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3482b7838bb82d2008b64f3cfc82c5c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab983bdeb8526000e1c568a689595cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec101930edc96f07f285db37b8a5f3067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd88a51a52cb7d7ef6e4f93c4dcde168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bc441737bb7b04803d7eb6ad8af3569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b2dcda7e3e1ca5b73f608bee536e970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2a0d9a7592c17ed1965403762c12771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bee2bed81f0d6c83180c0c2fa511a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee35499f3466d6131eb49bd0f6f3c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ecc308dbdceedc4a6e12a449dc2e5b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb08d90cefb495e606665fdcd1bc2c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660c50b2e9e81d25bb957305f80058776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f294b76f817c79968b9c2796478c777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14682fab8ff71dee45f64451d4c3923978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbfe2c4d53f23cdc51eff9a06fbec3b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f1772494998d6824ffb943dd6775480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214cf13612f4a54dfd5f7b92494f923181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3972fe34ecaa9fb59bea616d9fdf97082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f330888a135aab56bc2caabe77bd4783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5cf4bfb86fd780f45b36becff29b884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eec618d388d313e403de8adfd3e30685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48267e4e93070d2ab77a819f9d82d486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed206b0002e280724ffe2fef31955b987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e39f1bf307200f54f3e5a3bb5d50c8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01033460371607a3bd55ceb42a6dd4d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c427c9622a5b4e12c537784823694390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce25e615ada65afc3e11155959d6d991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f0f33eaaf9820e728d01cb8de42b892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49beb3e5b742818bff68da735e8752693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de2536b764be8cf130804a00ea803094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f6a8f56b1bf458584d405295d903095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255a19dffcd53b78c7146d4b7b744c5b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed23be1aa5d893f9b1faaf9c03ca03897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f9480f2ea8a82db689a6a0e996e6d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c8efff63efa90f28ff791349e796a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26ccdd312d9823a6c217858af49e13100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0ef9165e12f1354ad9a642373ec0ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d318094a6c68bfa4361ff262c5db514102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaab0ce3c442ddba71eb3e5557b4a84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71292c2e76cfeb1f9eadfab4eaf8bfa3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212734442a8b44b3416723900fa00339105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc143a057f70156d3c0f4f53b8fc633106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7939d765c6a890cf525ed571105b17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552c85342afd14eaf2c6c070aede102108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5452c21296aff93bb134dd77c72ceb1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de32bc56928546d3371e56296b162d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df8f7be376c07d1acae13910e96dd3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480ad9e6069f3c8497cff0406a1f12a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699eb88e5cee83eb213169064cca6ab1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe2dea841960afcd7a438c9a52c785114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f2a1c883f9ca0ad8e2d2b8a27cabc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003efb7e7fdc285b8585dece6b04cf39116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51352005f46d748b8e92842e36ff83b9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983bd511be1551df3d819a7fd25f7656118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974137a223505bd32a235d926dc879bc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245bf93b16f9d39a32b00d9a0f8ab3a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b29e6d9588a12b642de67ac4846137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb5b86d13a8cfc0d6c6df3dbc5707c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714b07e76472d1b1ad5aa2b1e1ed17d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b880cbf4dc57e302dd4bf19531c40ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ededba4149f071468893f7c8d112dbb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4367096968e4242daa43beeaa99e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68cd2413615ac6d1cbba35ded4aa40127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400266cdc2dee9d1f595d42e41d2054d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076e00f0c98cef603e1ec6b4d0b8afb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a513834b0e1a6a1a724c8d1a721c029130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd82be25eec06e430304c2eb35018d0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9400825bdcaa554712d3bc41e69e273b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac6ab094c4ef8f530e37dd8e061077133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93921aeb77e76bf1af08f60c5363b23a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5246f335135da22810a5fbff2166924135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df158a634e601bc23a5e8f1044d897a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff013d03823767fe60531a7e8696c46b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b897f4925cdab9526273113b870f8502138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecc48553576a57b39d71ea553f2c9f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3326f1c907b00a28bf943ee0a7ebd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8856fdfcb91207438f76352ec1306c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533943f46202a761e4fd676ce1b14a18142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e95f543064174ea8e26343ba49aaec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e25a19c8e6d7d837885c104d32e50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fbb88043af603afbd3dd93f578e2e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93959887ac6bc7e35ddd7606b9ba2079146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d47f192e8f95c0dee51a36432395b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09f40c4721f58b8531521a96e8d267148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2925e1347137888c3ac59c1a33919d5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a29776be3756eff4050e6869407d0d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d475537429f50f97db95cc181224294151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f542f51d4d89197bd8ef015d7168868a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07feff68a905674e895ab96716516495153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044aa26dfe557123ea518f917d570435154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>