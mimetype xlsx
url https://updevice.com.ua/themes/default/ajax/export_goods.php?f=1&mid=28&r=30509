--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b58aef48d10b13c691a35a7ed7c6d9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3ec46d82abfb658c3a314d262d1b232.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b1ac1c74de3e8f11313eba9d2c1bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07272378c8363c37bf791e6e12f00fed4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9838f831276540c546efba2c1521285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb6717572fd0247e75b274ad8d18226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725c4e8683aa76bab5bf5363048ffb77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841ddc17cad331e2b53063c9b9b45d6d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dad32be2540c10b6a17eb178a9e289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b1ac090abf0aa6571a238bc9eb1410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411e7be052428238f96713aa6e2730211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deee42f6e3d7fe01b1452ee0e07e7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cceefe5575f9732212974d97302eb113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62021ac3c9909da7ba8390dc717954c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f68b8054e346e9f42366833e546d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590c01332e78d81a25fb922fd34345f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd94d49a9d81e0e032a0ce8623a3f9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487138407e8d51295356bcfffee456e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff56a167cf91a93309cd056f67179a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4b10c54dadefb34e5be3c76ec7fdc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96087fd3f5662ea97b46fa8578f5029821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb400273db785f5ea1b8e4ab369b7cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86add010fd438d410a94d2d1bc1b129c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c9ceca56acb4851f75447bbc3317a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde9e91fc8851e93628ae0999f4551a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f8bbb94ffafad1c60f8d888ded99c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5847f258233e067f1e23710d201b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42355c201bf180c25373768c5e0d059628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33adc0cc35c52ca123b98e6ed7ec15129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa4c47314ba18a1317cdd2dfb3c16a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c78ecbdca576276418dfb2151b335b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1d24c85e1b5b26bd51be78670a37732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb322601e04199a5e6473823a8b3d033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015d87391b6c18ee327348d8f206a7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb51012421a9fbb508b594e435b9dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c247a909456ae19857a7a8eebec7c4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088ae8d88bad4d194ef62290678744737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642af1f009d8609e8641a6d9a52c7fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6b9b29c63953ca38789b198eaf07239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb691048a11348eb66f0003f443d6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a6a5fe37cfc1f4a71ceb4c2f1f4e841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bfc5eb9fb04fa8fb409cf7d384c1e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9241df7bf59a3d183b513f710f52a2c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace7ce2eb3dc5c63e48f3f4ad91b4a1244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b5c3f8c7ceaa756bde2eee9f2137445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac1622616aaee3473bd5de444748e0b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a67e6a0551c6095fa3fb3fddf056d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719e3925e68b4384e6319c94d5e3c6548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ac86dbbdbb318a0b417d127f871bcc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb8d0aad59a0558cf54fac59ac5d9050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8024e6ae41490c609a79c7399a6a7151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1cadd442922fe2747cdae7fc79e2c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccb5f91f00d673aeccfe61b6d3d66ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab583cc8c08fdd6a4487ce045fe4d1454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df686caa662914f4a27a4c7fe1b49b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff717a8a86e84d8a50954c6cef30d58256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c3c917252c5b53c70597c004eb291b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a8ec7e158a5ee71cc3098c52cb7e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a8b4592c0572c84664cc4f60fde1659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5079ec30f85c97fde820aabcb433f5660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb53ddbbabf9d86bc3e65ebb602d1b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9885bcba1b469d7a8422d8c194de62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4d95c4f398bf3ce6db230751eec0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a629e0e27a5d07d5cb8a124b6d44b364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7278c67cc8f13cb5208027ac9d39d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92cf3bb10ea4143ea41b09bf6cd12d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa4c6254e2e90c8b7fe1b3749fbad467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719adec35d7d25f69030d8e4f7e308e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c21d31a8c31f4d7de2249f74c0a1869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c122b0c4c48512442f46ab6a048376e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a9593cc3c0b14eb6bcda36cddcdc3971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b65e59f704ac951a480ae90a7e761972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a5f47e108e512d39c802b87a6d13673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5620d84e789ae45a5de834fb5a2bf43d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c871fff6c57da330b7a93344f9ab0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b2af6a8ca66e24c7d2d404a92c96c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de430c944701a331ecb288f36eefe2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16922f1846ea46dd687b9f8ff385dff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd52e784ed5c38335c2ab32c6e7f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dee668f226d88684879beac47efb3380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9046f5efcf52c98974cfa6f47df2f081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3f4765af38f7304ebed9a0860c9cc182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b278a16fe4ed46f62f0da93b8ff0f45583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6f275b5a73cbbfb571cf8595cbe1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124785e3e5336bb782e876c5a3a5ffe585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d034cc16869bf937e30a9657cc43686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e371b8d67a148c1f62e0e75e762989587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647ba92b8acd619527a9286f3da1be288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b41e4a66bd7f4dfe08fda14db694a289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9d546824312d20ba1dffdab3b284590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddbe853488040f081460f82de4732f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ff3cb5e2685ad3d8134717f694f5bd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b9e171c3c041e076c3033289c32e0c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada02757daae1d3b16551f77cfb2ae594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fe71ba59730f9e0f04f95c274d3f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587e15e616e9d5ab9e2a970975c24a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c717ccdea696f08ff6db25e64612697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221079a9720b6d3973f7a4765ca5c2b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f23d371d0fc2e498c47ecd33282e5599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f0ed6c209f21c66e11ea035bf081e7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411afa79cc4d96509f3da92b69a94718101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc216acc63defa47ce5c028f7c0f16c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3932564d91a6623785b4578f00fb81103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec44ae90c3da3f4181a4d2edc074ead104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc7ba26aae94ba17af624c2631b4de105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa7ad9bf1a6ac2172fe76f58a4ad0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340fb2ea76fe3c8304c79a21bf789771107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d229f20850f8c8e971d9e9a30f7719108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baece279852ea32d9b40675f718b2e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09ac8f6b8fe0420ca1cabb3018fe30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7933ba5162f2318bb88ae5b73af86111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02844d0f5883c7ea5fbc8be7efe36e43112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1765ae7b4a007a9d887df0f0a67a47ce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f682bbf0570befa33bdd1098dfe24114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12194ce123c3d459b5dd8d90b3d4ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d145c884143ce9fe362876550f37d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad12100bda5159ec3b07071d2f88117117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dacc54aa3633659b3d20ff56a7f727118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a6a317deca797a18a49a91a6bb65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dddc2b848c942d4b6c59cc3003dff5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af5de2a94ec1f55fab45c1b5a444b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a0d5fd8261a9d76527a8a7b80c654f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514149c55cf192c386037432019d98c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf89f878b485c167e0e2efa377078a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a87fb0d138d7f4c52acab65e92669b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a319c3d7978309d4a399fe1116d321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b0366b92f1e2c8c09ac39971d0b4d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d495e31635d48eeb420324933247d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c966be306bdd4bd22a28709bd0a83b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095494e1cacae9916451164cd8669c6b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81f7c5b419fbb0dc016e2942f59503131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104080b5001918f50b4d78271f79b7b2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f829d34316c098f0a373bee043980c8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463837549b52d216dcce9fb7d9097e1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efff645b3788b5dfbead3e698d32ce135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7480fd9341a1ab157b93385a8a084136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bfd07e7148d74e4b13df5debc894ba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa381f91b755858f0932b4019ab8f8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae728e69cb10a21023457f54935b67c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f696b3f6a8a33bae593ba3a7207b5b4f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850675a758b7aad7ab00f9861097f8f0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae66b145ddc2f1466c64b513fef4d0a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923de7e2c3fb80dbc5db11cb6196b6bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f37b3c0c087d2a8c7d514214d2e558144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0328ef154b9e44d8ab5f959447180145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466770f70e6eff05c9b4a51e2b140fe0146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706efa4d542c9f91e022035af58e96c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6532ab63137bcdf1e842523c04a617b6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e22db89a29612f29b34eef3e85e2e7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888549b7a8390ce236458ecddcda41f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10a42dd61b9034c1a629209dcf8c33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726a7695631ac8c4032164cb847133e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11e4960eea275bd99312b930c3874c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd725d551c3d7d9e7a3bdcf6f269bf154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc1a4f0b0111e13aabe9b19304e246c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b185302753fb4de8353223148873d62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fe8e62f0b3e25486d3a7152d511193.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51635cf74371ff1cfc3b0c52f67f53374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79946c9537277bb565bfbabe8cc718b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d4daa949699687385b98bc019812e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691848d57f25653395459091b2bebe347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34342fdee67d6b98de257e5b948f6e7f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a589a4cf4dd07235777419c8fb2e19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486dca3ea4004c78cd22515e031df3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06ae5bf9909bf41bc483927ccc03bc611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8666b182dca0dfd22167f1bd67474d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93dc916f8e79c63d7cc191adfb478c613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985113d7d8d8561d87dd18b29e87351014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d10162d21c30a16d8eb3d1a77502e115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5efa1e73e48d13b37a137d205d755fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305aee5636779e3cc7f1e740733bdd917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccd2e834442355414e90cd82c9426818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa99c060c0fe1716b866fa5d9ff43619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a80411206f3f56b06a6113c574f16e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2c943395a2d64b21cc89c48fc50b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbcba4185f04329b7ff1e333ffd2a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686b62b7ba3c5d808ec379d75aa950223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aef3bbab30f9fc4027b49559e698e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564b9f48f2bf660e49d806ee78f46d525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e671ae8c13ea141e275be7bfabe9c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fc55e35e3bc8640317f477fff2d9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1aba3c9585ba619d2130b72a2edce128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3478876953ceea9fdb16fda44f508c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed347d0ed29cebff422ffef2bb574a830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9b26fd6ae78b09d8172b9cb6635e831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6927406a94e99d455f991a28caf2ef0e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335ac0406af06e7b51deb7c0d1b715c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f878750f4d847592c39e497857437b234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0374ff4ca930c218fed4e9ec1de635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb8ada8a1d4d337b7c95e8a6a613b8036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca38da2c87fb7b8b276768eeacc17cb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dcf44196516f564dc69b9f1bbe13ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff99fcc1cc10558b6993b85e067e2239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca28b7d13f1599a8ccad88b18829bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847a191f2c412be3dafc85e63fd170b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f924b3d98dc34ace845e8e9b27bde42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be17486009820fadf7d8342a6e40be443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96624a28073f403a5e37a8f2432b471a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488dc680478ea9bb4a17c8083562f8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12e71fa1c84e89ca76dc9634b6661546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8bb8f759ed94e8e171cfb3c15b86b347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca1a25a2d179e05093faa2664e096f048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565bf8001621b195ed1e3d05edd309e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cff7d281eeee84ba65c35ada74e4be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae2e698e9c84a71f387787f649c60c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523b5df82a107e3a9c8a80863a0b21252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0685f03d8fc6ef0e31c490777f393bd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b738f7ae0298ec6ab819f9cf32efdb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90aa4c746410cd6435ce6815d293a32f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953f9d5899b04f67002b7ed13499991a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03191cd1de91de7f0cde5141a5ae818957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a020ee86df727686e898157be9550858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f640d25502ab18e3d36743e9927a6da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431b6638f0ee0d2ed670533b964339160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065932d15fc3f065579a9a9ab9bba6b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911991a06b5be88a0d0df2a834d71ada62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219247d3d1d3b8b1a37611d3ad367a963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58ec423db08ad031d110a908a625864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e416983fdcb5211e9fe2e6af2b9d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e32180e69cb9b35376189b01da643966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f84c5e92f12b062bd1fbc06d0206e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec7422e0ddace2db580b7729b78cda568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83efa25ee9b5aa3bda83a84c1c17dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00957b7eab5d38e00a54ec335abd76f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765cf1733c46dbfd80fd4e3f493c21d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e197e8968e98ac1b13b5775081ba60672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3260129429458a7c8fd298da5a9898573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264790a56893e21d0dddfae59dce9f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6155e8a40733b6e789e30f9d537b709575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a69b7e8106427c41594189979188076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19963035610592d50ba2bbe7cad693e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f60096245441d964c6a074a87eaa89078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d9ef903cb8b1c4600e27597625290579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b27238c585c187f5aa394064f2b5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766babdd1f024871b612d9d2528a7fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b2579e4d9eb9b846b82d0ed70990a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e49bc428c1a68cb7438728a306165383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca38e5174f74814bc1a4de30a85fe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb94b354f9033d459772a57f4a4c8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65416cd2822012e02ec85e997c63b1ce86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d9cf6d84a77a43a18a82bf900fe6387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1cd7ed40efe98203d5c9e0da87be5d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f434148dcb2e95cc6bb1d835fec384489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efa0ee8493d3c92eca76387d98211ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342646960a828df3a20209d216177ee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b9af8f4c36464730ffc316ddc1b9192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aee48bfd00ac367adcea1108e2085db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c0996dba3e2d499ac9ce2c76c12b2794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accef9a6d60c1efa4c4b4995e04abf9195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7147f9baee1eeaa4b42f0fe153beb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46c3cd70216f7955c6cbbcb7ba718997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0675136b498ca6865e8222101206df98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a3b03985a1519195a1a389aa1033699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae54bfd7c21e4c97ac31e86ad926af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5251644808da1e1b1aac6f176d21bbf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65209c6ca132fa0da5c9304ffd311d17102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af1059b33a980be04d11e1821aef3b6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4a3e4e4375a3ddf39e67c12ea1a8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc04a0e00311ffc345f843372dda222105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ee05f9adb5603c467f34295ae4575106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746e7f37a55615804a341fd9fda2c41107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc242433deec5baf3c292762df95cf1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fa71d61da60b17914725910af80f57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db41289a0574db556f96396430e9fa1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd45b0b14dc04c8fbeba99a8209c14111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fc9d5e001b2c5265f45c58ba1b724f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7583cf5ea799fb25e4568218b1d722113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964321d39cab50fba753cc8e1281840d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354cd6ecb5d8ee07e0c012181c73aa6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4279151fae341478b5ca2b6fd3c2987116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3793e81ea5a491e8aa9426e8157067a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9fb0d9e74c6b01391b943cb65b95e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1514b0234915d47592c02c93644c36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0d7720631e33f6ba2c59c6105708f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7520447c4db1cb81f1a95c97cfea2e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffecb4e0af64ac0e246e7f2ab7edc27122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e5eaf40b8086b489621cb8e743807123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb47bc039eaeb77cbd9fe6493265ce5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ef901ef81f8306fd5adf1183b744e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d88440e114941ef4ced185801d95a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97fac57f3b627b5209ad0c6bddf3ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45284d88f299283362034603993849d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daeaae86651464b92a690a89bef84b7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e202de8af1e18b42d1710128d6d83bf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf787462eb0b83372b5632df6bfd5850131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63617025e530c0a1a8c4b1d9871a0248132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86c3571b8f7a3bf6ec2793231f69f6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052ffbf8c5deceb096583998a0c80a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba8627b2e477060ee2204a7705f679135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605064b8d9fe91fa8ebc0c4750f74994136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd390f5c3f371dbf2dd7c92401faef137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c97293ad69955d41a863153aa40c030138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802052071e8369f40805ab16a5f7435f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0109bbefe42faac76f7ddb315441e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4f32a21c9bca9bf56892aec43fc53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c88a0d1ed22a221c59c8dd3e122899142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a57f7ba6a8a2d533b99a70f37d1cd5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245bd469e3074853913762a85c789d3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe99843842dc5b3caa7ae1885a3398145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d515790031b09e438b1c65a1e04dae146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12b90bd4fbfdeb8fda85734e170e7ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc491e238be21087130dcacc0f3a56d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c43c1a62099fec0f84fa900cc0ab1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ba126adba6bd34998a81fd7ac8933150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c085b28864132ddff2bf18119178c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fde05fe19359bda1f26a2c20f30e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca01c6c2822126e794f26b6b3ba7b2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a4dd7e4d17ef843ddac0cc73c1eb2e154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>