--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a4e683734695fe84065fb182e04e81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2167dea39b5063d7cdb082e34a19b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d56f0f9328bf1a48107f42d9f415c43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5dd0ef4afa4426fd947354d9d458804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b9d5647d241696d862f0aa96f59fc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9161539b12f026ab4c2c88d31cd376.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e92168b9ffe6de9c2e8f36cd015857.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cd33e0224c36ef13a4f1f6853777a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f383843af8acb1ebb23886cd48a8349.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd1445f2ca1726998c483ae78d002510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640f7c5c6b8a2f2bb40a7bff203066411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc272beca94f2623e73cf40add5107aa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbdf3e04799d89e74bf2a94f43a50013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d7104c8e434de4b494e09e94e7825114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d774fb6bb5d7b45177f8ec8561947dc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3eaaa05aba0d888501e2b05549338d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eceb2210a33de503d3f4af8120049117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884d50500b06c66bd125ebf15498f1818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801849b78904d1b84dc568cc962e371d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6d5d22d6b43c8681fbcbb58d6d59e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d79823a6da217d9dd59969839e345521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e8965b1b02bc0353c1d5ca26c814f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6279376979e5a5c22940e3ace39a1c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0d38db0ce425fd62a835d99b4373e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4135a4f740e0f6a822b4766cf1d5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5f71d3a0acd28c2a8cf0b8d11bff926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306aa81984ddd38a6b4bec134537bc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b178a967e4f4abaa95dd9f92c9e8cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8cbd7068b1bf62386b12150945ad4929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef215273e314f64ffcdab9b545945e1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ad8a54da709fc01894dd6bbcab45431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcbdff2bc2583fdb0bc487e9df5941632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081b1fc2a464ca0433b024b8534819133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52ba22e1811b914124ec372f4377d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b416795255dbcd429deea05b53972c0135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01fed78d2649b63189bcefa68a044a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c0d6daf9e840c288cb875ddf0bf9ac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c104c0b1164f268b3789e6fb922828f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bdfd256fdc9541c27a82a308cee82b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46537bd3f7e205870e79fb1d1c2f9ff240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdfdffc4f6e802fed77dc758bbf8a3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf2d84e377eb98135d63e832aa87f142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f914e5bcbfcae8c5efa9693e9d5e12143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faead12e147ab45681f34bf484c7bc9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f483b752e88f6c3872f42c4e128abde45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c06cf96388275442f621d750c815be46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60931f81da8c02138ef607c8f7466f7347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1591adc364bf04318d175ec83647448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d6ca19de6ef49bdb4a512c377824149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091d7240af48f82203415fe31a52c04950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273092123a962c167ffe168555b5ea451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db500e3b0eb0d6f7b67ed8e214f797452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb3e9ef5e92cbac4c4629aa209a73f753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d2edb84d58ec48de5bb4a3a757ce954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8335939b6c73d5e34baa66325c02e455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2c1dd7bf5e4aabe8c679bad72577de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e0cdee849d5811979497433a8b25557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e5144cd441126aee85062d675415558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61567b0de237f47e4b679e04cbb7dff759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2f4dee43edbe7af9d318631358d9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d80eb215f571598f8d4f22ee14947461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c10165cf062840e6473b8e4a3dc9362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeba1c5538c4e7f402b48529e38495163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab40bd885b640427708cda613f50d0d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59d2d35095c94833a8be1590bc9b31065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef1ed4922b20daa47f695338d2e86366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c6c913eaecc66942d2839e0b7cc667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b1ed8fd3edb6f40842249f3a4571c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377383eb80df9e1e7cf2c2a8f8bc6e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e6a01ec69ae2655feb8c9915db8f370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d9ef54e7da0cafda32eb92371814771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52db295b600d85d5cce8a2e32fcebad72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e137f01d8232913af49050154262573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e810f1bf57bd69fa182636129197c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a8b9328801c9ca7f1e5905c3ca7c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cfdf292908fe500f95107d7751183176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7e8785f5f7e5780639930df91b73177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57acb655d6ec86b601db998eddc3a2a778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b999e0fa01ea29dddbdd1feea9187479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227be7b8ff3f567eb5d0a46056c3f5b980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0637c97a202a032e7dd0dc4948798d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5bec7f840b30f2ec1ffee0f2a0d8af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa86c5857387ba70f479ea6d462a4683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f91b9f48c4d519f859ce1b17cf554c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2446d2a6113d476147510742765c75d585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b139d12ad33b0ff406cc8deed81386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2736513206e690dd38c9e6665e48633d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15499ccd422cde9bba36f296263a804388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab94c87b3b4a83cc56ff2868f5693e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c2c7a2cd90d581b549b4e8da8d17790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28668a4378ea5fcf584e9a68d15a591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79485d6a083d70d67959bef08f628dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773213c8af1dca6359126776b2d803e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0620d0b7a99f7a594255db3cda2bd094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670156676f52800f8fe5d75fa724133c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22baf4ae9b4a56fc15d2fae0649da39896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6fe5cfaa8d46d50a95de2df36471a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6492546d50e375c47199af82176cb698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c697d9c70488235084cb4ec4b19cd799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8c8f0fc77f962b851a032c085347ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a54d8385f8da02ce9e499110805c5e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e5623d7325e3f2e16060f8eed1377102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff7d2beac0041fc4e4b81065ea336f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16713c95125eb18e887fb55ed0af0c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3b0a3f2c6d9307af6e5f2dac8f4db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1f719d74469b0cc3f0b2b4b53f3c70106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffbd5a29ec77fd9c47011cf23dc917107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df316c7c82220a54c316dc57ea5d8775108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a852d3d4295003c969cd69a3787e236b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8ffd4b242bbbbc421bdf873349e87110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348aaa048d0fe2e6f13bdb4a5f1b0e6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd649c8632362db1c6b0bc50d0a5d1be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c874c3a8cf3b53660e6ef4fb7fb7e1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4242be1e4f5d32dc09f455f96f11ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbd3d66c5a29d4ebabdcb3dcaa99140115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650345a65de25b55b8d65b32a69765a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e7d07a5535b23e1c9561903cfbb83d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ebb2db16c14d7b5f0509033d5c02a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138ba31db71f9d05d12e8af075e381c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef9cc15a72dfd876a832122db333bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175afa74709f72b79fe673599856268121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9916e3be5dd7c564827ae33be2e018122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3112fcfecb20896d3078303f3c984f61123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f449d1fb3bdc1a8b53508fc55b769d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06670dcc5e252f7e7c31f248abe8ea3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb71b657f77194f3aebb02447f1b8f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42537a2ffcc8b548749c5f9537caa974127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d8df584dd03bcb4432634c6fc1de3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65743b15d9f859f05c0e3d3578e554129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952bbdeeabc007e33f855e726db6910130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e914c86629154581e490ae587cd6f8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694ed5689ac2637f30d0be06e9e83690132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af6e9fc4ffc9bc150db0535800d460133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cd69a191e90be0fdb0900170b99788134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffba586226d281548817412c10637f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9a7de83cf36c7c51951a5987c9aff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b70f3124f20d4fd36209177c784df2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcf854a5c8ca16a68141c3a8dcbe44138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f9e6b58d673803b0fb8e2285d9fb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aa93d6efac165e2d495da47ec1dbd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0585ebf8177790b51256ce53b36ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b779e28f3dfdffadfe6cf47c75498142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae476d6ba8260ba87ef2959409650d06143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd732cf6f1085dc194304c27c90acc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207467d3d6ffc114079cb7c881a73b55145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1e870ae552cb446049bb6ed42df55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13c512ac086c883ba6741162761839147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592558a432a682ec02a6a2738d9b7ea148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b94256adeaca6c9bb73eb40291ea90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f716898ae8e9090c86f6507d645f2f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40db0b9d719ade6936907d1173bdf26151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94887aa0ea01b3797a485fbfe3585878152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43422fda3fe4c7c23ad353cb493226e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7f15eab178929d106e8bb0f6aa215154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0c7382cda7671b46f53f86b442d9291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd647c37c62dd7c7d60bf2c2a987542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd3a8443e526aaecd27c80f491e859f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd197ae3f3434ea721e4d94dd08ce3bf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a454332e751a7a84fba64d16338d65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8a1ba29bfa23177db59fe2b6eb71516.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be88d5891ee4405fa1bb1a48b8ad667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152079d27b5d23c2e062a054640601d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb695894246cbf70899d2296c2bb0d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41025fce0bbdfb8b8a85d474138c38710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae026145b423620b0eca65ff8a86d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9763262ef3d7d7e80b97985de684f4e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d5fe5a8dcb7e48c026d203c0e876713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf98c0ec73e655da3fcf3e5231c26a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923a2d77493dd5a75a2e76cb75219815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446c5b5d1abc4a9b62fba2bd48286de16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022cbb435feeb8ae82b734b20b5979417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa111deab82e721e244b9a402a316b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f9e7f6ab162ba2b619c2f80a2a59119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e7a633cdb103ad85096be20361af720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f245c77d2597afc3e4a57d63ec997d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b759be2361bb98ddc621fd9e2e461022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25167522d2292b4db46eb31e614aac523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf63a37bfcf84d2b164efedf790279f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba10cf59c7d205d2f0261da41a3606825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d4beff9f18ac213fad4b894558af626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba828a6188d3dcbbc98eec31a503b6ce27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9574cb40e13f507ee04c5d1cf5da928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d239bfef0c150ee313595c35dee8829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06773d90971b72a9b48ca80f14f4c35230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af453150f87ca15e1493a4812c0f79d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04eff7b818ffc855102a3e46017ea32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7f66a3922645d02ce688d6d138450533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cd48039e495e9a1a5516cde11e4bb334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18cd31438447d4d609f3263bb83c2bd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e86575719271ff02303132a82ab32b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67e5441b0470f84f1c1de811870fe137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e9517b11f0fec73dfd05f378df2c7938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b7803e6a26ea82a6c745f4d0e89e939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe7b3ed14182831361d522ca610fb640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39da343a3e127a50e5499ec0c5fd280941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263eba98118a771cfc7030b81bea9de342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d020c29377732a957a3ceab8f85843343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb399a3037a7b723e0c140f5045299ec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a288ed6df2a0f38fc94b948077f0b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edd27c8d63140eacd70ed5dca0ba8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be853b9893ffc722c5640c8346a6567247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95a90ced81ce6d3c871242492e9e5d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0057c34a1c0865ee559e9c4705058b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b6ed419673433dced771781331b32c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97447a62271b0995de8819d881832c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca881c2094eb7d15931d75d5b0630a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4de6873bdfef515ae56abd728ab7553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c15becc9b0f69a94acc116c8b6f6a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c79423cb18239328a8f95171ceb0d955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18445c6c55ca9efdd76c2b81a2515b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9055d87b01ec46d1fa340e633399f2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e295e6ba107776466d4686a2d0381e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee1eeba73cb0ecd7c32ee1e39a4bf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51742c285e8638125eef1b6c8a11cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef286bfa9d9ddbdf4651ced1830103661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246258a641fc03d9783873d86ded18b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd46e29da137877c3a1c73a18866de63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b55b5969e72bbe877721fece544f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e703b5277569181d9fe4b7cd37d9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca06188c8eb5272a4480e8cca68bcba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d429f27ad1bdce864f6c875a840491567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b988946833b66e0df6489ba98666609d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f847ab12d01c59f76a0b948cf88c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3352d68b512d1c61d8f481ae1b8de5e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a04fa6830a5930da207094be54413d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebfd8c07456110eb04d29405c891f172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a992cee23e141ef70dfe31039ede59fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beeb215b4dc6e67540263bd7c2c58ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592148821f13ff1296ba51920c4d29175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be813800d8e8e9b3a7bac52a1bd4aca276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a4a76c7865daba0f5c5ac64c34a4677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc773a6024b0942250e991a37a41166478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3c49f3ab5e2712dc9bc38222b75b4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad9262a9ecbff2c05f641a06f623ca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b1a4addaddaf65a9a2293f531bd7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf0995c8b536c49927d15f5fa502df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04486abdbc77ecd4a6aac7061cf0ef83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ef20f1870976b4cd1089c80b0e40684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9edefd0bc81361ceb7a5cb1b417796885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71910142aedc99c4a69b17bbce0fcadb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909eb2b09e8061ae287f21c802afbe287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ef8a1efb442b5459c7519ddc770b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675aa5ee0461f57cb3e41fd7f5b890189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bad2c03ae8a66f4038232df5ce9f8690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde01025b2352d7049f2cd87a342d3fb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232c4184552706ab5e53902ed73325a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d965d5cc1f1bec4266cd86acdf972e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76b78af2c0dd67bcc0479c04cb4ffa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fd43b6c7076e0dae992b05329e01395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a96fcc262f322ec41729d51d9ddf17596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6dc486354801a467563bbbd123290797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abaa1e14ac32e18a977820e0c4bb3aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e0da052fea6ba166c36be981b3fc499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f443a9b48e665a44c7cc526742a92100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5474a392fca49bf8c3bbaab6eb03941c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e484fe83ee0c51226c87ad96b8f45a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff5e93749087faa74ac7c39022ca63b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37ca3ddfdef53ce989fdccc8da4bbdd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b81fc56ee3e3a666e9f9db7cefe5a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95dea8c0f4590b77b32e4dc8018463a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ed911ca94bc99b457c6a6e5e5b75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f849bd62fd672405a6cd84ec01f9d30108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb7c551860e6698439043098258035109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c04eeba0f2526319d32c1457ff4c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e7f90675f5491a4a0f888bc6c1617111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252bef3d6684872e2c7896b2a040ec0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e14c6ca9ad8aabef4d72eaa4693adb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d1a763a27935791b833bb396dab8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84802f31887525f6f2102ba690410d8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf40a6db14c7aef48f300d0e77923bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5d379c3cfebe944ed156886c7ea20117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323e1464e9cc468bccc93278ffff1fb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c556fde12e357b4bdacd1f646f8fb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c0c015477132e3cb925bf00e6b01e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a06ff90b468231c8b8b00c11fbee65121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a3e7b19b8fa70ee137e5ca7a8042de122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a500b68695a1928cf9a40da230d5e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee43739105928151b8d986624877bb2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9a5aabc4d45d9a56276d20bebfce5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2a2f722e825ec17730c16871ba3b8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6246ded31a75ee3a9da045015086d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87a3d230f20bfb568f5a1ce687eafa9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d376f235387e3e662f8be36d596607129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be052636f312a49906594bc3913894ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd9f9eff2c6dd68df81bcd87f97c45131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116a71c8ae39150492febd0472bb4ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b0efdb06881259f46f609157f99db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e535aee7ca7b572fb67694d159109134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245984d8558c164b6de11b284daeb8da135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087200a9d15ea59b39631ba95476947136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f796313464f5499894868d20681ddb93137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fed7621f39f87cd9862abe4722620c7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a23a6304c09e9a2bed9011d18cdf6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab3a552011a4543075562969b4510140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65050facd484333b11674052da01a11141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76c26fc06a8d204e2b958d0d49ccbc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388e730f509be625214dd6443170c89143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630273f110f2efceb0819e6d8f3adf33144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21d982190270a272d30a67919d1b29145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a176c3a6271966e526a159960629146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413b16ae862d0bb2d5f6b06451355104147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56782b5d0b8b0e4d93e03016baf41dc2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fc4f382ed13bac01fdde98c312d34149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1c304bdd1bd70e6a1f5836639adfd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293d899b51f759f9cf17f74a65cb56e3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8a24506b954989ab3ddac83c078d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9399a76bcfa39318a153a3d89abedd6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b5e218236f36d623ed87e4608f3f2154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>