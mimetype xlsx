--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2cef76dfe72ff56da6bd7177281321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ce5886ed8abfae09589cea6641e902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18a950ddfbb038883de8806366b53a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61604c7c6986bb9bbd6279bd8ce89d24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839821f9a1b83688c037785757e69995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce78583215084a4387d0a4a0cfaf7736.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d656874877255386bb6e1d119e05b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c509b374618b10552e5bd1fd902eb48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecba6cf1c614ab19fba0fc47c9e4f549.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de06c6d67165315c35fba11bba020d810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06dcfdbb24fdabae6c5b4040f2266f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c07df26e7311729e8cea6b232707b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d13c62eeb6498223549712e61b27913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d466c64d406186aaa06be26db4d09814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95689f430d54ef5bcf14cc90aaf64e7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdd6a246d8e6f572266b97a621eeabe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1565d5c52c3db611479197d24977317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ed698afaa5ca9484c743d9d53d5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220cdccec0aeabc0832237be583545719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f21f9b91d0fa5310e1a649d96375220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4272b76a79babd6b912f642ea6d1f58321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5cd297c4ae647954b75cd656633b7c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e6e6ea330fbd2e16aed4b4bfc71ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb082d8a87274599aa6ddf154628ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904edb5c631654f4e8a7d0812b3532b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c70570219abadfdfbbd062fcfa06e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ef22e9e53ee10796769c4292293b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a7e7b33b2a50484a000952961f97228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3363421e62f2b153eee4a2dd4070c229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a26a25f4b66842a77ee69b56c70d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc0089b4e4e9b9e271db0a72d3012831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df45190a738f503c0bd3b7e3063a7c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1e1102556d0c04bfd0461d6c5bb0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6235abbfc8013e72931fa41de4bc680d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb95642173a9552660c07569ca8d71d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab48964cf831f538f83bfcf7f7c4a0c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a043b1e7aac1cbf4073c5aae85be537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c095640bcc2832218879e726d80c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a63937c31dee0f511fce44be2944939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeaf16bf67429a09c0b5029804b39e940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bde40154a9d8acd006302a274b35f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2658315b0030111100f86358d5b0c5cb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea1349639403705df90d54d3e5fa5f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34b6e3aee0ce251745685b548e24fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec44cdd1dced0f54a461a147e6c998045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90b3678b40833987cc6c1b05a82ab2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bacb7ac0f7bf8bc7e8af8eb27a4b8647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc87e1d32be2344a30b03f770be5104b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87351b4fb9d0b439e5f0666ee39d0849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4fce8d1b389a9e4874f2ae3cb0298150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967e44f50413083a595de80c6b3c90a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a694c322b0ab8c9c37d2fd2c66fca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cf8ece5d936fb6e293d064f910f3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87022ca5a17b081463932d4b23ea05ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696eb66f6ff167104b3076b680d52b4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e90bca67f500a880c54e603ef29d64856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5905e5f5ff59814e78711733ac51bf7557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0148f3be9d0507c32d86367a1b08058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ccb2706ecbf35c0171a9c2700ffbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d2e2407f0c04e25d4c515792434cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee929687c4a7b45f6953808f57a7bf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e9ee8ea0f65f7678c005558cdb80062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e3fdc9f28ff2b88506d87f4c130a0863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e747b1bf055464ecfc2a6c79a589a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de02da9b4c6ca954f271dc73611c922565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c65f3d6e2a8891e6153718162136666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb33e4c66c5ca5964bc926a3916f749d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8f01e41113615de1299602991edb268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6582e32c86b7f15efc9b019584d3c4269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd8dbca5936cb8b24c99d4bf33923570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c5f1213b7a3536b96047f9ed3468c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aa6e9592b54733d3f79e3fe9a8fbb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4107750c531e591d4a0e21feb6316473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578a7c2d15a8bed915ec6a3485832a9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e1ebaa7079fe4ed5805435457e86ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85481a85009c1d8113b20c4f6d6467f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800e135bff87f2e8d4ab3ee70d9f82077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ee9c650100d8f62d86ab6f93b457378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efa9827fa8d96d212e702d7f40bf4479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24c3b35867c55f985da1187a128bf080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b25778fa8f34ad65cf1288916441d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04660a25a01b2caa2215f2a0040786c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca22f8913ac2a98a9ca05c3677a71f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d4bd28e30b5d84fb293a2419069c184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9302488eb98f0f689d0a8300a40b0a9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ae8662fdac2e3727e9be1838684686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbadf5435e5ad220e171aaabf6b64a3087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30feb93b5c7ffb071693e9bc62ffb10388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4caa8c9c0c3b37ea6e07dd340d4706a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922e973fb617a75aa50851c4935131f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aaf9756c8720b076d59b2eb13a381991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9d5680c36fee8e6ee01925a846c8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b07f065422d248c4f903303e7b02fad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22fb88b9c828428735892065ca642694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616a2181d84044af7180e826d5ed10c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32497d82dc76827d22a8562da841e58a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb0396f1f56f5d597e8729eb19086d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25513fd76915f957de220e477f6e372e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da2307d0aad2f81c259c488da5cb1b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e4294324d221a9fc759c9eee607e3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f7ecd7aecf82a81d537850b217b92e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1f05ba96b895aed8e0a21be16e46e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f9025b60bf6431d412348e5f9cd0a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dad0a06fa1aacfca2a129dd4ccd2ac104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aa472c217c2d42493de6177fd2098c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e7859bb4b9b8a64c8d657c438c752106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be7ace8111657d2e140bfda022bd3a2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d67b4dbb32f3e1c04756324570ccb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2849026a486d06c0840bc549bfc9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730afb701120af78df9870183c3e2832110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676bdeead6fe0b389f568baaa3adf6e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c39fc824d631e5ae5be803aa6f450112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1327aa37e81acca2069786a0574c78113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afd3a61fcafa51f92f2377db55f890114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387e3d904e7bad761c17aeb6f77ce6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f6279f1c25a990cf04345c039deaf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecc3dc2738bd6dde8fa760ff386a61117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67fb09826c6fd050edbfecde4f47fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b40fe4ca3ed5787d7b496cef5e37119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea868ffe039e4d3e93d59d87105b9e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ee3066e9146e9638126196a33d01d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dab846d3f4a49e6370277b8f9bb8f22122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523cce56624bf53eef793d227429afb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49951814ad9401ccffeb239012a2dc04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eac3baed7f3a3c626753b745987d0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638e8e87948dc87044ee0ca2c398b16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24d2574194a91a04c4a3d56466122a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7919ba0be72341175590f1fdaff96128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0a6b93d3e582d9e8d7552988a5431129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b7e5cef555ea9ccbefbca2b6358d1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcb143315952cf1dd40c2d7a820e65b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848174d63887d79fa1e62046ccc1dadf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9689cc8182c786f14ebdfbf311d649133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f8c3492bcaade708f0812c9eb2ed8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635568edd852567657a461cecc015b85135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdbf77a112333a38802d1914e4c181136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5efc21495c0eb2411f2838da14e74a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe75ee355f6cfe2399233fbf5086b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d68b75c221929647cae11b8b6133c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6d0b8218cc7dbe7f3e4b241cf7f2d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13897c1bb50496a583ebef44a4fc04aa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7440826d244e4a526a8363d6eb4a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da09aff75cde200c91e20a3378f3a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84e4386bab196b2edbf8a907004e9b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea878b2a412f4d7edede6fa624650145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5aadaffac84cc57bf030f70071530146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799e5669d3b529df3d5645d773c7633147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce9990f5ef93114b0aefd8cfca8737148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a689e238d8b99b1d0badd0cf22d0186149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc62d5640c40d2911fd0714894807422150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8c3aceb77e8e2a9a7dce3ad25b29d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04640c65209dd8f13f6d35a186a1882e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35ac3059f15b9c5cc66f93688c2f18153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cea577859092f03252c0c52e78cb1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf307e19f9574ee8a66c75e7721460d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee1a399b4197e2caae932fc03d869b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0f815ac8b76983d822892324887803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018c1de454917bb9d43198b8d5f280b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8403da3654934f3a43945dfdac4669d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4f0a41654fbf58d1570ffd1fd83e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d28ff8e75bdef9e3c10504a80fef197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7ef3d7c722dcb45bfb2f3104378a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705ea4641b5713ef09d9e5ad6d6308e39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39078db02a2d12adb9f9d5d1980d26d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d92e6e17fea7d42963e3fd5e1c30911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84275f9cfafb87ee1f36e1f0298f6bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b76c92ec40d0fb3fc40e89cb9efcd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6998a211bdd88607f2f1fdddbe2168a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd6545335c6d89bf6af33f0216f09d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be56d380bbd4bc040eda11dab21e75f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d67ca4cb263f8f85c440dae0fdb6f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2eb8c871b8edb2977615a3ac3d1a818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b0285749e9c9aab636d2fa098c0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4277f4403abd83ee7fa5868732951d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6decfb126f201c1d4e9bce173d4ac4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b88bce1226317f444f33e3843fbe7022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61183f72ab293c8532a72620408773a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ce3773afc6f2b8344e74f8175a813724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b788d77ca5656077d0e21716ed02ac525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b2dc913e37e22c388c6e9102c562b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57573525d380ab16c3b231acf6e1454027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629d97ca8004b3c824b037130f89aea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac70d9252a2efbdd353b57cf841afff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511badf3f8194cdd6ccb31a39a683f1f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe06d8b8b3d1a9380a075bea4b7f8a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde321ca0361d4fc80620e07ceece8232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a38dc7caa8b022e926e3b2a6cec7d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b443550798b609bc26b43c46b42e1034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466bf00cd3a539938b98a7d2af9677935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0add04a9787ce00642fd461f2cdeb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607ea8a754b87438f36cda2870f08da437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1025b2d4142fb3af9a4b092e95b5e27738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f10dbed5b702483939511109435b9e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac72c14e02a6d89d33ecc544ae7085b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f2f0a854af82c8a720a10dfb7365c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da537879af0282ff146b522417fb4442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a740029721a7e1c928ea2458d3c3043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea1d9e1bb7a43a888892e8883816f544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a38900df8ecac72f0805dd37b084845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f646ab030ce042fe291208aa431afa46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679b34bb37ba8118b17c6776552a17547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1adfcb357d569570d5ee34230ae76c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b111f9e295d48aa1f39ae4c20288fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0129fecfcdad7deaec5fdadf8ca31050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d9237d9d1d41a5752094bc0933aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81123c33bbb1de25760c5c52cbb1954752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85254b99c0e5a9bc440aa60e51113c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0f9049cdbf8331caa138b2236b80854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae539a85469916d4df4f121deac1f8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25e636b31e5cc976a00931371bb6cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334bdee58782ba01c4928186a39aa0257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a8bfc380ba1f693bbbb82a01e78a458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a4b8dba0e0c97f54abcdcd8adcb7b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd17015ae40b409d465f8a0c148c40ae60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f46ab3f62ca311b49a16caaf9305761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fafbbc39fd491e72afb6f180f4d2462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2313166e3f3b1e06cffd20a2fac71363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a168f39d5eef5fbaaa4aaca9d4407f564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fb9a8039c7665e55973182dcd002b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c705fa5e86efd621477b3ab0a6437c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa10fe5cf19e32ee079f7bcbde4e1ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbdc88e9b7980ba7fb139066b0905068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad415e40f73bbda4280e542c97240a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76028ac1d0016ef7fd7da4d8e19e98e670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e87c1b59bc18105394236d5882ba0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ce092a0a9f2c39cbc1472effd397772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43daccecabc78c9c5857219c1424c473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a3ff34c659f813f39aada2b1c1fd874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e766073e6598b36cdcc6a36d68d828175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec070fb32d76e5cc868dbd9055042d676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963ee66bb9166a0b30142ef5dc17e7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f631b23c74c4b777a077df5926f4a1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef62a0ea0e47fc9e2e387c3ba58f0c979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229d5b1817d116d449b88f8b8e1a17280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e68f1ce02100c60eb59446a997eeb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e3d73a12344158f257b5dc5cb709582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30393c418b30c25cc237978fffb2c85d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1047b36e0dac884fded22b9180dce8ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e1080ac5fc1b15e9b7f254caf4d6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72d32bc2ff9c787b843a6c18f8907286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06497a88037deead432dd1db06d1460887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417110e741bb8ef460bff398acfe1f0888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2281fadc261c358c4bbf606e6a42bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d2d29406bb685d92f3357553d7a690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6776fba3b8772e930b1bb1c747b07dd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b80d7c25b9f0dfcf2462e38ae1b7392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d836ea45e2c3cfc7a12f6a6534ba4ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c05e5a692922e814a73891f8f4b86794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60935ee8dd76cb4dec44bc7b6ae8359595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb10595381ba91d99a40425b783a13a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581789335ea6d9336f890a51df53c00397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac29e73340ba623e36053636e199429398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd37adb017ea436982916769cc0f9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb24cc0e9027721f2fc57e8ab4dd5af100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab5a9cd8dd20b1a40dd3c371f18080101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319491475845a12b018dd65525a49092102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142a93608b0a3619fbce49c304f87199103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7550e3b5168e1f801d4cd9d6934e26104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a709c8a9565782ce44bc4264f503f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3cb22e8160ea793eedec025e063cd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898824f739ef7256531a8829541d29107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f77589dcb2b221776fbcd28e10ca44108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a783ecda676b6a1eb76046ea55869109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f20a4b47ef817081657da79e02bc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0658c5ff08c0589eb9691d736ed32c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1801cf54dad0efd256e9977bf7b142112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda109a5109a63b87e03993379e60d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b72307a9aacdb48d1db03976f1a0b4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d90f661c49a31a0351e8793816e13115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17081761735ea3fb031b7c4e42d53404116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d3e16f4f12b6033633506a3fad099117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3ee013052a623da4bee61641a3bff118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1ccc6a80fd7ace996389f9d0de560119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82a6191510bc4fa02ce1ef6b9c821b7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f22f04ba64b38232ddd2922764535c9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fcbaf5c9eae719a03b797b2de228e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f5e53dd997258912efea8679a48aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300c1f3f18ca92c3518738c00864561124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d46e5093197cec2844e063b56575b3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166b220c7171c90e9f3522b4339c0ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01cde3222d2e179d9eb0cfd1a6db2ea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d73e4dc44b75c1b0f72e50f69a7f11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f5e945061fe28fdb75f9368d7fe02129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622d5577f7a0927c2ce58f3dd095030130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588047348ad5ce4cb9e06c625e490ca9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305729b46a9c6ee5ee7eec7ae022d81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993f370ca2ba08ee705ea19f8a3c36a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3e75a90bfe0da7f9ec8a6d1e2e64e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f2e30572cbbfe7520687d215e457d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbec8b8558cb78d245c3c2602e5f048136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de081ef2e770ab341d3a1113573944f9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29757b62eaef5a1d83b5b00fc89a34c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a92476db67f7809d4de04393c7c73139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc9921d05038e3a064d5012e6668d2e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec307cf567ac6fe8d75bfa442a8c72e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14876e3e87e127ec9088759051dfff3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c4d36385771cce22afdd7e38217e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae911984849c6eddb23fdcd03fb31f16144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e268722726a8b500fa7c162e800dae145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb8799a0ffbc390be46a4bc0806d68146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12c16951b9d5caf8d79addeb426636147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995a13d582391c7e5c0fe532a6242f2e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fff4c906046ccfbd24c0757a802e69149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a13353fd1b6fd9e76a1f9ab8a86389150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90222e1da36424faa890d8da65ec00151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a222243ecd4815b552803073eda57152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35832705c26f5f49cc68c13a1c9eb0ad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09118598f4c5e59e377ac52c94a27c80154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>