--- v0 (2026-09-28)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99e4ed7b17af1a3a7c5c9d20b75c711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ffb0c48a7f1e6ce6944009b7fadd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7272a2df619a7f2d57a059adc53f30ad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fb675da024e5b1ab6d5dfb10e18304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f6f8062ccbd062cc154d2d8dad7905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2f64e7c2a65547ce08e0104ff3de06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5b5c27407a30bfb9eb3c2e56fe4187.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6ece50f4ec3218e1723cbe19017ff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128576a0cd3102642aa3b314fe63e4009.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986e3cf2aa3e2d2c793484b6f6a900110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ddf65f87542007cd619dbe8ab3c0f711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bea6379e09ea2c88fee0a89ba18a18712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70a19e049392bda723731e81a3205013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78596f08ac367be340b84fd249619eea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fba8fe4a81b26e2222b110a8e4f9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9cf1ccc84f057be072db214b86d11e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d13b3d859da22e0d4ea9dfa60667d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38a66d406f479e153ed76eb1c2b6c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b257cfc20c75b54ddce1fb740f8f1bda19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321fc5007a2d6a7eff7a32ca47cc9720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db5bba592c1cfb756d84321f2a0d3be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ce7c6af2fd2391babd2c6bd57f92e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697510d8c3ce10d6afbe23715524ca423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3385b793fa185d6b5b10ad3d1a479024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2dfdec16933b5b8e90b725e2384e4b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52f1e30b78f29e1c1b93f0ce25228126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c09c0162ce8eff57ebe96af222d2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8893849ea6f906118969ab180b34828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3365e21f1483b4fad37917f3f43320129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183eae9eac0c43c1c08a9595856b84530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26eb49e369f3cfd0bb517090ac24e7331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae363737c3f493c4f192de486530bcda32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6e831fb741cdc2afd01fe0d3796e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1066e01aa6951dad6b995c3324d3aaa34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e78d3a08d980ed37fa1d55b1e1fc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e58bb01d8ff518733257d005b060236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef477c8d4093a562e69c82015f283337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8611fcd455a6775cb53e3a8a90513638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1fcf80f187d7b9a354196b6f9a5f4839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f245478a8a81efc3e10422a90b0ee040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7654a307e89664048d4c0b41653edf5f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c6f48b19caeb380c9f536be05fa3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c6f473e9a8f271544c2449cf2bc90343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3130b91252ac3da3249005f015f936444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108feab3d6e6d57c59d73a611fa032545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c64c7f49507736bf2b031fed93e0646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c2fb247b26f1e19d0548a5946ea6047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8c2113e270d0a734b5feda8c887d248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db03b0a27fbb10db5cea5ea0985227e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf38051558cd56f48511e47666af39050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfabd5b992bd4c924fd2e7fe1bee1751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cacd01ec7e6571336f98a94841a6b752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372bb17f1140e2e3021eae530464fbc353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc0a70fd61026e2e121f1fe7648bea54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770884cfb4250d4f78a7afef1cd5c41e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc35ead7cfe9c3cd8f7d54f35f7fd5e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f52f595b7500a2020db10c87f8be5457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de11ab4562e74606ca3387e683e127c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0078fc59061930b7a167990edc481e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a564824069bfd23363b90ae6c0068760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a5ab19c2750172e4b17ca4a64be4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bf97d7db151f615f885b81dc5e4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5292abb23cc84f5964d4ac555552d1963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28251315c9d8cfb2e8be8e197a1f849764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7e50b548a998f90f81263a520fd9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53cd3fd984a4d7c97b50c0bdf22fb2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4722960627caef0f55e89874629c5ae967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadaedc8577f5219e26427915d3d7e9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480eb7179ed20c0e827be45776062fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e343d1f3f34fe90a528e0e473b77a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703839bf7d29f14931a1253089df490271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f2ff73e09bfcd7e7f21c480c0199572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c03ff456821d5e2ca00d3dac3a4a473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba6fa16153eca44cb2c9dbf0df3af174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c36555ab080d668dc4f87e3543a1d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03e1ba792a21b8ecf119110d583006f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ddd44b8c73641307e4974bace8699777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0869dcfc6910692c69f06b7d6e5c510078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94bdf4ea2f0d52b741cdf08c372d65179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c177e52423e25dde5cfd509549e0dfa980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26cc807485137f4e49731119ad7d9481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14e7fcc54edaad95bd1958ed6e7d5982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9cefb93cf240462aae200e6057c3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c10359e43eb4b856968eca5459e3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6a1acb087b0e8aeb6912e3f327b3785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b06e8fe2521b57a08e828798db633486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52560f56239b8a78e8accd1934ba35ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02acee33789026dcdcf4e303139cc6588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2054d74271ec192fc91df44196d65fd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758d4327be8ee374ea71ea5a2be3c5c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485b82b6590ae289f3231d58ea4c2ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb0480bad3c2198e96bdf132d947ef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b735e9b077909d3352d70c857db42b893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4106134a3870ad3fd21846e0adc6be94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3c68da4d2908896ddabb3c283cf11495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4db312f7e4f2f48bf14940bc47f7b8b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a886ffa17821f5be487a97a5b5a691e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8fb16166c406b0ee2a5b9520b14b398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d878011dd951571b444b959671af4ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d7eadec5a01d11a53af83bf53c30d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cce15f529e05ebfa70947651962a3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e38b1b44c04a018648c014eb3ba7f80102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9136549f8734b06e5d0b7aeee108a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1b9aa568e6b421af9ac8ff858410e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c520c8f5eb531407c77b23a72ba6a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b4854c064ae053b87609436d2866e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8079d19c8b807fe34cf909d7280fa8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7485a8a30d14c4a0a75326c161e333108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1a59b50e54707fe209e2c509c579a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814de354876f4ad2c93a7775c979c197110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9356c2082f89e101c48f1bfc100ecf0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb50fe5e0d086623d81d90a8dc6769112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a8ad4d6fcf705c2f8450a2e72968b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d975ff7177d0c4d26f629c32288e7fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf8e507ffc7165718b8b0b53edb23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9f3a44969ef887f366aef6cece150116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fbdb6a089455cb930fdd879fd5f8d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479fd2b9b5fb6f888b7423355d62710c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7b30b5e0318431ed7720ab21d24fb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26946c223b3c8ae8dbea5c56b63b81120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80166616a7bd7fa2551cc1ab694464c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335b7e7abe334ecb8c46ddd43c104d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81961400f33c2ac62306819a3bc0cf8f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5def4d1260bf36f0802b70d84002d728124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f92e78db77e29ade84c9312d13dc92125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc91b4bf226286e62aee811b665b2f1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa73f5a926abf8a0983370ce527acaaa127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1681e4abe7e9826feeb221b045f0836e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86edb1ae5575c2281fd6bd7915a74352129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9796fc0272c080cd1599e6da0f1d0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404237768eacef6fbbabe592ada87a08131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290882f79338ee08bd8de0a584f72050132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f062bc93b4668952104e261d759e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58238aae5d22cdb0aecc2a2136bf9e33134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e465dbbcce782b62c65f1fb935880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815b19b38ff4ccdcbefa08c23140b8b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3fa218edf8f1a9a3dcd04f531d115137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dd7fdcfcd4cbdad3413b7357ab4dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edc5e027addb105b12074c3aa461848139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8079ad2096336b5f206e41e57c2ec3ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d349a3a9e230f8aa44ae9220ebc16acf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a30e38dc2a964e45a68978eda3b341142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea1a5636af66da24b8279c3c320b90143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413b2c7e0bd8b4e09e42dabb7df6b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f525b48f927b839b05494cda2f5fee5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa4383a46fdc1880072cb63e383f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dc77ea5207a65c78221058cb61c3a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5251383d3abd55086492ec55b5027a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe885be293e9d7ed3fd9d3eb56724784149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9813b581937df1af7164f903f37abac0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84dff35bd708f241991ced419f2755b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e93b6d89bcf3975f89491ab8902a32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db710540f3853055376c4fa596d1475153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c3e267dd515384b762f0a875b7b85154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24207240d0c9bd6acc8426449d890aa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa0493d2b01a35ba3ba28b6e49982d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5ae69c2472e3ebd872cfbaffc3f523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb347de13666bc07bd7d046fa707804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d139ff5c0a661262fbaf38628b1dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee194f0891b7d0822373b1e654cc56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546853f02671edcf245e5b276bbfc17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4ba8b28214fcde1c520d6b442c1808.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30491cd51d6a89a2e7bae89b29aad389.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb1537d0bbe6423ff0344c6124a5f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e2805b3f0473150705935e6e1441511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743d14fe6e901b02b52afd4b6903b5a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f077ec04a0e8566a4d38f37e222fab513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b608e1e06f2dec020a00b1d1567f8d7c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec64e388aab07ac342175750996861815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7a8b565618e95d43c055dc750505516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1065c696ab6b2ee66251d9ab565ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38ecbbe31444a5eab7256034b3e49518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff0c164090eeab821c526d8641957e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248bd2fb73a2165f915f42e158c50d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa41c281bca6d03ff5f13a71ce4a3a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d19f3edbbd25f7de97e66d9594e0722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb85fba863762badc86085652f15fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08ace772d595adc7643c5ad6fe668424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda206e061e06c40c59cc781e48ad3525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188bafde5f45517473a1dd53cbbbc40926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0784765ff3983f29cbb40860ca9e5a727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ffa96af02fca101872a6295724049028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74cdf429ffcde8499859160c60635629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fdaa26339f85a82d2c07d0db69065830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f0904fafb78155157d71f8c14ac7931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450d5e20545873dcde3b70dbf75de5032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a5bdd7473780fb7ff0707484c88ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d16bdbd307e92c8db317f06ce4b96034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2386f3056608eca467ed9791837a0235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff91b356c40d6dc57f3a11639946af36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cdbcd4e3a651a2e11b0609698e59e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eca127c40dd954fd1afdeffda47e2038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ec0f71410baca75786044a4794156239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817efc09b9b7fc269e73dbf842ded8be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2af2dfbbfb6af39287d70ca979c5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec59db0982ccacbc5059e7717714c1b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432fd2589df4c194ec717a0bb4a39ef043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53296325578d3ef1dbd0033183387dbb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe502649712518bcaeef0acbb59e2e945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e3c5c261abe280941c567048c2a2a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d99f5815c326ef49ccda2901810e0f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a4a4dcb1e3111bff7807898c6f7acd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9461ac1e0925ab7e2958a3b8d9edc649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c85aeeb78bb3c8485ae780a6de74450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d327b9ffbc8cc4e6017bb90d48648cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b3c76adba4141f1c57ca65c34230852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de868a80fb8acd32a67faeed48e7c5153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bfe76e2d8ea982871b934b11c883f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af55de4e67bdbd838e4f93662edaae355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6985774b74b66a7181405495389bb9856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092ce609075a72c2eae8bd8ef3dbe46957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2984cf48ad2fecfb99fe1dfadf47258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba299d474b91c90a60b9967155fb1759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242582747f0a15b5f0ed19e4fa96895460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead5ed495824d1d04fb638e41fe67d5a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b708befdd0137e3f656d4c39ff80636962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3e42a288f88ed629b1c745742fde9c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a75e535dc1a45919736f8cdad05d864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11c82e3b7639e5ab09d79cbcb4573a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4ec276d8b71ede62677683dfddfdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59512ee1f945b57f15af0cc179ed20ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28831c806729715f8edea387bca2a0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7130ceb63dcf11cd7617081f8f7ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974dc32b32a66ceaf4614650112ba4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b284b2de77ecde0c8465bdb14d934c671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4e9ee248ac212cb9bc4dd270b8ba772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a877288e445c8ba74e93e1ffa883be173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41df4734f25ce9d06710d3aaaafa485374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1bc29629eeb80dde00043d6aabd76d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4861e6e86ec414c61f4135162c87c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e835ba37429ed48c7e7ff639899eb977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db034849328d71f41f94870bd672dc7178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a426ae975522ddb94bff7d009b7b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28364d24ea32a821bd4bb2e563fcf72880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0463d97f6073f0274d6550f64552857a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dc7d0dce4eaf4ace8c431cd79b9f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6018c297a468fe45137aa1c13bbb283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875097901021821743a492f4485e892384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ee4a607a34b1085d01c8bb4947e8b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01c2c3fad2ce1ce053f49ec116d406186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2784e9993993775cbadac875557d287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b23b3bfca9ceb52ce25e4340a3b4a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fc2e8a23baa029d3385008b65b2c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07943d12ba9c521d9a7401dd0e5d887990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c305d887371998b732fd0d2d78ee691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487942805cd55631ea38cff22b64cf4c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0df6463eff67cb2b701067cf7d1988c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1760d03d9bbf28cdbaac5dca8842a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495dc0ab38eb956a23a3d8a3e72c741395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4507e58214ea216bb22c6c175a54796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f23f568c09bca6bc8348dcc1d658d4e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd1d8990a64de25b8319a74194a669798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a5b7e7a12c2c05f18b206ead8e43c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684209b993de0ca58931ab8ed151f668100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02775f01a16257ef95c9e52f0d2fa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26e643c260cc8e87b4764a7fbb1ca5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f850f726b005cf3aeaa639c05ebf1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d22564c44962491dc6f525e903589104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b43e01f187c4dd834e17fc7331b33105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9ab53a93a78d4f0d282e567140e26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73dc416f4be3a18dbc9e8c0789feac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7926da43fa77d97403e00e5c587f3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7fa0aad2663b63b7ac59743d27301109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df81e20cb58543e4bfeabfafcb1d2b0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cec1b23a10e0ebc8b2d45374d967b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee52a8ba30b596f0a644792f3977ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a106f3f52d18eaaadc243e386afa38113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac9a5ff2d60f7179ef7f0cfec71354114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3aa4bbac759d9196c8362cf086d69115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa42e40b714f4d7984fa9d0bef032f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc77df3a9168bad0fe796b113863c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785025b721f00e081ccc1f66404c0a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9b260407f6aba3b620de17b6a74a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c283db81ce903374761ecd588e20d31120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e39e1c5cad7dc7a66ac94d411e0f6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e1fffea66fd666cc04835e07bb3d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b408860d7584868d3290d30000298d67123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272fd6fddcd94190cfcc579334eb829a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679bfb7d91f4c0ab5864ded9efe1990125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593e451e7d8539dfad2aeaa937b37e9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b82287dc3022762c9f0878c8715ec3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea42aa752d4465f4c2c63b81f4927b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2901b5bffabaa6e6db4fd0ae10452129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551689a3642ddabeaa8296bfb999811130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7c993e75fee625d9516a68e47a5d5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10278f29332ab5277168bb2c80e22afa132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adceea09c54ded1a51305a21acf3dec4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d2e75424909b9ee8387a553ccb65b7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f30cc44d0238b1f2d79ac8df76a40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c528de1374570e91b82b826eb50b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338a44e273635f0152384d5c6f6b9b9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380045ce784b59ce5027366889911802138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885535fb8a02b43e9fb7dffbd74a17a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc04ca2308a56309965ee7d88a64c39140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c6f4870dbba4b8fdf0a2f49ee63b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe99ff2e20f4453bcb480baccf3740142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c7e1ff3b2f4e3360a117a5c9a4abf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd701bc10fb7a94235b0665f9ff87c3b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f117f1cd7c14985eefe1a5dd4edfb4c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4b2466791a88a69d93c9b591200b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5fcceb59fcad74d7229f016361cfee147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b344a55e1aaadb4b103deea0720a7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50db40ce75d622d4664f6d7eb3baf9ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ba041e9078bcacc0065de8de9ab4a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab967b32dd48701e24545d5240ba87151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1c8b937adaf491c2879e1034756d7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69343d1263c16c27d92d0a956ce68345153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74442fce2d095419dda54018cde27f154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>