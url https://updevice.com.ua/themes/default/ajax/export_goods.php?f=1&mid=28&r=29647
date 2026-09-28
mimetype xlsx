--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec615c1de0b6dd7011d4871bb237e50f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f7aa9b6273e6d7bb992b8727bca9f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74dfaf3c090f34147c943a9a2008643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bc4359f7b828b40d3ac6394cf05fc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4f0e887cf57d1084b8b7ce6c851c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3577050a47e40a1b88f14ee3234b2bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e48f59d144ab8358de7af5b74b7507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd790bbb0e4bf112e104744b4fc890338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbe6a8ced21e76eab691609f045544b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47a0cd2c9f7a85e1f8620475f3c00210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f300c917b8b11cace8478063623442511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8e7b3eb8cac1fa7cb148a8aeffd62d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c199f2a7098e6840998c5e251c976d2f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce875e77926108a30304dfb95c3df8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a7e441d1d3fb5f67342298a1bd7ae15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8700572500a39f2440ed65933d3e8c716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c51c25b8120bc438feedce4acc923e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067366b88ac20df5e82f8ed9603a0bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56586cde7b4b05ea000b7bb70c26595319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abb39bfc7b27eeb033ccf277112d9c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0447342eaf560a6a800997f007fd1d3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afe25894b29dbc3fe60e52ebbdb63bc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec00f8ea73ec2ffc55685e69256f407223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1607d2fc30667eb33ab2d1c87a0e4d924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddd0d37dc65d0981fed5ec239d7c6725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e1d8d7197e6b3dc8766559418b97726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105720d1b120a73ec1096d835168d13027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41f394d22e00653b3777d267600ea628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e1fda64081706cf66cf6a03cc0b8b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bbcc5d97b3512c3f346a80cc7f60e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5cb279690a57ab1fb927a7d5041dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398157f1997234b244ea8196ded47a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f887952b44c5d531a74e50d1a58e9c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2f6aafecd284ef0d306d4db0ea62834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c8a9ec464e5fb78152eac84cb71d735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7c7531c4cbba57ab9c9930a9e922836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6db8260b9c89a62d08d17e26644e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d4b4e6897cf5a6f3afd786446764538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bab1edacd44cc987432d55b13b5b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785fca95c187000a7d1bea77ddcf904a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e1f5719b2a8631de822f33586294041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff216410b9a712e7b0966f4b5aa4572942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac772991153174e71cb4082d8bf8b543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581de46a62412f27bf6c97eaf1512b444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed00135738503d6d76739592364868245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cb870a91c978736a02ee652fc449e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5159e266337f42ce15dc0b9664ae77447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60a35da92ad927b5a7dfe3a9e88a2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f4d1c53100a6c395e1727cd6271b249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b79b749cc343784523d7304313ab750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775480b2aa63b17953a7db8b663b89a651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ad97882b254d1d65de04f0587dc1a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43427b427f7b8ea4115cd48dce40829953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232244be6d415edb06c0d44f57c309654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80034233e477496a9eca409978d55dd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ac4f4f9e720518a5ca52e8a80180556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ef465b9bd7614a1ef8f7089ab440d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa1215460450a7d7e176060401cfe0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b43ba442b08c38e663f44c4bb3268159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf65ac572a0f3b24e339a617d8d56860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc3cd49bbc82a9401c041af41dafe361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cef17d61899d0048c6bfb9dd65643862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7d3a1cda95fb3dc768a1cb6d24c7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c85fc475db9a7a8aeb3c8b6e45ba0a064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dccbd6b097508391977cf8d68d31efb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bc7904a1f7c3f7cf796dd63f8b1a866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc933942ec3be20b1da76fbf269db3767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc750cd5be5f10e0c21afa326ebc699368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e1da5829923bc98347965ccb782de069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c3254e0e90f86f2d530cff0e97ec0b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e3a17ccd741690bfe882d3987287a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eddb867075ca807cb25b3ff8c397672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96626e34ce92705b6a8e8cb35974abc373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf697ae6a3116f302562bd95f9644474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c0ee74734617b0f250a42f8f78dab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75f3d40813b921b1062f171a162b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42be7e8bddde1b89aa9cb7c8cdbce7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f5619b97749ad07289c1a96d8023b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38105bdce47f2b3e830f32f823a175c479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9fab5c59a73488960701a0482ee5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be66f6c1d5ec5baec37f09c6acb6b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca521f1fece380848847463b5c3f96c882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca06ccede1383036a6502b70fa65ad83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaddfb1c33759967ae15449a0b15ed884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e9e0e029bfa2dd37de2e5f5efaa8485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555230a936092ef9d288b42db21e05e186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbbda8724c15043859e08c3c99df26987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6d750f82d9c6ca22e5292cf254c95a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9998de938f2205abe7dedcfd7feafbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae9ffb995895fdc778c1465634651490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127982c351b793473e283b9215498bbb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0fd8c3de88c46c8ff51b4aa26735d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26df284f5b4ebe47e31ee43e7a4cec93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d9c87717b2d89f85074f5e7184cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad82404a27af23e750f35d389797a5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35d05c35ba3821ec75276d35a8396ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a41ae9df55130398072861555824097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5e6e5ab738ebab43d998efcde16aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1735507c6956b9bc068439b0115d73799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7a157cd61f9a0b7fa1a8aae4844d93100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc100986c77b9f8102877cd506cebc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a5b502df8bb43c086d8d8d47313425102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9905355013bf5c359f6f9f7c82403103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be99080c8cb2eeb10eb4d0c4be1c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1b76173a8c9f1799349ef5f23cd44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdf4d02555eae276f3e578553381ee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d151f846d0e22b44f245c025933c42f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e585ff0ef846582e0cc4055739943c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df30680e19bf89630ca2e384b0d8ae8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fef31e90d42c74383ba1729ae21e8ce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ce3e8f09efc33c6605bcbceb61c76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba505e39a0d3d0271ca4c4ba36c60f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b19ebe141c55c72c5c89d0ad5f79b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d46c38783b56625c00d7f97a83d2d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be52662e64994aa61a04ae5023cb07115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecfd06c845d84c9b3b8170e4657f1dc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172b03f63c0a0224c2041f6c6eda505117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab1b53f47429bd2acb781525545020118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9939833ac35857aebd74790c854f82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ddf6bc9d0aff4064cc7811fca5a9f6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ef2d7597df9cc5f01293803db64c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8e84d2c626c6eeaa4fe2027a45a8d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3b69bf40cfe0f6ef96a2c499d7a489123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1c401bc0fd74b9643e0831764d7cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f9bd735d0ee68b4fdef66fd04963125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2b057c25298a3e1374f0a5d77d0061126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81d702e170fa7268b7b132dba096b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f1a192ba9824fbe72c0625b384410128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cfdd91610668df953c770d4688699129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80b0c54b31bbc27c6dda067a58b0cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928598c029d6aacac8ed6f6c131959a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8498535e9e86193b54b59302273895132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8c3bc42dd8885dace116e7710d5de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce610c7674108be3a654c9143126daa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f204a267b840bffa4dc8dd077ad2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc415f4554692fdf15f574dc128988136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa473084c68e4a041177f2603586234137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6809fae92b90a855adca0b91d487f2e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb532abd49cc570235df58aa1a95ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9742b45d955d90bbb7fd75681de23e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee5d437d31947074489e2eeb0a46da141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2733975a7d2af9fa8071f3961f6b786e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995687885d76f7e2f773239c6e090ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1569ee143456c7091f2d39e7224208144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c99ff9fb33072b6345b8abe01f3429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363af35a52833fbbf3a9ba4e5098c88146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b58e59fb475a0245fc2a62faa5f95147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a6a9b2ac55502092e7eafd49a5f8e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42115d1d8bc12977dc46e192fc2de8f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2edf9b68ee8f767b54beeddda0f844150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdfec73216aa1f3ca74a37798eaaf8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d5f69d2d938fd8219e0e4fe73daa4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84135115f61c91377f4726a9764900153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9077aee6b13bd5d2cb55cfc27abbafe154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2128750ffc30cd8bd46e4c797850251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3cfe666e2798c74db7353865a9d0192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4f997952e7285e1eb41d2b5240c883.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee498cccd50a790ef589785e817df74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1526649ef0c70e50152773ab78c557b05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2198ecb2f7d9c4c25ee840784bfcd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29db1d909aa7eeb7065ca654149e17d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7839bfabaa83e3cbd1f0aa6164db8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf195e75ca239e671f52754e31cf24bc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebde45bf29b32ebb182659d1a6c0c3110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84715cb1155f530fce72333805d10511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a320b60922152b1ae0bacbaf450775e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ecf9a33a34cd2bcb4e534b0f6037f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eec30dd32adc6ee47030b2d74ef47414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99adac6001def9a5b72ddec194e3326b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1734b5bb3e25ce40cdd02466037c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3531f69d31e8e1c3fcd369862481c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff820a51671e4aa3c37beafc034f279318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc6d3a002a47126e1d009c1668915219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96877ddd5680ea99bd6ed3dcfa90fab620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9083b730017a07df568ccd10df6166f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d50539cd1f1b03975354f205edc74522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758a217d86a6fa75af9cfc20562f32323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4a84055fe129989e75f3c985c111a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032b898336a2c527812eab18b0f4af125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72d3094787f9ed5f18ee545c9bbe3b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb28dc39b5a097f6826300bd99f7e1e527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7ae12ed12132164f8b026e32b4b85528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73505cba20ef47ad92425a06561b83729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7f6365ccd50c7b578e0e505c9345130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d58f0e18990c41bcfdc9010e60191931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c2599f3e9d4f9cc51c55ae31c86f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d66744ff90cd9a8508f59cd0b3ae9a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bbbd4494a7ab0995e7f03b9726d4c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ba819348c2e173fe7ded32af6c15835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fa60018cb6775abee6885da9c01e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea5b66d034c6317c2ae34c01f01fade37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b52e61cc63c93cc12acda3051130b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb256f5af82d4adaf7b314287d377339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c093eda63a406385996c8dfe00d41140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080fe84ef262b56cac201eb9c4e298141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27356a37a58942a504da2d40498b2a5442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7848d27d079b02b480eb634e1736143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef00b5d320e6a214cf23b54bbc9c7944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de7a81d54faf111e0b9f6d7b13d6c045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfe4338627dfccb5567ead145e99b746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a43649f70b724f9850c953e8329a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db325283dfd2ff55c1aa30506fcfce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b6e245d503226d5b1ee4be643bf58d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ac9550495595abf6b399114395c2950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a381097adaba300cf7c7e091ca78e3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ebe21305722cc55b85d6d85c343fb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465dd996844d62734d35df096ea3095e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d271635e47efabd098af5ba28ad5fb8254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d23c19f2277281d727cb8478e74d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dc6c864b390b5fac16bc0f873e11e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d91d9e65c347b2068c7786e3e88cf357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c43642b874a309887ff1948eade743e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917797804d13bd96bc763b6b86a37f5359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c67407961187afcd109390316d96260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce628c8f120b6f9e99cfde64037535d761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61282aceb6723f9ce78a2b9a9dedbb7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae397c5ca0e45805e544833c0005f163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da860f6410dd2d5c2003f1bc8a7b2de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7399dbd38a6c9d1105377d1bc26a99b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917a15edcc5640f0f6f9675a4af1fdd866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab443ca3fdde58fd9b80fe6a94a8403767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceec487556bd918ee459a830bd715b768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4014ce41034885f8d7aa5388a8cfcf2669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ab5a22b89b860dbf926916f623b4c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7bd51d38d4026ed30a2723674aca771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b049d3ac21ea86b620b1da38bc015f3e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643979dbe06b3f90a5a041011020e64f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a0541b6f75123fe2cb52c547efe5ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24192fd245c1c68509aeb93a678bec775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b424fe5cc294e754611c69ea5e8f670f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf0e57acb50a936954adf052701373677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb38bfa41ff62b81b1b633557f825978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be1c6200951983336f5addca09529079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef2c80a3d5c1b34658523c3de21ce1f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba16a3ced208e3309b5417d086bab1181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914b557f7e0acc375a77ec120275cb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d69ae644e771335a917769d739d4c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4200ffda6f694603ec112f2adbc73ae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a324176c4d98245d7103594060d15e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259d24e9652feb7be3eea3c015f739186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820017b4c81f9a62f9d0b4624933f8f087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fced3a5c64771af21e2e2125a51c7088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcddd02dbad5837cd5ac695ec79dab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6124311cf86a6f202d89c32a5b5b20690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b83eb28d5fe221d91d499f7c1569591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45f0e53a15634ab060e1f36bae5c0e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e399a1c27bd20a517953c2c00be0d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642ea15bff2a7bb3ba51c04f2c2037894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4547822491414ceacd4406fdce68295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef65fb769440b7f0f856703b97f4d9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23a7a668a5eaf7fa941e6204492e4397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163388627e4773547d442067914887fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1dedb95742afe067a7ecea10a605eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef4a0de2e4e100576361b3bbd426a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf9dd2406420710fda62b5b1999d5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd9386f98d88ab4e6c41b680d33b83102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaee102abe838cdd8afa0fa70fd1e7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd998263ea669f96685e5761878faa104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775150cd1b3b783f5422115b1f10156105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892db18ddc47cf0e612f8254bfbb2fa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09755cef557dccf4c81963a70da36618107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2043a6f58be0583e12743dc46110336108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da2512a6157327d0cd4ffdf92f995dc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7652f8f1f68ab42a4121bcf4c83b60110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8485b4a573d76b318bcaedd2c17fc1d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138eeef9eea835d6924743cd88e1243112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0bfd04fe91f295e9f4b2305ad1685f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cff686def479c8275d7c57307a2a9b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d6c080e574b0bb9358e57524ef360115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d50a85f26551b66a08a5a93adc002116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aad7844ca2ab331cc8ab55b80870557117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c774ea118672bf8038a7c9e907127847118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ccb551aa1976f5c3844a1bed365c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12274052779a78a4716f108cf8a8d854120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311842322e9bc81a9a10c8ad1262d5d8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b45a4fde8ac35d6c435ca5ee9f75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ad39ba378d1a71b48b199539cf1d4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ce9d530f05486723ffd2f7e32d1db124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe6cd62d61bab40fcd3e390e40c0b0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c28aa31e73da22853785ff4b7a5d2c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f847455663a84896f131a944af8a049e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08080951cda9e11653f1757eafa93d01128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164706c2fb5d5133b82598e45eb4c330129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf300198de9582e9810d6563180f45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac051dc594878cb8ade0589291696167131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a5fd5e3eb07a820197448eb151c27132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887f4e300070c93b7deb69ce7dbcea8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79352117972b065dbdcd09a678be50c3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bc3e4a3ac3d770444c1ff7606513a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f83013a0ae36790fbbad92696e5295136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744975525b96f2360b91d59bf871c09137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af15af36ba398ae0d1ac53ef336cb88138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9f6bee1a150b621c868274c9a056b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434687c888fa4e72427a17c08f6e894140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6f8dea4d10610a60cbbbcf5b2af17141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587d6eab25e7e5b42202ab160c5089d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ac5a0f533d1b771ed18ae54d81615b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84193b700506b55be19e5277ed92a5f6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ca7473717b67b80ab42845f61e29c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d767c44e5ee692a306d74b25815975146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc8cd06c7354a3a3342860b29b8397147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466504daa00ea80006e030882bfc20e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16371d508b7e5296bbf6962fb2c3c799149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dbc5faf71d7d5a25fa0a38c91b341e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eae972f3febc81e0dc82f638878259151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2092c68a7c67098ff16e994e99919152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a432e1d8a5272a845099bc312cdd09f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5a00a57dd3f536844ecc812778fe7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>