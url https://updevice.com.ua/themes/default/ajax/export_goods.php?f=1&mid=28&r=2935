--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4269b3db7d0ede152d080d2305fba9761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e1dd0511cba8747072dd51f37d5402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5812d3b5bfaf1c3b95a9d53b57e9b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfb112e63aa6345aa7f753a1a9cfe14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ef52c82def25643ac909be53f78b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9299d69ee297ca8b1b3e8d88da0df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5b3d64232ec33a9f0e56b37ef1a80d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a82803d6cdba2a928c676f988e7e8218.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b14590c61d97557a7e672da318a669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce82f60842019f63cc4ad10f6e2661c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f28e838a3b3ebd1c9f53818bb3a50711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dc520c4ed58bc5106c1266081d28912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257bc54498bf12dba4dbd451b3be973213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce5154438dc3caacb4800c7171501014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af314e4051134b6c905d457f017b4fc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbbdc6c446a41f405170696142131e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10192055d78cb8cf6d1fb48a2df97ad17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67159b04596f4f002d4d2aa0419627ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad00bedf6750adfe2c4b99e1983c5219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ae65ff229329503c502a533e7131620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de56c65440931877f1b72ddd0d5c80621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905b11cfe606f6b2dd4564e682657ac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502db2cfe9404faa7daa74255fe5471723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517058a3231112bf56c09b608c36a1d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e9b72ae017300ddca3a82d67bec1925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26294028bdedb6003744dd1444cefe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9c5e0ce8150b199bed5932785b70227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92d624f8b1f21c15582a9d4fffe93228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc2ba1294d6caa830a18202c6121b629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ceed592287c5f5b6541c2c64a65a430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3310d0baf595304493eb04824206807331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d50a04ed495a5abe4c2ab94a49b4ca32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e790658dc5f0f3e462160cf1a507f61f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87b6187847101bba16251d63e7037c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39f10c036a7bb352430c2187470c4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d4487ccb2f3bf329f7a12be4b32cf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec4220df32f70502f39234b2f2a68937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014035c183608ac167f3c85afe2692638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da30e26727003fce77a9d3d4fd1cf1c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eac5cc3256ac56746d5c9108a483c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41cd6fe9e0ec47c25689e00982ba7241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880a1efc35ae6fc9e481fc813b8223f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b133f33152dd9d72115982050bfd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfa04eaad22831d05e514e81e12bb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be0e8d436e3eef8175e850a99d209fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9958dfa6a3a80babd00514977c9756146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660caca1283e1021d06a8d25ed377e747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3320e98382877c111ba237ad4b8f265b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c691912529e7f17495705c5d4b750449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3949d60dc9f01680bc2a889f526fec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46866f177fb13ebc359ec627576fd5bd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1edc8510ae84a6c133a5a31137758a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10911e38bebba2538be3443176e771753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e0d682e07749d09cd786376559951254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047a6864c91e0731d0b82b20e417ad655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9fb2cd069ba416e73d62860fcfdfa756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342767ac8e02b21313ebbe773c4231a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6597e2f6b47a776802c25b3ff6cf30358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267066acbc59c58b122d7afcef26e5859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67996126819dadd43f73104827805b6760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936298f6e947dd0b7d72b76fbf90ba7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c07028f8adafe4c4718c212d3587a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade5901adb041197212cb0506c3aa57b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3429eea304dadee2f13883d6ed4c60e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aff3a747d4fe088f9fc764503b9d4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e2ea24fb1a8530e455f1e112cc8c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9839255a59e18ac77028844354a09b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04380d25fefb58c702ca0f942a75ed8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76567cca11c6ad61dff3740d23242369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634601699928e9035150e67108242f8470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18f84c0224523e9afe339778eb5a0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ede55005f97f29614abc6ac4846b3572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef31ae7b171a313fabbb9c16e63ee5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c8597bc561118323b3e828fe7ec2674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e342bde85568a79c37460910b183ea1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc49bb00a82986818c2da57c28b610b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8696b3c6f587902442226b5be15a96177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d24714804ff4dfe67925227c7d1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8476d28ca0c686b8c6c0c329efd5e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a47438773e8040dd18829e6c3f519080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce60c6c9912ce6abf14cc43bace8cbbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167819f2a0748f71f95c249b0bc54add82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45fc1ae24f3529414b446b0239023883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849b5b6fed8e9937d2a47b19eb101f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6314405e405f827ee52a66a2a39a07ed85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae0a3271814a24bfb297bbcdce22a986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d528ad4f28d932ddc6b04467521fb8f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fa8f8614004f6a1671b42d2f1a26688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b48725eae8a324206502c156c37e4789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e1391c02bd420f7cd458b052ce36790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c9a60c5a833404d51921ddec4113f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698510cc3826aba813aa74672c7f70292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121559e85fafd738a10daa64e9c1585493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa123f793aa4c9e998a324653baadf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32e30eafdd36553101655e913c089695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7372b0b3cfec6ea89b32a74502321596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8f82f741ab01d4ac25f8b9675efc997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf5d0aaeaee6fa7b58913b7d9c723f898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f34b09aaf3f03a05fd6e2b3246c8f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e630ab8eb795cbd45ada0c661c011e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06491e4bba4b26990b3550242982243101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe7ed68e3b368eec23344a43b19e64102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84743c643326e715087e5f9424bf6653103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f03f423c4a7f9286ff07cf40d8f6d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb0bea290c409bd80ff10083132d7e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27e74e629d0a2701fd41f10f4a760106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf2ceae9e77c9879fc4a3d34715735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb1d6eab28b7f208dbe709b6806092108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59befb6d157ca6d6d4307880a97dd0fa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998a848a311b2211fcb552208f2170110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca2b597d9ccf6edd1e5766b4d3259b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bba3bbc9a486166bfae27a85a8c4d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfc578cba421a96e1e0b69339cc163113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9184b845bf8311021d9649f681c98ab1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63cabe920a851b07e2ca66f7997630115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c1156ec3353dfc07344741f7817bf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f3d12d3a441cbded94fdd02a5c450117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4233edbb0dc969ad11f8491c2237942118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9db4e3617bc24183bc1b3fc5eb137119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17560572157fa6108ca8710e95046a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede37e9d0a56e0b38f15cfc3d04c16f3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b682cf7dff6b877c18bdad85f1d05122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef78bbb7230b6349a995be3a706076123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517282583aa820e412332453928042f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3c9e1e3dd2b53468820fafe3f68e01125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5be52607f5d42c64325137e41b9634126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c9481975ec5a4ee6808aa29bb68ae127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed994b8f086cea06a0682347b19d7802128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986d93186956fb2fe4d17744cc3445c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9ff9c10be6ebc2f29a75e978f318a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f4ee9ca20c0e7b12da098fb878df9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308ac09f572a5d9a6e5ef9e692e4c675132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9025c8ac944e5a73f58ceb8fbca6e3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9fdd95fbefaef79741f7f4f6519d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762cd71b9f90a33199b03d65e24f054135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccd81666f9c3d0e170f4e78ec2ab1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb52a1cf01b2316e478c75bb3d4468d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ef57be5fadef169c636860933f83e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfacb87d86dbf2869e9c05536253f9b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27b15d579737261c3c58ca4c0f70c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50de6b9c3e6a4aee52a6997fb439fa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3e9ee2d8346c364d655020a98f119142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed7c8e318ca20bfa89aa335fcd64ee7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2d7d5a017b65f94e840df618f95b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3070f9f0472a44fdc5335b4fd87b4ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba7cd6e1d5dafab75def09c347e049146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872574d8cd77021f199ca1a5085a4aec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57371836c4e64387eb55d0b04efd4150148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cfd3955581358e003d7275badaf2a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cdc87ce2c35a74a1bd2fa7588587ed150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19f8925a230f9caeb8ac6fe80790e5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019685f29f789d6961ec6c1d0e90c48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cd85b6896fbdbd7e2566a65a09902153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa0d22c19939673e28be00eb2df074154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d482ad7469c6701a635817c4c63a9f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e49352ba20224a13d79e5944676e72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50946768ef5abaa1365afdfe0f44da63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05edede43a1c1a487cb5cccda8e8cae04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a2778d26d9e1ec2daae753f22cac75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3d05bf41ebd91c11de6a30b44bd1c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c74e24546194451726e915ef80b57b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044edd7b76a3b798711ec5eed8c4df08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b500c642db2589305d91be32bb12ab9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73d2a13afd63d5baa218201f82087210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0fe13a3bb696d5ec6f77d938ba68611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6f30b856345ee946b8e8909912573312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f5882ad664186258a3f95876b1c2713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2e02bc435b4cbd441d3afaa34923a214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38504fc43f24889688ea03e9378444ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87feb3cfdb3176a00945fa3551332f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814bfff32ef67d86d7a49c9e3a955fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07da715f3fca05b9e6c7bdb9a7e4e318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9bc815ca82ed808f56f014615362d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99bcba62fa43073f0aa58280d50d80b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa82fd9f9e4fc37eb3603cdf8b7196c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab2ea21eca2b53425eb6b65edea35e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce040035b69f112dde7e7b402de3205e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4b4aae2c8246869ebb5e90e33c190124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16fd781ee03c358c8b9f89c6fb2d63c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d5d9e1f4a264c8b5a0f3cfc81c4ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b35e269152d5620696b278d82442e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa41bcdc238052da0cb46354993a68fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219b10b30b72efc199e767d80c9154fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6efac99b9a421581f2c3f0a34a4f830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacd82694995fedcd8e6774f37c047d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d59526cb73065d619360cc60e24432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f6f686dc7522c84fdec48501b777c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a60fda77726ecb12e017cd97b14a534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d00629ce8b43029e3efd16aae2b823f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a1b43f0ef1272292b88a388c1686f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabb49e21b37dd84c8a90da869e5d3137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81624103e37aa233c089a72bf09076838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c53790709195a510537da4806b853d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ee3d5f2de344f4bd5abb1f169548c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171cdfec8094e867a26c61970ac12d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a80d070403703722d7dd0a28bcbb46242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b8b7f93d2e6a4bd985a2fa7a4270443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3f6a182f769c19e34e8ec10a112f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd18ce98156788c3592f777c44da1245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae1dec5ed31f4a175226dd781254b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82121ddb647981d7c9dd3fa3edc7abdd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049701fa1da5c1bcb70cd7ea8d324b1548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffc61286a13e5ad918a52560408448d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8365c2a009b43161d244188739523d1950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e05dd214c230d002dab1a11230bc251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fa3b30d0c38118d4663a6277cb20bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb2e409bddf58b2d5321cbef52683e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183b2476fb2aff9d57921252fd9a3da54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8914fb0097c9b7ac2afc6641f2b4055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504249a934f4aa37ba8501dd1e6a019556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ebf01143532024704e933e3a2185d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b2e863003f15c257688a9dbda099e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c51365515a5e6fffdd0ab7fee693dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947795954c95d787f54cc9b25cbd63160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af294148f76f18c9cc65e5ecb1eb7061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790991e6ca2d81ad4d8e6406f6b475562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e07db42fa1b0fd19ec9b742e22a23963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c25fb264adcc1bb18660a5b8b2f8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fd8abb36145d30c0702b0532c3b3d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71a8c1c311bb97141a54ef03e2718b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52485e609feda628527e5a28d4c8e39f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94cad9fa4e479bc5a43f8b478f4c4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe2089e71b48e2e72cb162d967ed8d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be5b52791c7e000f0086304b96049d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553193c7270579792c701a003e7bc7a171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc2e63eaa060a9a1a59e749c78453a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f05c53b23560209f40c2a9b238c00873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31224cff27995f618697f53f16598e9574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f16c23cd4526d89aa5b4fcacf70dbd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35cedcd3d3056a95d8f6c6f1676a6276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3925f29361a02aad71dfebd2516022e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f9208a6488a8c30c3d970f9d5e4e178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2648335dff54cf3900d76cb30786379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828c194c5a20724c19530253a54c8e4d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6215951cf1e1a0d238fb5384101593a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008fc77066794791118818aff4eb38182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b52d7eada5c493c2b27eb7a40c20483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d42bfda2c17462521715753e92e4f984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd17d4c603507d3f2ba3ff350a1484485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d87b332aec140c1ca0fae6a467128dd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e936e90eef87f810eb556294c7e82687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746cc0038f8ea4353ac92b8ce9adc4388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c86888073a6849ed74c098c93edb2689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a4db2e3cddb9100ce3cc4c3f7cab390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0501bf33dbc168866ad9063eda3020a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1769c24f34de8c8c9ee890ea4edf392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea389517e6e17343422c6b3cbb1e1f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f168c1d2c07c4bc539308618afb2a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88321f70d8c0772e798a001514870db795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dc45504f5236d4ea727c8275be572896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81da10a75f2b54eb13f4dd2ebc4d55597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0d4ce79030f443dd93875ea32d55698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bbc814ad185e28fe654cca124df27899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600da9ac47222e96a630fd55ae250e3e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ad4e45026c1498ee80a6556f61adf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449d37218c2b5af378cf1a62b0b1f50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca11cf14a1d8db5f91a76009419a44103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d71d5399c7b4bf066ccd952d53456d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e3ec910ee11cf524a36f18e52bfe7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c608f1b0920c76dd8d79da3f7b3a01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c39ce65ceaf6bb8ef6068e4b2f0354107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd82235e685310dda6d17b1a112b2d9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef06cf5a59d62483ea8bc81f4cc014f5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8654ea6c44c05e294433d01944dbf0f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790590d99326e98b3440cb08af09a1d0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ab71c825e037d0736524d7213289d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e4323fd9b745d97dee791295b6e33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe57b704e9c6b703915dbce39ac86a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b99c07921720a79a6b16257bf1849115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51325254b73c73ed4840ba8c3c71cf84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63a8ab64099ae4e5cdcd3e8c05e188a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd23b5d34f4b08a490cba2709cbab8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335d7edd1338e02286f06ea3a812c27119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e950b7cc03638e036c46c29a886d0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc94b18cb4842ec311333e9538e0008d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f437bd398566bc9e53ccdab96c204f43122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c615a26e79f451c92b8894f4468caa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a25f9d77caa38257c77bf18ffd614b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3626d4133d5845d503ac9a7f2b5b4ee7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad213a57e7d07517431bc1b9e37bac126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a3aefad3897f1f49746edd2053324127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1e424209b38652acdd591ff61804e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcba810e22cda496d1c0732ef2f5a702129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d9f6c1e637a6192e97bbb8cf75c13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861876a84a18f45b0ac8af75a12896bb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9fcb88cdf193493ebcbfbaa1695d1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e14ccf1c1818c6f49aa9229b1e444133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b80f7d74dd56578d0d8d2dc5f3a50e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639988114965c40b298eea12d671cf4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7547823dcfd5108e552d2a6e699ac1aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e6bb853bcc5cd07094de934577740137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295f40a592553c7942e2852b34bb0ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a83a4a62a0196670970cf2e58dd10139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cead6f4c8204414886f257fe42cce4e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94f7f417074123fd37d1f74fa8a6c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cf34a845bcd7e109e7a68f7779b6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c34f60ac447eb0e7373f30b6d41ef5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5bb836f4433e4692b84e5587b34698144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1026c3fae2a6d9ba9c5ac9d1a402bb7c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d352db659d754da3cf37482267027d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e84c4109f8c3f352a8272d8363fd6c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540e31d4670641519add1f2686c89e0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98c496347e8e857cce6a92479d2551a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed44a13ef4b0c74c141ad99d7a9bc31150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2cb0b706258c758e862097eee14bd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da2ab6f8ddd0e9a6bee619e7ba46d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c9952e1b156e5209b726f456fd84d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8efc00dd50e5b5be4ef152cc8c5c0b154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>