--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32133ca69b96b83b3a3bf3ca73e255d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1add166240a448cdd856ae6ce69be2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706cd1462fb8aaf6437c7c94a26f6ccb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d68cc8c836766364b10ef6cd5047f44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970454b3db15c2ae1e1731f50468a905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe24f8e2b4e82c5ca904747493d24106.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7745040f406dd1a1d24f88bf548887.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de5d4d532c0e071ee3c2f8debb9df478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104787ee53168fc5a7f0b653c0de2a49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842d4ba892454e16bae0bae239937710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742c6453e2e55ed4ba584d77aabcc43911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104e3bfded9f471081b8099bc3dd49ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73a953def884d3078d8fa9093b6b2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b69402481caca82606877eb746da82d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e9194bd802d6746bc9c80c06a51a6a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba5ca573a9b3703e19614f7de118b916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4d6086686cdec3be5bb98903101217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098c7fde7ec8b99090306643f536615618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313f0b7a223838fd809a62332244293f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3661e430b8c33b3269509ff701b59d0720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807ea91e4c13da6e18f16173ca5886721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0605dc381a098bd03b3a5071e771d2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26577b03266a9d8d0f236fbe2ff1893023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d2c918aee852f0e270b6dc2b2994324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e161c720259606eb036a3b415ae8fcf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3f07c34f70118af47527d280eefd226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f7acf6c570bde110b79d1c9819d77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d4fdcde5ab47b623ae1130c51a65e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0df8a05e97e2eea47ec18535273850329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a802e9d404e93879b7b277a7d7b1cac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397df42b082890ff9c7cf288e40420e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b4f0b9ef6bcea6204d80b7f3c265c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019913701305366803d3bcc69d9d912933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31881ad05668b58a15417c2b4dff167334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153d5cde6d090ff0787687947f02a5935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac7f9bf5b2e86f0322ed0e2f36435c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f9c86525630404fc80aaae08956ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce5a8c45b0108e59b1631dff2865638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e902b8711bb0f7b84b3f1ba6fe792839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff08fc4ff865c145113b8c2b7dac62aa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d729a5da0ec9b47d0b4b7553ff76cf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf68f93192dc76ce8f5fabd3e2bb91242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7582fca4456ea3db39d3e4fc445b13143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb11040148889ea129ab27d313a66244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e9a78966fade54c95fa3c486ae2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c21d3287e4c1879555424143dc5ce346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e652149386e921bebcb7479db7f820347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66013bd5a7f5d5641ad13bcaab32a17948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddc663a5af497346ecd2ecb3869b5049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682ac3497ec5f1b02071825684a7c0950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60295cdb701529d49b54c734fc16b7cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f509abf5feddaf8cd061bbc5eb958f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5c5bcb1e8e6ea9a0148463d054cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c569eec475be0415e5b8b448a74078cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70a7a7ce9b6893a86dfff965db2e5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221c011a359627208f48791c7a2406e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8bdcdf7d0630bf1bc3ade8abf23d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea20cfa2f173ffd619644e0c9aa5fe4358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548c2f9666c4f329f0ea6e27c31dc6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911baf46df7d15aab3f49d31b2222b860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3b3e6bcd8a13066afc23abc21528a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ec36d1216baff775d1fa3a51be290a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eabe609c13229fbba6e32b42dd277b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a3d3437740ed75d3c1519baca2b6364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508986aa30453f09e5a66283b5bf4caf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfee82402dc969f581b96d9b71f901b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a107ebb3e5f1f15e618ddd3de0d8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11583cae845a0520a3c70bdf126485ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7b1a98ee12235237fe20c4e92aa0869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12107d4bdc47c4e51bb226609c73f170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60575eabcbe9927233a3ae6c168b0b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6b8486e134d4324b8bb3a65faef77072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387606bd55ea9b61b8b25614a07ab09173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45931f75c6fa2a5e8af758043f2ab5374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c728b0f0be0e134f20ad62a39d868f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd24de86f1e49e34fd3b707cf9533276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf589cbbcbcb7e210327e76749d09a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ff152fedb493dc51f55cbb45a5b10678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371385d921fe9e776dffa90c99464c5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea212ab9e0daedd65f394a17dca45b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d11685fc492585e6e370c0c23d9b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37148de8b190f80a7e89c46cd7fbfb8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b20bf84e34e54ec92692e7602f39ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37c986369518eacbfcfe22a9fcb5cc884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07aa66bcf3c25e18a7e53f7dc452e0f985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fe704140ae4ba1057c313f72eeb1186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dc806ad5289f8dd0d6097e77a159a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd4666870d61dcc67ba870d734e12188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e665aa6b95125e0eb1d9d56b1be46889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011112a7736c3be2a8b364f2ee24167690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78978580efe5366e675d0fbb95de3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e27b7485551fc2381f5dfb61e7e82992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9a341d659ab42798bc2a5f0b6981d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7257e5c7ec4e1bd736470d04ae4ad794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48df1e4a76a2839cdb73590dc39ba1495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bd75f9019c966500b23acb590b13e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07324796530e7f443a943a6572fe223097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a0c77287967f58f7047f416ee0189798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ee16452fb2938f6863c5a461421999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b500e29a2d2f88e648804a859bbb650100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5c218c690aeb0f3acf5e87b613905101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bea4c166a8946881de9ab0cb013183102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eb0951e8523240cf51bdb8044dd470103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c282c5ef2a196988ae6dd7119fd084b5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3632cacfc8d49223d2f12f1c5e3bc3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23869dc779afae7d58f424c5cc089f0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbac23eed75fa4f3aa0a5bff8db0bf10107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a8a499c6a5e4601d6c4d9097b58e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ef6f2d05a3c98dfedd143ca819b96b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9ef0d3fccee77e3162df9e31a6d165110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d7adc133cb5c19092f3a7236b88d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3fd4d2a58894e6733bf66fdb0b1e7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf79440939278482bd66d21fd5671e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78732f8393a641e611b47649b2937026114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644950e2f478e814fb0c8139263945c1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb728b7293b03f582aebea0ccf8709116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9707524b5f1b1d4e65257b027f9c83ef117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077c432273d87c9ccbadb328068bdd5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8f92cc640c53b148e0f4a24455ab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e81969747d79662b56aad878f8c55af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b36c79a0d3ed942c7cc87fd97d4650121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a994a624d5271c4782f194c6c29685a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed485382bf325a7112eed1d26b64803123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75d8adab96a08b55b149403e417bea124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767043b52c0d3407e5c5c450c5f76acf125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8f08b238687746d17ab67cf75b887126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398c94e27e3dc490ad851a080e19f84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5c58f735436ce2db7fd9f1dc39893128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e0d1a69b64ee854c3a9a6305df6e3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c40060ad73826063df14629de33b83130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54bde591b7f3b210524ff086d0fbb3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79db25ef80c46dc075bb61b9d88cd00f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5baa5e605fd678f3b2a9d12b0ad9b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7a52fb4ad4380f2a7f1909ffa6d8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beeb8e825cc2461db1a539a8833f38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1413fd8ffdf5883fa19c13a76a1a3808136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cedeb92821987f2975e5ddf4e9399f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5012f6925cbdd9dcdbd5087470b2571138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e9dbd53787fff20608cc8dd222045139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b522e193921ce729038188a6345be140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567a8af390367b79bf4de35072de32e1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efa8e36c52c40c2e9c0ca37cf2c408142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167344e77f289443e0d4e01cc06a1a3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9aafa17af6f646aed29643a724db4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc3af78b890539c3c4da172ff9ac27145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582a6f4111554b6901f510776539c80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b8612cc26984f12e3e573ca0f636d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a7c413b2b76a8312f4edfa49600f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfc534ac3926f4074fdc53e77faee31149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164fadea8cae5659e295be4cc4212ae5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f01ddb5aaac595fec4a761f42a09aa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df53b9951d24ec55e97b421b30e99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327122bdb3c41685703178aff0bdf677153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c71f38057f2087e681003153b286b154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de0e36f26ff07aa8031252399aae94e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af00bfc13f5c2b1f61c2630b8f424272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73deba8c2c5f7e308ac489e3cce6c33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bdf08838431faf7a1c3bbc8ab399f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c159105695189e76b9d85c66456d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a451ba69ec446f0d33613344d0ad16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526786e54ab80a512518fb35a7d2487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395365bd9cf349a6e1a3446420c2b94c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4961acb8a82245d822b24fa675ff95f59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351dac938e14aaef16251f3366e32f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6e22b09eec39124d58923a2b0b683311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c1a3cdb56596d16f41575f4ea151812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b27db82e5e3e9f3c85d8a2c78b972d113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55451a641a5f9fc77e84694ef90513fb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27146d0438637b907c6434a65a929915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87637eca3cf4bd0cbcc0687e96485db116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988397f7205cfa1f87a517ad47ec59bf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f05ff925b06e7a5a79762b10c2a8f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a18b3b64541d46f5adb363b67860819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb687de23802931447d8ef31c020b6d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417e270f421702cb337a016c69a4cef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f0db80c094d084c6841518564f3d922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db43b07805e20da4d66bdcc746a69ad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad345cd6e26be4cd21608c5df452f64e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9838edc661bc67d7104acb584455a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5f9729a33832ad869412d583108a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8386720dd61b4303f7aa65072206327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62781e7044b4684bbe133a63b8ceb66b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bf36fd1dbb90bb8e9d6ce960d4dfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c566b6db255377c64d93b71319b4430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707df6995f0ef2f7527e73533c854b5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab33b28cccb3e131f9457001d5e31f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a40b2bef4d7b9772b83502e4ec17133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889bd933e336085e40ecaa4b904975d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0ca660e4205ffbec211fb9538632935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f9137dea554e8257f423fe1a203b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9267cdd3386524068db1d252c6d24f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63856bf343e0283dd72c0515f9a1a1938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a500a24cd1465b63539e531f224f0539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906f6e1e61a6d7699d0591ccfe9b9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dbdf4d6f2eed886fc52c7d40c4c11441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afbeb00f01e0df368c79f79fa83bc0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbb56e324ddab6575f437a8d040fbc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854091c17e3de4c54895553ad66054544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b31de8d8fcbf6861b4a0ce2f0d3185c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e44ef64fd74501df43e826a4e7c1d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a354af915e6d87177ea68a92a73a5047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900be850d25bb288f2d01415c883e4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303f6cd1551f4aca5e69f18af4a64f649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fbe5f8183b464c8d3e52097c44925d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c779dd5574945dfe5e9d2fd53c5f4951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f684aec7ecbedbf679b2844a103e4f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12ae6778d9da35bee104119c39ffa653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a718b68d0d261e4bb467c76c6d7ab7354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861935a391a701134fa45aec42c2ba4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40dba82e0ba49a0fbe3c86ea77d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee6091ec88399d3a0ecceab0dabc9657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416ccb5f0d7262ad1df2759e1614e04458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ed816167ac80da337a4bd8b769ed4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d91f7e5d7ac92f049fa43baa00eecc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3ce4c391c3f35328e1f9273ed28f461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e03d0bc6553905abb782acbb63e4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372861f77cab9fae16b3c068a96e22163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a58fcde1c5f4af00e1872c88b286f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbeed9bc33d10f64434cf24eb8cbdf865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8734e329996ed6d877d7a3df3f1a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1590c2a9449e064bee30a99095deb6a567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab8b138c2745335562ce27ade724ef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ca31ca83ff73e941ab40cc0557ced69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eeef0df238d47b4881ac38a0eedaa770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9281bb73d60cf3d185b0633a356ad471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae78717263961eeb08ae492b7eb6bf472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed141cd5fb5449b049c303f1a321a8b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584b6592a73d6c5dbfaad3d425a4f6274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762e0bae92c88b10c6eeaa61e4c5fe7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ba8b60d8765833d53fff7c8a1659d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5da06203de5164c6fa83b3a1ce8e11b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97bf3f68179fa206ff3119f0e6406b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713a49a12b3bc405a529506b5606b6c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a63ba8a378612cfdd468e2ebe8a82780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcbcdd1ef40d6b75296fcaa913b410681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dfaa7dafc97f7449d631a639cc1f0782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bc85cd486e094d5408ad529cd74c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849138b841ec9087c92f24426275658684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a131b1e3e58384427535b502eb6039fc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba73784ae019bede141de86936215186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef445a43d5d6a7d88de4163b6e51574d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0113ae340b415b76c7a40eb29fbb1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ce7c2545df48feb975af6ec78c4d389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2ede977a32478412208d0b016aa30a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b970a6842131f9c9c77aed4610592a6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d2ea7e396805e505dc99f2ddcc81e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842daec793a39f0c8747c09475f486f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b84ffdd614943fcc8d6bc469567cb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e0b3b9d72f87ed14fb76f62722bc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbcddaf5059f509e69431e279e74d1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b40997b1cd16833eab10a311a175a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593444c9b94f9a070c6ce22ab82a55898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d932c2abbfc1c32f586c770156bdd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c329f11eb46471953c2ba83d639d9a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ad442eab6633aa52bd32cf45e86c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252bae0ceaf217e203fac9816d36464102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425196e40a80c0a1e7a51e07fba0861103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3638bc510fe73bd327c30196a80a0e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb78655eaed9d5d9b973fd1e9f9e1423105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a072ccc13288b02a09904b725efb106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ef896664dfade135b6597e183755107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac0850d668adef8b27a34e5302a4b6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ac740677d24329997419a6995d5c8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dba1a2bb29fa5191326ba1f8d0315c9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9e69a39cc7d3c8dedf43a051e23d6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d636f273c88f717e1a6e94d839c264cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845d1b2db951b332d395893c5a2900d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65903da5b5db28b55dc462cec501caa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b55edf02f57b68ed4732e1e3cbc632115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea43eb875ac4f390f23a4e702eeac7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886f53259fd015cc794a62d75e5fc97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9fce67efa70bd76d341812c8eaf22118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57580a634658c9a0a553fff48190c4f0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49851220a01735ee0ff13db9c8304120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf44b0082f164a2e748734b2bb00df7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342eaf02a1a78f0e9796420f82a79213122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324b3fdb904615d9259e7357aadb3211123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1960fce49babf1d514be179997a424d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645113072b939829c272d596bc3adf61125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211c7a5b0c1e6a84cd6800dbf82b7ce126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fad6a98cc643587a50bc54a8bb1841127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03833497be078dc9e04ea0b20c1fdd56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b360766670eea208408cbcae54b96e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0f282898237e72e32042d7c5f22ab9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa062957d1f9951240eb3185d078e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e057651b0ece37fc079538acee490bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c06d5898d1f9331f592af1ed2ebfb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebdb806a5790e31cf83d6664e264d9e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b880ed95e692e6cc05730555c533135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7dc96c6ea289f1d11f5bfb2f00d14d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55eaa00c7498d22dc956a61fa2776a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4c52616195dfb0767780ea5ad18551138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c07081a4a14ae42c9f395d79e0b64139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bfe1cd0ce8330d7f58dbac43f3c33140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe641a285866105f9979e83f1fd9ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64eb0bbf64cfa812efabd59ea72f34142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5249f51718afaf74acddda40cfb8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82806d52d9f4c4778b182fba28f5c3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826cb8862ab9f17f78d4a5c08056b6c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfed12ebad9a72642e37a52b73920f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f37fb6236968dff0d8d081743d51be147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22b2ee653a3c71b3c0c09761a83dce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08e7c9fa193a836da750c713ae6604149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26debd74ad330a785ed6c109b656fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0ede0d0bea964fef688059670078d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619afdd44ca36ca8501694bcd6880ce9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2b3a32a719f43e44f5f75b7ab2ad2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad6f038e354e5984771b6e3bb869a9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>