--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ead74b039e3e02b12a105249d90161.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8ffb6ec758446fcae67c17aca6ca42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e088dbc0f6db399b050671007237963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328e48c0fff51ca9efc7e306abfc8244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3df6032a92bb7a1522519535d5dc5125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba625c2957b37c93531323b56356bbf46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee267e17817c79cbeb85eba46c7c757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b1c3763a87f14cc2743ea0dda76fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3f1442acaac2cbddb2e26440936789.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b95e112a54296d2368ad52a737a5410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c7e0558553afd36e3245df0341d2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac1321761fcb239b01c5880e8fcbee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac669508d1396e321ef137dc726be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e235b1f87a533e4d8bfb0dddd86e014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d8a8abf23303b8d09a1d46bb0c504815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f75f37d1cde39b783ac87eaf6ffb216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9c67d28094c9d93f699ad1e443faa717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b728d393370b5cc82e80a82f67ca118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8a629cc27bc8409195b67850d9763d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3862b7fe6417f16a906ce28582050b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a40e5bbe7255c9e4b3b8ed4d82bc921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55263ed8acf26a0286b624fbafbaa00f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f55114cbd52422cd5f3601e9e0926123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058d01c286bf28a5c26e7d11fda0a2024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01a6cad1241666393d938cabf5653125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9bb5e392c7b33a69908494d1eaa88426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917663c6969af57bcfdd372b2b894bc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0cb65b39c17093ba5dee6e9641c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52752e426d41ca94ef949cf5a57bf48229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef7859e9dcaaa303f8f4e736f8cbc2130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ae64a882ee338c8358b44110b2ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8600f6046e5fa325424577a16ed06c832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e7be139a411cc91cdbf896ead4c7a033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33455dd694b1d598e37bb29d8ec4e66634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8416c60925f3d6dbec58abdbf96a4a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920490369bb12900b9cefa7fd7a117036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9968698ce47d5d2877404b7c75599737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70d45aac97dbf44c6ad6a23d4cc49d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac3cac4bca8a4ac9f2df5d11f84632339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4332d26d55793a8e1ae9e95ba855540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4992c293c3e08817ca8a46171f234141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a0e66a40506bc02d32516c85cc1b742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa441869d6bf4d49f3ec3e1a11d96443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952ba7346a94a9caf853ab1090fad4d744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6060919125e868e74c952799267466545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6efbe3233705631fd7226a7b2f9c55a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38271d8bb5295caf2548ebb05a227947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdf53546d226b634c3e0864b121313948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94074506d8a70b466786f6bb449c2349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa846cc8008904427afc8072a705c850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca31c9a24803a8ea229aa84bf978d6851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036761c955dcacd308d7b8151b6d073f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0febf69f25992c07ed6d136ee934abd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fdefb4edb8543543b5e5a2214150d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac7d09ed77c1811faffb78a344594fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c3674027d8bbb5ad4d053dfd3ba94c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03f94824dd12adc7d2d7ab263b879f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979f7ce248729c905ede8612555cfa258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a987df267251b1cc3aa6a2708dced43b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4e6bcf82040f897d9f5b6279b783760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b13ef661f6efc691cfa3d5038407861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd497c36037752a65e8a4c1e769c0462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd53623bf031a274db819c21c8ec7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815b4f0209d5da2a459bb9b5e80a26a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a5e63acd089e1f7346ba15cc819c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5f06b5cae0b4085feede4478a415266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b71d585009a18bbb1cce2281948275567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b14df272abebb5350710c1a7b8e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46cdda340dc5234625073e1a4550b1e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc29a4e62b198b6a074d0b0016a9d0970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b36ef757b20c6c80cbb6d62f74fe9371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59c5406d6954f1df573957b808fe7072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36400db6576d389fd7e74f035a9c3b1d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30df82f7a936144e912ac4cdd1c19d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225263eae66b101deb182188ecd8920575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a36a8a76db24da166e0548f002094876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c791bcab69596dd012e357f1d8aab9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60469fe3c24af4340dee4f3be0c50a9e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d727bfcd8627ef666559f6b23422dae979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1ccc056a3ea52ae910a0982ff102a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6df16d0dbbfdabf0454df731279ee7b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc857cc53b8eec0fbac3ac3db1419182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25a2afcd5ed10dd614d4a310a83cd7e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead01dccdeaf7008b473701dbd9bceed84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a9701bf00067c479c4b9793bebde85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3abdf13b02dbb6fb5caeeed01aeeb7f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19333bc46f0f77e646bc140d492f9a687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7b2357b4418d247bf375bbb88dcfc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938060ffa28635420f6c6205bb6fe08889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ccfefe5e25855e2c2215f65a04f6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c16c2ea8903232a66f1386a8bc5c5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9528c83e53e24dc4311076380f823392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d44a0e55d07104d782b6f6c7d26dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8878d88f84898f18f0edf740f8619b4994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6088ad3e8462231ba4b148961ee4b8495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc097bcba9e19853f49b6a031409ac796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75bb9643cfd9f89e0a52994f67ef4797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c4bbddcd12807fc2863b29f55df698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b739a75323ec70df89335bc28095fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6d779e9025afcb36486976ecfbbe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376d0f8f4c7b0df99950a9dc5be7c18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651d1141303f7892d007a068c926d71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960441d102366aac7144829670dee390103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c74de60c3d4dcc28fe7be1395903f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20392c20ec4213c81d1429cf11d705e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b302cd5437d3943c175c7265d1db9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4903c052bea52dab22a58d05734fa107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567035c41e42907123c7620b26e7fd7e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17db2029875a496a80db222bbf0662b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0bd8fdb05c1044e1b05087255377110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3795e533598ccb48c9b802ec15c4fdb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f18508fdea5a96948dd650df780381112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd941f2f843b36ddd0f3a43bd5af09e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d6fd9bb83c4af47ce1d95149aacef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20deea14fc856af77a8972310f5c4e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b41633236a1e716ab353dfb0846fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256ecda4bc55e3f219cd54bc2273307117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e38a43a70ece011e3a7e16dd3cbd3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01adb539632170e00c6aebe5296ea037119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f667ed5deff8f95bfba7e56d0bca9be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4754eeb027f672da99e9bc2c07cca7a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ad74b386a04ba2347cfcb06ed215b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33574ee19f817d954ce854055853e0f0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e27cdb21dec6524af75a3e3ac6d92f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51948fefe5803a69894da864453510125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f2e79871d01bed5d0f4260493d2a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f558a8d92e1bfd5c5c6a44d8fee49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc54ddec207c6d97eb5044a2096cccf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33b96f42a187a03c0b363de9c12447129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f51f91ae4ad850ba4b604be85e0fd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3aec5993ce0bbc79401e791962536e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294635c350ed2287341f5a42b2efa32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa3ad6b84832c3af9359ef1409bae1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5043021ad626910f26626d96c1b0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36e83a8fdaf2d13902cb4f7cc7c01135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fdf70e4d61ee4d33758a5e8144f644136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde06f32acad296a2df6f5dcf3676d50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b113f23ff5b0e1f9ee3a3499432a0d5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9f3b0f619200baa5ca486edebac33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24678877c1707341085037043172482140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249362f4125dc1ec416f4f1d2ac59d94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e48551cd2126ed0ef101d9f6cdcc68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db83b11080af138030190f67134c0a6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6501b7b6a7380c81b27d7cb5f80a8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a560297333dc4238a03968a29ff789a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f84c5cd4e3c7008b3d2aafbb9e68917146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba058170c70e2b01a3010ee567d8cb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa5675bc19369de87469886651008e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b89da398826dd2800b6bcd5fbc1a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef8585ce7223af25cc41932259de23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52b7311055c5a956d23a4346bae107151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa49c369013c8404533b7c597be1dec2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece316d230635042e160417e49ddd39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099557dbc31a3778b3f75328b6a9ba4c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73b6f69cdb1f98efc53f4db401324f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a6ee79d11928826fb9b7f352d61702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049bfc9e8640c532b670a7e5851651c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba046ff0bcbc31fc9d3bc96354294e1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e7a85fe9f571aa4c678ae8e0f37975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e237a5a77e58d7ef6cb0f73d13aba136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec065ceb2cee0bca1544c3fbe6859427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d301bde24f3f32cea4a25af5f109c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69140d12873d18a1378fec05c32b4e589.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8404012a65bd660f92dca511c102610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117690e1b0eb03b6bd958bb0455c41311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c771133add8dc1a3b63bd8d3b7261bc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3b70e41f2c44aa30f75b333533a1d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df16212cba03f9ea3f29527f14e7e3814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d9404dfe70a61833704863a204ffe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2c9fa6f61af0d57aacdd6aef28f3e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15480aea3a288b76b9bb55c3983fa1fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e838f92a06c9bfe4a47ce8c05488dd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daeacb7cc7d76ef0a3f55598bf069f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948a40de918ba8652f720f76395fc9620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444eaf0f83ebfa08286fb3ec9eb153c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecc37e562b122747d9e788df8dfa66622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bfdcec87afd4f81b55997e5b7767d223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa737edd20eecccb398456021a89a69a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac79ba73f8563fcd1d77d6055b86dd225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab527530a939f274a29d1256184c5626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfe939951a13106d9340ccc14fd5a927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021dd4f2e08b5a0c7a6e2c7ea440a7128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20aea0a2f03c2ba6c0d5c6e79af01f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e44c846095f4d32609fdf7053596230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f962f3a8c5905730be5bf06f9df715ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b71b1d7f546bc3bf1757ab6a8da0eff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7de7a2219f716aea976b0555d0b0633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c53e23a144316d984a88960a732abc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a051f05aedee31ba8d4f3cb15ee381535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acaf885412b7c61f9dfe7e86c8eefe636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064c2707ab672a40a7c90419a798d5d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9d64149e866feba050680fe07e36f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bddc871a9ac8d12aabf0745ccd5d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6101faafa8c594a939dde719fbe9ace840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141d59627948bf59fa58ab00623b035141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673216f0b542aee9a42fed489184b50642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83703920bc9ece8641031c39c72e10b043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a805334043465fc03383202e09890044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a165d9e0fc976e3cfb855e0913a0f2545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc4cc3760a6bc3f937ed08952e46ac846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb798e35a245c67feb14a22df5aefa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218508d59024d6e7fec39b599e201e4748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c4db265e5b8ac68dd4d8cd01740e949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff851fa48bf7ad7ce2ad4c978da5749350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf97662b94d127acd9da984deb9e421851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81979254ffd2eb331e87ca271ab5d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da46f5ccd8390b251dc54770edbc5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb1e14b85d9eab26bb3f59af32d91954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150fa5bb32f95a4b95c4543974a5c4855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690c1ba751582f1e3ae80db1c4fc4f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc19687d96a373436a81adc197287d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636496139475788e68beb731715a93058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d190df926a1706deaccf51aa2ac32f859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a2ee4d3ab7bb78f3325e01806026c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676432dfd30a134c8db0a46c1fe4a7cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d850462445981bdfe9d4f42f9291d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ba81d5553d1a220d38272b6eae8b5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476bd4598bc3c1cee96406c469050c464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183bfd5da7f60a992fcfed716e883b5565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5add08b0f5219316a99583c9975ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bd3ad38be06e8042089581596ba6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b458a31dbf55787f1d502e4825d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f00b8e53c8f27f99611fc9fc05203469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabec2ff4b5cc197e7780e91fb3892770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc249d093df56e35c013470e5f84dccb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d00814613347f00f429a4bdc5471f4872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4d03506bef22edbe3717596a2f78a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d024b9dd726aacb28e629fbe71eec74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24281a4e11d78a3d4c1ef1def6d4f1d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceca5b32f66dae7dcf34f1dd83fcb3f676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8819819d0b1e4ec73dba000abe5e136177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88938886b8da32395e592eafa28386d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d91b6d4e1cdd2a92edcada5f7edb679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7089cd218c52fd8e4ba3676f3b2d880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2222acaa18ef6371dabf475e2425381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d9330568e937dd0d36e513f3b09fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872022d973d419b3c1804837f340e69683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf62206b530114f02cc664318be839684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7654e6b52cf29c1408cdac3a0bee4a485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63dad28cce41d083d12a8a6c5e49d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2fa79f384ff9931871fab412404aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96afe652a9187e5183a4b66431526288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1294aadc244dbde5e6a68a6ede605e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205d1c47434805313624dc168d3b3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b736ecdcccdd4a679db684c5cb0ea30f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a75d6d09ec51bd021ca599497f06992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d6737cb34eecfa1e85f40e165959ce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c59dfff321a6afa1866f9423ec01ee94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99085d4102019375ba5150585c26dd095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8236c5778b7dc84d83ab44afa6ef9796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39e97e73de7e62d13388373041251c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4d1e923bae29593c5c666c93aade398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb299e682f35e248b3f8834be029e4ac99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d8e5a46b3faf88b2524b1c17c028e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8475f7cc47c25d7e341f23e8b2aac74101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc63ad2de1b98e1ce119d75146d31e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4c7c70dc88269d52628e4d515c1ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799221459361dd024a8da444a7a4fcc9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939967471ca914a13efe296055f61dc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a422514329158d63b9213c4999c337c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a61f16d670c565e4d6512f986a3afe107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dceb3f3a5db15d50623ae5388c6d6db108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbca73267bc65015fd56513df7388914109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10df9e96ce6c735498ef46835589c2ca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea4bce823c967db9d63a02cfd162ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914210d031c6f5c574817ec2715d3172112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d7a3358f482d8b8ad0ad9ad18441c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100a44e7ae492a34e6a2eb4b02be27e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c119e126d73fcb8b217920cdb65a715115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82e9b9fded1866669fa1bcd7cbae00116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98e0d0d1dfc432ac827fe9260ed1d8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2462f4503966c9fcea80e08b6c8d13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f3663761257f664a76d4c32e2fc06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f1ddcd6ceecb86eeaccabc725ca60120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a624ee7cf9678bccf28bbc0f6d1376f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0919263ca3f6b285332348e9c69a05b4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971df6d032518b3ecf2288d24a82fe37123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286d7711c0282aaccdf6669c63f8e990124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef39bcd2ef02cfdc2ed72f408ec485125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c3ec2d357bc6d5bdca25e654bc30a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a564608d72cf9c25e5c792d2ce9eb9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401eb8ad07bb4a25fd36f1e531407251128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b98c53fd7e6b3812aca18f04948dc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b3babd207b0c057dbd818fadcbacda130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c9ba15cc662c33983d94532b85abfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66f6529a5388ec9c73d54f2242e946132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ffc617d8255aaf147574857cffdf1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552da63431eeae7b6995c0692722e21134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95a7cab0b1b0605699d77761d2ae6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6ceecdba239114c5b73629880b826136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ee85c13937c711a5478fa2ed53acf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21405b61bd9876092c78e7dd86d90332138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cf9083f70677a26b92807bbe99fde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcb573838eac986441e7091fca955b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03facf6492cf6e148ad6d265b782259141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9bb356400ad9b2cd023900532c8e91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f4d066db9f6c41e8291394ccf3b3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d30f028f52160b9c180bc4d6b5643144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fae34092a06aca1b9a61d057a2b9236145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af12f71469c78dd2a651ca000831527146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d896268a73275b3aa1a5415fd23fa16147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025af604bfbaa3dd98f434e97bf51f1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667b77df8650add0249994fd5fe9c42149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b1d952d2164c09200d181fecfe8b2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca36db014d2808991b43f4677c07f89151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3434b62d7a9b80bd88b1730c5ed19d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e353642b4907d2d4fd95056e4a2efb5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55853c8b745b0fea092010a8448a2119154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>