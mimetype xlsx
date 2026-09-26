--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92fd61a77cf6ae195b073b2b8f09a361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b2ec302ef52f77832ed4b5c743b822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc19b4a8c1c121187ef3aa58154368f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a73c14349a8dfecb816ac18a4191564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3c0327f4c65b4ba125f45b59225175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59d399214c9b7cef342d19049f0a446.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb851752d56e126cd9d305c20092ef7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e4b61e79e7fd95d896d431ab558268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdbb4f453a16b2dc9f23f9fcc9ed4b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37e4296d18b7c52394c7db1ceafc5ff10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a021cda192580ebd4008532709a6ef511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1c7519ace0e28fa74d5ceba3842bc712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61d57933f5856788f5235452e6056d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9167749b07b7680ff13afdd9a3f111714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315939a40c5535259ba7225713d0c89f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919e6663f2bc8d60bc956deab9918b516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de29086af2068928f13bc16a77d009917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d6adc385feaeebeddd37d7eeb4d6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6bf4d36cd0b661ecf3917c34adac119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2acb028ea154d56cbb5cbf89628a48520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df377b26b43a6d67bd195a2873dcf7a221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d402d24d1a2fab4e47ecc35d78332922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670e6a5d91d569c7e04eb7431a0bbac23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd9ef7a68c93d47804de9d025cd3b024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c810aa2427f3d88133870a53d313925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b98afd4689c3d0a8eb050908ae6f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed335ae132312c8e4d05863f8fe2c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328172792479ea731e71dfdc6bb43abc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e63405345dee90064ef608b00259729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2948edb83fd3eaa5501cd7387dff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9b6d4318e28e46227e1ab2676c20931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fb09c11e6fcfeb01f6478730ee73232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e159fac96c4618881c222c1081f9433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42ed33943887b384e06779c5c344d634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca20124473789acec38eec05bf3c55235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e4311d1a1ebfb744b4b306ea76c07536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603afe3030062c3518159896059b28e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973ec7af91f3df39a6ae1c2d4dfc0438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ec5e4972a5798089b05ff7e84c2c4b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e7968db7692eba55672c0e8bd6fc040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eb034b3b6252f32c7c37e5b91ce4241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edcf050c82f62ac04bbeef620b64a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d10de44caff167b2e81a00390fb7643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a1ca3f066d33c5a073ce4bed3378444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824965b29ed9246831cd0bc24a701ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672fea92b3fff02ed38ebcad895a72446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5917833a11de64ec347bc3a3e460e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ac7f5a27cd86de2e3aa9d9404048a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69cf76b8a572fa43d769ed0e7ab3b2149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c952e3efb4d66fbf6e92d8c1da600c5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ee6330aff4e6c93b59486a9a85ee51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc1b1f9b759c0b1f33435fd97216a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1191d3ff3c89c22a281301b82e5db0b453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f458f031ccca75848ae92be0b45823354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4363ecf67c188f1e58577eebe7e830355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec43b1493b4ff4eb07a28b1059a94e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4869a3738009afd0c30a7306a9535c957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836c9b14d58180618b49878ed704b2d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11132a62a8d706295454b3448567e9459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcea8d3d026cb5790e0f8e76b952fe60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd50e0a68059e65af9522837699cb061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08ed8e0c5725b0d76c9a25a2ff3acad62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286632041b19ce9026d714c9ca4c223b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01740d5512f1c3d3d44b35c53011d33164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa76f5f25ff060b2c62bed8b00ac4665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9bcd243fa1ee0827450601fb6953766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d6e03b0b72b625e70b4febba58053167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb193733dcd696df24fdc9c39cbaa268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b197835a7322d9f402aec7b4416c84b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6357d3e2ba786a5d878a97180d995270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc0f39eb6e1eccf0fbae36379ea8bc171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964d9ae13d00d38cceecc9a12d33fc0a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f059c78860008d977e960679ab6368e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c315bf68181b6d7a71f6db170bd0697874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f384bd1aeea105bdc79230ab3aa5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c9105bb90f429c5aff79232da628f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d0717917de5fc13eb4022a511e56777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1348192ae51221ac0bdccafd979b2278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857c556619112d9c1339908301c5ef779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c76804a5aeaf968b17da3d330d0f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527714290cb57618e74ccc89faf8d8e981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaaf04361ec5d2ebf49a598d3edbcd782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0d8c062b4fed784ee4e7c89b7df7183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9552ca06db1629b42e44d22f5592a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a667fa2d667b321c26673f9d479409c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8994c570fa3a813224cac730287dac086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5587b2e7feb4c2dbb4143beb6e2fa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48a2e9f454d16d5f1204e711759ea288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ffbc6de2024c68f1c382a310abce089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927ea3d0c6e6322d5728591d9869d0b690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534560a15c484ae59dd36c30470ad05891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341978b67e5bdd8ee3ca33ca79ed4a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09adc29323521a6cc088fbc9a8f77f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ead059c90d2b09d8786be37c2b24b194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16001aba475a0aaac3731115058b85a495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf06d40dd3c77f309fcbaaa3591fafa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8e2b3e43174a73339086cc23df7d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7976665cdde5ddfa45426715e817d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1335f5e0b7b8e88f80a36d2f8004a6099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02eeb71505ad91412b2e68847cd8b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e32d7ac35b423c1fb5671b5f69141101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06720ec9a4e97c1c764af2a7eea731b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fc1e6e9fcbd5f45dc11ffe050f76e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8616e1a053f0c65396f8a64cf6424e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64293ae3b5a8c4cad44d159b0c705d15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d1af4a4d187c6a9427d5df87bf3809106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57114e8d341e4659a1d0e099617041b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99b32e1f97c9d1d2406d8a0dbce26d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae102d8710af27993646e31d84812d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7988b170775bc41bae66a4b73283788110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54e90b50276cc3a53b275017ce0f8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544018c944d0ce91750b2f108c1ed0df112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6aa8df6463db95dd1620412f48848113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4c65bc4727bd7cf84c47c17343b913114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eabc104e5832ca2648a67a273816b8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b976a41d375d3a0ee0dc3bf832c4f3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44d15e76352a7ff1c3ec07f0e1a1cb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3d0660b16c3584e1bcfe8b80d4bb3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f8f22567dd516e07e241165b18f76e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ec51ecbbba474c41bc799dfffd134120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb611800a944a00b735af0a85931ef6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b854746133b0dae29c463f2bc15e2c4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723844412ebdc2fc0de37d97fde302123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d5c6caa7dc7251a744bfecbb585867124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7acc8205080fb0dddd8cecfd930a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f7f6446f3f035cca5ea96579bf2c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b818c85b03875a818629c04b508ba39127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cf9b15f4d3886cdbb1f568da28878128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d679fb2e90f0921a2da21dde54a1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf9f478b013d9a812789c75054f81130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803a14ac0f57fc367b7f3af4cd89147131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212efa70025adb50b35508571cdb07f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a700232d1dc1179eb57b4beba1ed845133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37de7f10790626d4d6e83cdb5eed50134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80088d8c0121bb68e3783fec82e4e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e87a3176e70a74bee411ec2f759f7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad46191f935d85ffe2c48cd0412d4b36137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97ca8126876bd3f4f42c21fc6490a0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d22eb32098bdead447937af4c4c5e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b88940aa88e93bfa20d8aeadcc25d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b148b18cea222642c7ffe8bc2410a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923305c4a544b8977476a25734a7bae6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede230eadf00947fe0ff2c0bc5c1ecf1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27597493c9a3c137102a2c1ea60f16b2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6e1c64aca2854d77d55b5e5965c1e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e4c21bc016114a57e9354a3f70c1a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e1b670a20ce473776a5f53cb8707cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a88309952478a25c255903cace796148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a685824c17b4545e3c6654a10828eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d428c3b3a16a622008c766739f662150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f6ce8787e6b1c5f58ec925f2b8e30151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1d27cd7ceca11375c05f080258923152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f567771b130fa0a3bee2cb2d8ac44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5dd2233b06adaeeafe87f609605f5154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2efef9e202df7d6680522e4b2a42c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17978af8af922d478c72259212703632.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3d8bf48f2f41308fbcd596cc5e9c3f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003708784427753323fc97c273f3fbdc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ec05ea14d38f13bbdd7991c65fb9d55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5082a2fe284c8d34dbde6ac617246.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42751470618574ee76dd43351d10d5c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8628037ecbfea46f2dd6684e50ba78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe66dc8df7d608b00d622de2328df19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd77971c1cf4128dedf9f98f5a6c98110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f8967d5ab52078e8fb7b11d398b2e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dadbeef3762fa20b0315bdd4eff8dc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c732ff8b2ff68d1cf0674b8ecb1fc1213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd08f5a4a68ff4ae389e2c3a6bffda14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e50277b50174a40f8f827ac4f4ac415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93083286a4336dc7c373a1fb652ec6f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147cbc08e253239ffadc557601f6464b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd866d71a23c97f1592fc7fb71b93f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1774318b007c5fd6494e6bb3f5d0d7119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdecdf6b38b483cbff868e337efb7e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194f70c25779767bb7c2c5fafb2a0b621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8a4c47ac358ff20faca16ea77dd3d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432ff715a9405465ec612430def297123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90be6c6575af70360ae0437ba54b7b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8499a1c2fe9441c8c10ee727446306a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b933642af56ecd819778bb0c1eb45e026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41662ca39f200a4703223b201246c26427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038701b03ce295facfed878049f9681428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35689ab4b36e1aec88e093009b43433729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c1f43ca6f56ba35a682360eb67ab1c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7144f9e1cf0236eb21eb169df812b3531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e18d384afa875b78e92674e8d769132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a425fe7fdb8489c84099a27bfbe70533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab713cdf460216b796c5f074663557a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509da5bf229606a14064ace3d2d0f00a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689784cda6ea36aec82a227cb712e36436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08df55b32f6f54e8d638bf83ebf5ea437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f19fd021e18bcff0bd6ecb2e125c6ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f997f5fb1793b49b136628b59c735d539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b767f06a469ab30fd3da170d9f05a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48a385d458d49a4a67c0ff4e46b6d841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0faab2cefc2a2e9438e400caeb6bcce42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e2dfaaaeed249b6aea996fb8daa8e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5394966b8750c26ac5c6b9a1e49f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad002117eb15f3c008f3c8b8b1a697f345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3d0414a90613d037cc82720b8c28546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5882fecaeb1b5abd9bfab0c75cb5c4fa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd54f5f1142b0ff53c45123202f6b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b657efa31d21b63522cc182dab063a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be8cfe587af54988c170582cb07b1450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7425660c6ae50d6373521adae6da3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d7e99af7f10d61379454ae7d56d9f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f584fecd9fc3ed55c995c3e076d58553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5fec4d4a4d3f42c496062cc54f44554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a452928c5c2a48c96e0b66e9aa9f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695a3f9abf8048e663798511e0251756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4621888904adcd2a848fd1ec2062d8d157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a2cdaaec59e7df6a6f8afdd92f7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5594f3edb2d7d6f18da22b08e267a459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a017bec17418d1bcbb02292044ef74af60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95c9f3c07100559ede6f4affd008d4a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee441ce3737dcbe38233700f102ec562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab3db8145d961df8c9c12d8b5f852f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805fb815120dc15d6a5143915c2e70164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b9e0f5de33b25acef5cf4e82859cb865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367a28395750bf9a9f9750029fde2466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac3c2e7b4234541dcabaa6197e00e167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57c9e95ec6df7ceff0f958ef6468f0068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd266bc25f7fb1a5b9df0bfd699ba2069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78971fa288767a157080780de2c440f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1e95e3eaee8cec35b2a5d32eb751171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5415e4746928224bb3a563dfda71b2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3799f3afc0c75ac9f6417b120d12d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16728bc6c9aac579457b9187d205a15574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa35ec85b467472bf6ca9be2e1bfe475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3d57a764b2523d80c301325e5eebf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f243cf35ac429467d0af321606abe877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686ef34f00abd89684b4a5f81c25a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4854e7df26ed41ac9d27c00ef1bca79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f60f6ad193a305a83757bf1182518680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda74274ca4b1fc7d4cd9cef652de82281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7fae8d1ff4a590f68b0e96f493a0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fda6202c0c40d89e96f1b35f0de9c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25259ac056677785a6c4927a3726bd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef59f708e0cd4de48696ee258f0bb2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dc3874773c0a07b9f6c04d97603c7c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f997b2f4d268953176b189e9019554387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef569c2fa4c7d441b4a0e3eff99b9f7a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34caa891cb06ad6f9b79060d25474f8c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f71520b69c424a4d0838a707e777190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1f450bb918044a856b734b6ed0ac291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f6b978a78dd8e811174a1cfb9ce7e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648cdf59163459f18236f17a0953913993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ccc7632a602fbc994a63a2483e7e0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c1e48807faa67edfa404548a56a0d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff060f421ebae08decbecea3d9ade5f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbabca9f617acc5802ad82241519c5797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c23eb4093f88d4f5a025752f403798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397fc044b8efddef155db008efe043299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f5a82d4f0ae4b0edacb78c1f03cc0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc2d03818e89d28966e859379502c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0633f649b163a5d8134f211b9fb01f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4017a259acf67585b5688ce24469a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8f4cd7b413fec2d815473aca145c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5ceac3cfe4aa4d54df47b935ff1a4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6bd84db100dfeee317f8239034def0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd144791e959b1aa46e8ce2296feef33107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec0485fce0062dc754d992204a5321a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef9035cfff3f4732dc8322b5e0563109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bb1fd6a2c61c390b1f40d8e3203b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd0e90e2e0d5b2ec9c7c7f0e65f320e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb3b53747dd5f60b3ec349f8a20d0b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e2cf1c445a2156d136cee6be63dfd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9483b2d0f33d926f4fa59449fb88e93114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24976842b7d773d350bf814e277fde51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc77dcbfc40aac3ad67f585518444da7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5881a4ad81a89b5826eb2f97129c5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad161ab8c99848f77142aafe4e58bbe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ae46d025bf7a1813320ddb7ee362e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9840a7e9086ae466a9ac70c31aecc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678da2bcc37dd410c9fb7ef6ad29460121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edea23c5c46b5210b667d32ea586bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5846426262944b3e3a1251529103a902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fda795cf2d79c37c262f8073a924e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b0a52058fb0a9149c6c324562af0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c130711d2b6fb6f75f0e625aedc2a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae05f5e434f12292191e4112eb1ba127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4046966809f447db89dd7ba83dbf380128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b76eba8d6d1dbf524679fb836f392129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db1d6cc2b491d2bf625ac07b43534b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15143951b0d66234ec58dbb276243e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250bf05c2a3b9ae6e2a47fa7ba67c61132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b1b098356fbe6a9dcab130798d908133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7dadd3bc50608727be83d298d13f3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a449d70e234e2c9462ae9cc4b359b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975611f768ca44bfef0f2ae22f2bf411136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7b5135dfd398e0914bba42af26b68137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbedec6effcea077d7cded640ed1ba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc95a4c0951678155faf3b5dbfa2b8d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8380c34c7509c20ea03bc662f56b82f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689145ded6d5dd1d7f94bf56d4e4c313141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759dd55a0455a4254790a2c81fd87b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b31760a6a311ff5548d1a07a90f1e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c87673cc4293ebf29b91a26d9e90ac144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d3160d13fa4c2ddfbf43d4e90c8ebf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317c3a99ed98216865724e582fb6a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd8895d32c690a820eab0c70514b42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ddb6b668d063fd1f03ac0240d8e90d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c99f52365f41805ff744e6fcf85cbe4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a479d165d520d5a4193f248044d42fd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7023acceac342e62dd3588a63e4e59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e1994369e9427c7e394486938e59152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cd0203944d529f5a0c8f2f089ca0c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f54d5046ea1592a4d4d9627b1cbd9e7154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>