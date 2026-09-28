--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4977fe14acd882db8724689b1381a08f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064ac3a891d99b892c5b707fbe51c77c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaa5bcdde10d50ceb13b797ada4d353.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036ad964e1a871fb2379683eb0cda6c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d764ceec34d99336338fab29be1f7e45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f99e13a211e14a726d94d87122e5ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4848de34deeb6944c4dbca3acc5df4de7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb580a8263e938f99a09debe75cb6e48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bc21c39382593077fb615b1263b289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd1479a75a7faf79b2c166b78e908610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c641db9f30918b99e20b4f4367d6d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c19edd138d0f5af79355f18f7fc21e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cefe804fbd7e7bd61ebe6c5237608fe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3754f34c86ce6412578fa6a5b02a2c014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db6ccb20e782ef224991bbac86bb7415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51cf9d6c8fd0d9bfbcab168ca47d9216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d633cb049a5a467fe19e9302792e0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e7b9a0c93b906c7235279cf76943f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1c2b532d136082e8a0425419f92419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536ca844f3ce64eb242cee8de56f01820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a30972b83c096d135a1e512b3fbd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3273b8dddabbe6ca039a8b598d67836722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0548239deaac3fb1af8cede7a6909c723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec62a921f83870e235f93862c9535b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7428aeef3d6f0dd104f3f63a8802125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5681e9677e3b2ef0df45a0528a387526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2409faf2bc70bfa74731c7ebfbb1f1b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6853cd175a78652c64b04f46963fa4528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ac7ee1932eb082412521414fd3287129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563d9238cf8da5b535aaa58eb4ad25e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9284eaab88b14491d1177d5bcf35e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ea6ceb088c5056aba565855ef34b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1d47a86fe53140c950ea300f6552aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5e38f812952d8ebc120e5bcb1b72934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d30393fa8029d3ea84e9c1e3cdfe935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7be828526e3b7a9e3af5a0d6f29c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5958f3716045ef97e541de61f70c40437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971f48eb28bcba0ad0e7dfdd03fff8a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ff56efef4fe975e71dc54b3d16cc739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d552230580bf6586bfbdee6e0d2be3c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b65677ba45e521b7856efedd99a05e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba759029bb4aaf04065e4c6e0298ff1342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405e29aad42eb2da4f4b092e5562eb143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f29456af5ced2f8fced8c8cf84913d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609a6964348eace02f2a79ac6d0fa7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924aea472890347506c413243de1e8946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664945e0aaca3e279c889b7fbfe8cd4a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71f909bf293962d5ee908a5b5e10e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d06da80e8b54357a25e1e790ba61d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8371e1b754d4c30219f98e4e43015550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebcf082784866ddc8c12208fed128a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6b3fff3ad44aca6847003c16d7d83752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457ff5384a4586ad292aedbd6ad554253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b6999762b5860e649ea1bbdd523d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a594aefa2eeb1dfd7276f16e02d6cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5a5d205e4f837e0c69a4f59889fa3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef024281cd06857576024ec977e0c29157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffd33fed5a28b9f2826a349e800c4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50a9d7ddd610852d76027dae1629d9c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbded95783087b264f61ba0cdba43960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360228d141e306c8818fc9381c6cd7ce61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557ddb0db3329d034b6048a20c3e3b962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfa378d8e1441ed08d5fdce8ce18d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998109526f213d2503d37737131c1d7664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcfe063a3be43595e0d465df7e8926a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a72738f8d54dca4197e056ee4d544066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84212b7ec34224b8ad1e9698988aa87567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1132a1fc00ab288264591f60575ecb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1d5d61598eec2059ea2ba4ff6ae7cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594964c531573962f809ffaff75e5270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c87ca0c8f2229fe8e0f14a21691a3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eab961e0996ea82d4dbb9e316e64e072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeff8c601fa0c19676c6135e5b2956e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6715222431c8446600ff70faff932f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718be38913065288e4e6199aed2049f875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b65eed0259ad9ee88315c681261cda76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee475abf45ac19937c6673fef7e264f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b766d9a9dc7799603d278768e061e9678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556658423752ac6803d5bd2e70d52d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557aaa39ab972e9e4cd42db6eb9f139b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff32c3996abf3bcc6ca23b60bb41cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85624a6296b7f325edaa8e9e362851d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a69470d9d027017d9311f8186b36583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f1cb788151f9200db4eb0f14095a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d68a83a289f1b0deccba010d816036885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c753f64021ce6b04377fa971e7b8e486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eceb18c46f26a9ad048b988fade4d5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a6092c69348c2bcca29dd498d4f2b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e659388fbbf5f2e52e2efc40a86489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee14a7a3df9aa3931b2b62362cdaed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af80c73ea6240d052def1024d47ece3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ccf8b89d1cdf3a70b09ad3660b94a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a0af3a1f542d219e831ed87e74c5093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271df08cf4c89081b6a30440ff5e15494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b8282f2f83c97c662583fff8ad4695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f767318e0c26d936952b3d773bbe0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6de58a1ac53b83c2d4e55f67203987797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67db683429d37b06d3503225ad131ca298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6465380fe3bdeddd9e162d3a8d11199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115db389374ad9cc70d0682261b22e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f784d76691ae3129779c86c327deec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe47a1ca534d02ce81f53d4b63604c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc1aa88a17c03289c1dee2a1cf0401103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75764506c84724c0edb49eb5c07dc4dd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e35be0e3c0b0ddbb0e4c19569f9fb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4d28b467bae4d20f272def04805c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefa1a89d2305aae8d29ece6a5d692b9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31088d86f2c15183e46f85f1667bb7c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a811c0738f5656e33fbd450e917be109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41443d211352b14f9608a719a8201776110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5198178fe388978f3b2483df0e3251111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f74fdc7844cbc34010eb69e7fc9926112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43a0a2a087f5ae5538e92f1ce798786113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c478382874b3edddd28740a5dfd36c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1624dbce6baf589e72edaca4b1ab942115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4bf6a53d80f3245d2da016a0c809a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c590a0e7c69fd8421a86a0bc63fe74117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08904c2009cc39c35718f8f25fddd1e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e4da139acf28bde1eb42147383b41119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64f0846d279e96ceba0275a5fe81e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4de0258d4a2081fcc6752c0a89f36a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ddca657c7d9afb7f94c6c40ebcc91122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff86bf98ef339afce476abd88cc9b1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e6db11936a6f20bfb77a886b06cbd1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab4fd20074529a1e99c6579ada5d15b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ea05e321a261da733889f9427d91a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dadc35885bd5a66af409ec23cd4c8d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d518e1cf9a388b4f51dd7a848638dc5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c115e3bb6bb1160a7e3906282389fa7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6169a41f2dd36ea4caeafe945d1941130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a0e4c89b04c22caa12caacec1ede58131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8039e9f18350d34e978fef90197837132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aceffcd567ccbaeb9fcc38df0a079133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1caa368c591ec97704efc82c6693993134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ddca715834a95a3359fa1e88981144135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa18887c8399b59fc52391e8c889a5c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07488558d75aade10327ee32622ff9f6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96d9904c72510b58dadb976aba6f3d6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b61987624d46a0a065af1cc1919da6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb24a34981575dc57c787558aeb5c6f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103a8cc24ad00af94bb0d931dde00316141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4f8e091a6d354a9093d4731ff9c97142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c1349c170375bf93e3f1b1708e307143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9911c23ff382cc10ba1c21e59066e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa3290b103b467fc0540033525691145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311eb122a9e4830c68b8f7232c38bd53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157eb5000f3aaaf04f420fa8b392dab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a943e9a3f87fe8ff0536d47b8494148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88672c488fb659002962efd5f41bd4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16415ff27fc0aa35dadd3b2965c6d10150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e66c5bed778991ec57328cf4a7966151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f393037744d9fa8626fabcb1cadbce3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d5b6977753597261a64ee9bee81bc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3042f92473b610e7d9a5326b7f10f68154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0b3efcea42a95ab021ac295882acb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747357d5581e6bc05db164dd35fa3272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cce56574eec63bec3ab7ab87a110e83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414770af4e4a863c2cba2786d7d40ae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae66d77c5266067d03108a691472c9a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6e37011602449fddbe3ca4970b25b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f6807060a9babe573ef2e430d12bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949db2714818747c8a1120ec8d5ad7778.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fda634640646687dcc263a5875b1449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273896c03c3d98907405ab11c4675ba210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec52707c18b32b56826c40decad79c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d9682225796a163f88d74a824d4ee212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9bb2f404fc5d8a2672758eabac7913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18b51de533d8fb7086f0ef6c636f0914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145eace6f1ba9c68bd7dda9b7dee00715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b130591cff3d5ab49b99e5ddf2d1c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5537932a6b583491494550a35049817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91a60fe8dbf332dd9ef4fe09a2bade18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deceae341620089b86b8e39c55d42319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebbb8f08e95c6a4d1b5ac3981d18c0e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfae865434f0c500b1456aa273aa7c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a115aa0eb885cb24b9e7fe8a5dce9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4740c9bf1f7a5fa2edb6b237b3bc5db23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f92605a940d196d5ccd6623eee89c124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c13e4103e06a43da0dbbb7ed577ab25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15895919e4ff3860e9bc16f75b43523826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c4ad2e9e3664c27434a71790ce77127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b37976b46d91bf2da00bdb8d728b7028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd9fd557e3e441d1524dfce92653929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf6bf1c301c86d62d5ea42ef17614b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11a9b13c39688f4df6c903c545da1d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3587b75aae5e477fc0b6c8794bedf332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b24aedeb4da69a302c6a1263c2e3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f2ba40483972fc4f88cd242c393a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56239b955e45e73c3fef37a9fb654fdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d10f914dd1253606d5acb98045deb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e062a7998e035d4a4f807e1dfdc91aec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f3555072d72c3cbc2217d0bad923238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7de851aad8ef42873a1ebe7567bc639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c77c1181bdf5a90878d31d1e7a112b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258ba1c7b150c8a70718e01d9db5c70941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e8c14b3d8352ddf456363e01410dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88f27254f9e75de373c1a60851bc5843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207da1e2e7698a9512a905781b5581344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8351df9f2252f2cb6fd8ee2fdea7b4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8fa7c401f5558f534cc2df8066d0a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f44176e116250ec029584bed2e085547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f6c3a339b62255e576bc5bb325a2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c88c4a15e1161e03a6f5443d59f84249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc32671563d1ca0cdb90debe8f823bb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423e2b77f7b03f767b2554088534ff751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba4d3e9e5d13ebb62ef56be7e8dbe852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff2699af046dd16aab0e64da6313edb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1056fca9d256b309f9bac9303e140ea954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb896504a593ae4f3a4901805ee01b8255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30024ee671ccff129961d5fb509f7fbc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e8ea3b71fc95ff8f0a4ae20fcfb5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f55f94296d0eeb2b0aec6c4916bbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b71629c25e9cba1deea9d962a0a1f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4118d6f2ab372a41f00ca6a6c4bcf760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa1de2f00870896f408491227c11cc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f62d7517ab88d306e179550f188d8262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce8fc072b095631dcc56016a6676d363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb8f3407baf0ea09e9e1e6f973764664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff43fca5df49914c52f75f3b92bb0ee65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a29aa445edcf77744b7788042d647d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd375d9218b660f43fc4747ddf02dd067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6abf56c766752f45389e550a4ad2ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87573e62479b842ab4db530b2dd641cd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775312078ca55fe3b3590e7bebcabf170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64792a097e12e6eea9834ba3d0eb7f9471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3225da1262393e16d746e86da077c4d272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9dd386b2d7f353012f1a90a0eb35573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073090c442be6f420e125337645409a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3f61eb0ef8505e2391e95fb8aa2d575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9d2476328840289137fd22d05ef476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4c2ec8f8ca054ffa5954a4ea22b2577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58570c4ab4749b673577166e30f4b5b878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ee3f1852dabba050c954cd6da341479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be57f5bd08d60f216af408234b28b9e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2e63bb775b12140b35fe6fdaa5dda881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aa3ccfbaa8b9c966f3ec29fef53f482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2f59fd0d12aa312471d63bf472e4283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd4d2a23055dfef225d47531e558f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da604fb5bbebdf353ad7735d9a9833985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9050ec99b6077514c8f7d4d2c2c13c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f7f1b575b21030963c8b18eb00f30a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f85ab29b9ead2c46e0030f40fdb9c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae09e43e6c8ca01700dde67353e7d2889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ba433ff567a6c88d3e6c549ec3109d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc7db7629723d65b3329784577f3e391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b217909829258f4e2317cbad8416fab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d874c15107db47ae3f1bd6fd55bc593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb4f469c543f65c5f5b68cf63d415194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bda392c93729077edae3184aa11ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f02bd38f48394eccc3319925b59aa96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4363be90d88a83a89bc3fc9abd16eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab1441ace7f2144c508fc07bab19d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e027034c7fefeace4b5f2c2a06f50099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04586eddb6d97da27a110901a9d7d55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e61e8fc2611f84b552fc3fc11888a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918e84e60af4e1e84d0626c401f0d5ac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a215e63b6cb46c50cfc8231a8074d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8274a616ad02699f7e5dd1b1bdf34d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07fe2ec4b2aee45d23d1106c7b7134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb1e6396831e78336d8015dd9afae6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a312e9c662c49cc5024f745ad172497107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d17c97dc5eb961473d62f5c3b82f37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb311a7c0b9cfe542864f6226e957e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74675407fb070e276f10cbd944e53dae110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8b766ff1d1dcce6dd7357e3eb8f44111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e1ff0b50bbabcebf9953beb2e68f4b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae439d35127274f64b6beb9fd0a720113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d087e9fe7583df6e4120b0c499a35ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc7eb7723b714ed1ad7aa223d9b67ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aaeadc4677b0ce6ca7aecbd5794b3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c237528a46a115510440614f13193117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd818643c936831ce1af036f0f7447118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae309075743f3de3d3f2d2a7e3c047119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ff2e71c1d8aaf922a2e9ab80f59a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719b50f6ef5e8ee2f7cff39b0b182a66121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0e864951e828984876b7bf97a5c48122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc7979344d45b3b34ad5f22dab6022123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ce2675e2b9526c8453d841830c33124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859252c39f47f5a49cacc63c573c66f9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52dc3ae9b1c985440cb328663fe886126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7111e2e799e142505d071a628b92392127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca07f0aac4d16ade5df750555f60ba0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c5fe1a90c1c9bac939668515a4139129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502d10cd1751812f3f8bb75238c90bac130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffef4f4ffd8a7b073f08def09f0cb0b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d6ff55df3d6c0e008985efea1087132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9f470b95ed9f85f6a0af775e129a4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90b62562e47c5eca92c693761d8e1a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553e7b6ba86173f8cb407ecacc921be5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff74cea1433c7cf2309ece5c5faaf1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd403d13f8990fdc12770a9b02a86fe5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dbc647309e8b54c3701a03fc4915a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b291053b009ea5f5768741b49df3a4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a3ccb0551b7db0c115cb374b09a05140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f296645f13a90aeca63a1f7cf8859f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5a4da20ad473b07ba24ee72f9bd8b4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23125c4d15fbe1acb57e268f56cd442143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0520c5a63af3702062f54ffca4bb12144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4212900db60a2ec587d4e4abd4687f70145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af34f4d82ac74a40abbce403d1ac5ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61b883f92a80e03f052dbb22932e7b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af23705dff45e546eb2f9e28263fe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f789a6160c58919cab7b19cd6f0ff61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8561f2eb8c99aa4405c80710e7e7c51c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad2bf001c166da234f6d2721c39fe39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a97a649f014456861cb1f2b1abe97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68716429f08a385b666bf4368bd147153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cdba2c1bccbf2df0b3c7aecd09d27154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>