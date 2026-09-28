--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa7d6420f8a9d0f3ebb6928fc813a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd54c34ff9293aa530eb584536916512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73918210114f2cda4cdafe1a6d9ba563.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de18b8d23551eaa8d34e95c3d1f53d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3446c70ca11871f0a5dda1640565e115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679647588ac2e0f3085ac6c88469ccc96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef9b9ced9defac17669978520dd4b27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a0946a49774151ef443a83bb09b268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3a48ae785f8401534f8b32eb7666b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c474ed87fa62031a2cb52395d335b810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c5df8b8535ac8629fae8980f67ad4811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bc2fbc4c6a33ae4d62a3703692be012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eb8730e1d5ff58a284b0f29c208aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2a4a8cbcd50410f0c6da8697e8b46514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72974820cb5402d0cdbbf204f9fe306015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2716fb3089f6f9905d69a4e7009d895016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900a4a2d549eb3c3b71000358a8ffd317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834bc92e96f55e020bdefa7a7948620218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51972052627c1513565b36f6829ee65a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a55511e3424b61e800c21ff61607d9520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886d479b6b2ff38a5d5b04b872249a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99babeab78e7c4c4da04cdf110266a0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0ec0837b56fad44d25bb9f04f664f923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261820d0637b1639adae93d303b26c5c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca38759c37d89e7808744fd6805eff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9739ff8b4cc861d454f535a08d70fe526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae79b593c29692b1ca48f022588123d927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ca1f6a229cb58602d8ba7bf73b28d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f4ce2a5619714b806fad6785c2b2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360388d3c3e44f258ad1f627950aa0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079129e03860eb3294630d9146c176831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114a835722947bc970f46d059296ba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd41240b635c6cfa993d3a6ea396a533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d0dc1cd1c816288e96ca6c2e6279034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36791e216bdc13c41842bbaa0e2f111135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ff937f76cd5ccadf50050a39639e236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1dd82e076eece055bf14bd5a8947bb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b88908dda59c1e0b16b73d53de785938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd969e35b42b011a3febb6acff00f1f739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0ae25405e77b6f2b1e84f5ebad33e040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625ff500496a3726079afd7ceed6f4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abb7c143e241d025687371f481cfef742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e806fd735821343f2ff49e56084e8343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fc27ce9e213da75eb16924f7595fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46829052483e9b2922466a14c3bc145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8605276ac3634a5d4ac63aef4d67e3d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327bd19ddf840b289e50b3cd7ae7866c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ca6ba27e45b4118295a1cf43a42f0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1278c516b3662e762f028b1ad9c6af249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80c386be60e8c7b96c9ab6e353108650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2283d95813fde464d2dbf9ad32328a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df335ef550cc011fdacd7b7c25db8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d758743dcb8b79744f929bc9da9d071153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3dc52ce96d66aa2fd3d3f8bafef3e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f984ca1586a5f570dfe86cbaa64d8a255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a2fac16643b64330de382fd04dac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b70d82ad2be9a9b5a3be9ec1da14b757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd10eba5d2cae35fc0eb8c6bd03f88f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bab050273340fbb404ac087839b494a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2630ca29f89400d7bf5c5615c284d0c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f4073b603f74badd003951afeba86a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713eae2b5c800bda18ee14d730b0706d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b7b612a0d9fb6653514d8383a1a3dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0724b8d43b6db61308b7746704b2eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194535d3d66b6edfd6a21f2f0a650abc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68614ff14df46a8ce514067cec0ef3166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab13f53b466b4da90cce90a71c04c3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332653868e3fa58f9db8106398ecdbef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e763e693107965a09d8ce911e2cb00169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f43760d95f7bcf7e14d8c7202d90b6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd98553f84224e844e62298518e347b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59f4c8b9397df53b0f2360fbc0cf5972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83f151522960044070ae53c7725eda73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5fa4f26d318a9660390a196515ee874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a0e5b4d9b02a71fc6148bc72a54c175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767274ddeb440dfba0bbf9987f266fe076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957bb2932750bec5908a3a0deecf70be77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cff54648cddd8a8643d9f8de0360078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354931cad19414ec82a58e67c486a4f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f30ca7d02cf771ffc5c661228892e680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074402bea90bbe6aa7ec949ca38346281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d1f1819c5923c3de2b5ab3be6745282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9be846d779650a836d90f9fbc64596d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c13379d634d08e5dd444a87ff0529f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743d910cb5defc349f0a3ff12ab7b0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa4605232617e8989c8a5b3d26b4e686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2eb5d425fb1455093aeb3720506e1d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189f993b1447c788407f54613f0b76588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7ec7621fb2367fb88e84f171d82fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3243bcd7d9126d1ff332c2ef2d313e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83084a926588fb3f2e094833b626928e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b2d4d2359c78de0f565e7a90cf63d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af13701c135f8245cfaca00c07ca9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739f1d9b79345c56355b6ec849af56894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392b698dfb13f9a4bbcacfac1a3d1ba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b966ae556f136d4ff7ac4910d6bb596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403aa3554566ef992f27715852ae49397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a7b972b974eaebb915f599d1edbaec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b048708fa37a1a84e2839a1847cd41499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d489f742bf2049ff829d79d38bafde100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451c6ef732412929e28e5943cfe8f25d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa342fde61e7b18775a6b15830ead835102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc56ba96f8879884f38d0f9391c66de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823e4910d214e8456ca76dfc32e66d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7672d65a18ca4d775845616944a646105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eedd1e4eb18ec3ca0b9c7b64b967d3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbba73e0f0919a464d5f8617fdfc17107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76528fd9088f7b6e10cbfde2702461108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039476bce8a98966294c670d254a5649109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa984957ca50bcfb5a288c1fb24dd8cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa86f7634eafc705461449459ba7c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c86236ae48fdbf786d1ce4b6458b5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eadb1ffb6fd8aea64475ddfdeff4ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837bf7c7016d293e66b27d91019bdb7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be22e41a45f7b82b17bffac02f098732115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e57f601d05911769c2e64de3904f64116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117e2a42e58fe74bd52fcaa944d8e0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03722c31329454b445db860b5c3df2d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8fe1bbf069cbd70785ae713a566dd6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f504315b7cd58e2b9e1e4b05c651426120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecfd19a83db8e2167474448de38539121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317b43c186deb465df9fbae737f94af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4620775e46577c59151de7cfca91fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746b7aa583b23bbaf3090273e42cb75124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2010888136f8c7cf69f7a6d385bd84b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9163c9e3338b692ad2815493e8f96126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f2db902b88a6ccf3ff390b4addde127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe036c9f6be3d53b2a057672f6230d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550539b8799d8318c05d2f7c3544f976129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52fca1db991c4759fbc6c18e9a42f82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c72dd1ae5dedfdd0f87890d6c56a18131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9306d1df4c800eee8d996a9c116dd963132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2456deea12e47a97cda732d07bdd3f5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e9efafa9d7f69ed60d9b2d5b9ca59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989498289a8574f30290f7cf38f63a75135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84e38a8f49e9e899f524d7b1538707136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de42abaed6bcbf6ce756143742ffc6c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b48517cd63ec3d838830fc6e6525cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0038a0722a8367fc5875f6be9ab2b0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a0b4f6bba8e467a436ba33d0b28b6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3795358b56f906887c306350740c366b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f0d42a6b3408f043cb0c068791ce0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809c22767fbad3f642843be0c82853e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac71b6c91be96435ab7a39b340038234144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff15340deec4f7c7569c289ed994ae3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4745a6a2e34bae8bb7560c05cf551146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717724c70899ed32a383343e48cccc2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967662c3683a1ae09551eacb0a933da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c6d3fda0937bfa071c9b46c1018ee149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d081110ddf4721f13840ee85d5859e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047958876f9114b5f7949cd2d69c0b60151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d5ab01ee53d4af091753627b33d3c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846d6b4403ba032ba87ca2a85e41be1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b518fc3d578fc59630d79ff336eb3352154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f3952ebacfce3f2e1824f22f725901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a42b7619ecd6c59d936f2090b8eb662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e24ab1ba440f188d20efec9cb469e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d445ea41f192643f533e0f987c6414.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382fc56ff4957d8f5e37ed8e9e5876f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b51a7c96213a7da8b879091fb4ee526.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beea4a245ee562cb2f7c67ab3d8935b07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc6c07c96d6ed619f5c870cc9437b88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea40011e00d1472f561f10a92cb63b39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd71f9269d8382550e0e793048c5ef10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e09d430eca0650190d034e2fad1f511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3f3bff5014f2e72e40472d7c4128212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ae2c3d430e6df5a6c97d2c37caa013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788aa72eb59b47c1377247fe64cd63f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52754a4978222908d67cb8978b8e19b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc67cc60d036a5abfd927da585545e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5258827cd915463e6b55108672dee217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351faccdb0b2053f7b8788c05f8d960418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a649f1efec8072dfa36647237134819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c9b8f7f2aeba6b88df7f0a79aee5c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e09fabbe463cc40028157ebcb3bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e1472e1e6f0b2f8d142ea5782741622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89a238fa0ae37cc4502b6cab2ef43a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7432e8345c5438164ee7b661f2bb1d2324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d477eafa3f83f20517f583332ccb625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4af560db38563c99543aa210b3abf426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8074ddfedb15c014ec7400601df78727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4697d9327dbb1a5cd6ccc6e9176d8c8128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21413d15243d8b70b0e832ad180bb70a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef17c3cccaa65000487bf902bd21e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10c595ef935f6f1d32225f181c480531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe52bb3a502a0c148b6f62e8ae96b632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3e836bac9c83deea69b719a042b0f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab95cc36eb4a481656436d271a575f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e10f7f79fe66e700a781d2c9e463c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea0122be40f24451e970fd11a56d58136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3357bcd9b18ccb8eda41882a125615237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c84830376f0805ad76da155c24296538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dcacaa4116575fa1a88b49ac0e1ec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d6fc48ef0e46611e152fb6f3b50fe40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669eb4e2dab09f3dce2f4c74c70933f441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bea721764895520de2b713443a209542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14405498c9cdfe50fa1d649bb5cbd68043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b7b9fec15e2870b8608cec999fde844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a33a9e2bf8138309c0c3aa9f22584845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0994f0556b853c1cd5354a10ca2d4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31524c2d95b14d545bfb547ceb846647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71d68e0d8268a3166512424f040cfa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74e63330d67f5df074a959e02b50a1949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdbfd3442afda7586bdfcd2b264600c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfa28597fbb224aa89ed5c894b1b8d651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c9503969b98090c631c0762c772b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d208293ccd96d4d6accd8b6b9ee5b253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f896ca7d4b58cb364c928977182354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358a9724aedb3cda66410cfab6e3e8555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4e0ae5c21432ef92dbbca8e47784a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19cb007d34aa586d49017c4885616857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee01da9f90636f9590f8f4fbcf5a5e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90fa99f3f12fd26bdd0785870a12ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373193cdf98fb63d02b65dd14b4d10560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5d4e87ef956eb1c488d0d6c10fb71a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6fb19b8e923b7521515708454443ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48e25e1b8c1a282292f5fa42805093163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d266ccdd0dfb427a0cacea951a168f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c6f0d97664a1ced0e466e24987e08665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405aa6020e1cd5e3f24713b1be0bf5566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac362fced9aea75ef3fdcb73d692ee267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f0a4b1a7a5b58f6865a103bde301768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8e90515680f95801ce241399e75ab69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7298edeaa35e202af64d53796c61a6470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b9c0f8a7ffc01fb009056180da3f771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c141d530bf3d610391989733f011d672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741de4935ddbe363a3a38564bcc990173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f46195424c01c3e67fb45126484fc874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137791f03f3c7b44c9e2c68646bcc38e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d75c5d9977098684d30d4b84e66dc2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69d833fdb16b9df43151293d2ec32477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7d1bef46a0005af04f74ab44ce0df78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b2c4086ecf21cff7d18622e0b8f0bc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452e40a37667b7c1652c6763f363d3c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365fda98860c5900a33a499a7b7ab15781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1950ed81bafe48d49f5ae03351b831e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd91819416c9cfd3a1ab2aef2f67e383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512f2aae398969c6ae28cb0e7b90b184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1e872e72a948b18ea666a3b6969f3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02760c26ab2f51a2a781378c8bcc4fe286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345fe287029a4db7e189ad200a78a3bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490854d07acfdec9ad151596f177581788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb09831d41ca3fd644564437bb5faef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056dace2faed8f9b23e1dbfcffa43d9590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dcf0f8cd56dc1a55f48dda4bf900a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aebe8614bce56522c439f4654e2ed2b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbc146db486c624c7f3be66b5374ba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d8f1844d74f70aabe3f59bc07deeb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370fb65b3e87285de697ac325c0069895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89d62ca456255add15309760bad78a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a595890ed0ea8892426ce37850b5919e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010910333427a216612ebefd4f5277e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4418fe9217260cdccb4c806c456afe299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a1d367b1e6c373b39e0b77b7d753100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ffe13e1320ca21aec3d23fe2f109101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75b90724623aa100b0b30c430060d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757085469e29e55540aeec59ebd84dbc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee3ca44e8220e15fbbfb4a42e789318104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10fc80ae5b8668b64faaa48cc7bf25105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f92fed6462b399611ddaf8d97dec1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01658f9e45ac0e27ae00eefa7ef7923f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acab3a573fe0dc95615e7830ccac51c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372f4973611c3e5b245d7172c90bfab109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1edca6629732a7549eef8220b8e02e0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188405d6141703c4aa9dda721ca18590111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeec986d6b48086d5d2568819a4311b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9ea5d3fd2a31ddd5268e8a38de4cff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35029299c43392c0b0082cb59d1d8053114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71959f9d6212f8b75718eefff00698b7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31086d908ec0fdf52f94e27f4f172f20116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b968b377b07db9f795342e94ca3fcc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe89f4cb0e5945335197b2ca39acae6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a20bf167f1ce18b13f5c0f3b1761762119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a2ddc8062d14159039ef7753c8468120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167a2389ef7ed6c10fbbc074baf7836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a270ae33dcedd7c12a0fa5390582f45122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1e9cecbf0ff8c7b2fc298424005c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b6d2145d1e64c824df66282c32c57f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02293484cb760453c7f011720ee73b7f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc809a932fb444d9d7e5510652f2783126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc76209ec75b1f3c0fe841c2c86d09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f250ef2c802f8cea366fd613385c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf4dc7ddd9590cf42df680b7bdace2b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69919fe7b79bfd8b7e6695ad9a622f4f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b1cb9603dabd6b6cce579e20e46a1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768171c33eaa693e34947797e62b24dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa3fd875de4c9ee06bf2d4ecfc2f83133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815274a47c7f9a4e3ef822a6c27cf925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6236f36b54ae7dfa1455e3df12e9f3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fbe89da5f61d4d65d407f7fa97593c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff9f80378db2d29b204ef99dd87e87137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81d84d7237d45a2608bd552fa5c065d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e17b0137ded8f6c2b041c95fcde1055139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c897a4c4370a86dc704099b7656ac4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87a67020b0a712ad551565cdad9df21141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5fb7e8d34d7ee8b3647db1303982e3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f355bb78234c8917314f37a641fa3f4d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f51be53cc2c45647a66b6e8fd0b9ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8036283f7162a8261a609e11f7e96e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6fe8809eec3ae94e785aae00ddae3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bfd24d8ea51872a2eb72334fffe68e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35aa812bbbc1b19742e8bf69241af7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10562fcd29deba61eff9fd4b76cb2baf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba6f226eb1d171a42e99c9b178d8cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9886cc83fa725a31beb118514f375151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505979187a1f6f75770df867564b82d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e702775a419ca7e272773f493787a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a2f1505b03c85a53293742ef0bc0154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>