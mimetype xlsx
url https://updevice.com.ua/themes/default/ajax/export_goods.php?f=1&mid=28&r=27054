--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c87e78bff7689d6608e7b4bcd0a2501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf474e44ae1d4413599e3c054910a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100383c2de4ac1151639c6d795d7637f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375928e562b206dd1230f92b23b62834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252384f495cfd21b0672654f79d02ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e4cf1364722389d782feb699360666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c23d21fa823c103a0f7008756ebc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fbb70ec6189f06f9727bb6c4eb6798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764b7cdf3f4ff62b04ae6f61f28a69929.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac459714723aa29e4bd9f1df69454810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2d411a88077260c0423be2003790a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a412f8bd05771b3638c77bc0a70e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17049fbf5dd3ebd9d88b5764b3f20e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c038a5fcb0da9e3687b4218ad6d9bc9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78169bc075a42329b864dca55c3790a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e42937dd4df1659cf0c0637c695eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b208d657632bba8849d995900ea4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b50b794cb710fbf6e968cf0bf423a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d205613e3bab0381698e7a616382f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b355b63715dc8cb372a921c5b88f9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f2526d2331ace3a6784c510468e3721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92935736388cc971a1f0fd105de8dc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab701e81e8899950dbfa86306558636d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102647e7a18d97a2786bb8c84923e2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa71c39db5bda894d8f7d3825b82225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed601f5b997848fc5dbbb98b08d4cbc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b2ab16caa9cf30d92eeae6996ce4c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e542a79153c6ba222a8d3c70a05a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5171df9fc90b9eb376a2e79137b9935129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df3e94862154a1cd5a48c34550418130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28cb05793da1070d0bb311d099a65a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890ad1c78abdb8fd6c30ece34576d25d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720ff268ceeb074d326ba7a7ad9ffc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d40f60b1c3d13decbdc078b7a768234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543195d9f8f1e1d624d8c1c9a02cd58835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaab9be1825d14d118be39ece6a397936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb49f7581c384a6df346b70f7f122037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98522047d84d7e11014138c299fdbb1e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce9fb5ab30b749dfe823bef2b9767cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95ec42bbb608006e371ff65ba7cea240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8fe9c800c313091ac2e60ea63c93a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e840a7601e6817c0edd92a86a70985b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17bdc88492920a83a91ddb8bf71d0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc53762d2a8cc455762cbfa3bf085d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d692582998a0a2c5703afbfd741f686a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19330c7d3a7ae2005921bbcedd02751946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd84d9762850bc17d40a5816654ca20a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49f3d3dfb86733df9552dc5c35f50948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080503857c04c97ef98e36cdad911b849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a85fc38f5b36a9ce8d5c21b03a80750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3196db3aea9a852bdfcc1083156a1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0ccf10c6ae2b050bd63347c43a22ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368b6dadb56b8dc6f1d431f8d8503ef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf094685ffad0f5684036779ab82b8b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09ab43f287b8cc454ef1afbbbbd33e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8e6be92f02c0ae5e04d121187b09b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179962d79fb14e92e2a3cbf460696f0857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32ea50ef3823273466b81cb693c8c3058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123876cfdb617d6663c5547e0876bbeb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea9b918cd52ef161592d6d223141c660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e3b37526aaed4495d9b7e16e0cfa961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d88d23ec53c28c12a2f147e8e173562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2de25979a0f0dece17798b1c503758363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8853b38da3f2e81a8564dcb6e50f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4635fac0ade76f53edc4f60e14eb9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282410ad5e3486710c1878f8b6817ad766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a18bf828f22534cca67ac7abacb6de467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029722b69e101872e70d97b4dd3f2c068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c09291116d7307cee99cd9b6c099ba469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f074ac7a91a1a277f9300a3985f0f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db22fc4024046c4d7ec5e66cea6c4271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1c1daf905a2d11144aee280bde1cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434915ab79be5eff5fb16985be6f25b173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbfbc011e8d58812954f53ed93aa2cb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c66c6955a08134c1d7060420e63c4475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752d44f44b4243c85425e7669625c0076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03432fc6219acbb82f20ad843fdacbec77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646580f571188b1f7308e49e07bc403a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bd405cf0a10340b37c81a7f0041cb579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18918381de5e91a92defb39a09229380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85f8c1687477fbc35790c2d39b56d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a572e4330f71c371bfcb40a999e63a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b43ff6915e380e2344c88d0fa0a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf6ea15ad6e79f347896dc90ab126784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1054e14485d4b61229d5903c1b8fb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a64be826e11bc17f588a63c1666b286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b35f2e59161aa6442b1b710fe252087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1908357e8fcaf55d39796ae20b0d6cf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc82a06bfc056cb9c66d514ad8e7bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb683e43bfac3e77469bbda9fadfeec90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a963b5d2b658b444cae35794df5d2991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca07dff540c552b910c6d467bec3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12931c3a5c31851c8f6ccdb0a0611793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dd9125e3086d85945e41d242e904594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b6cad7bd9b8fb98eafd3f46dbc12295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6e9fbb1a62033524e74762ef6af1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75726a05b35ec5064e5099c6a5edfbf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c017db20327dbd4270d72adab44b6aa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a0ebbf6a7c0bf086898afff492daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886023e4e9d77a24bdd93b8ac02ac02100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb08347e9ac40a5d8bbb778239bcd3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fecb0df0ecdcccab74f37768f61cb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b0302f2cb1e6558b99535f2b716f1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bb8837729687e67620ded8add67d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614bbb8bf3204b0c9fe079e119c09df105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb06f187dfb0bb7be461f5d72cf3dca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baacbca8e4ab15d808f4347bcfda27fd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2eb652a540bfad429aefa643a18fc7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5fbe55b791f0ef96ffb94f2b5ca9b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bbe57f0e7f095d34a9f879b4f8a2f0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa90809a3b4ae74fd34209f03b210111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32353619bf8ab8c1d147d040fbb786e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad19f683827c78087252c6d8ec0526113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f660b90f000d06112ac131cd19825d7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db52267a5826aa39511a777dc6284ea115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5114738b1ed4096a5c2f5623104d799116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314703d2ac7af6b0595d7ac32b4606be117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226dd26fde723631938e9a78314b73f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fc1ba11dc65f1d946b44c42772eba119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eceb7c2c046156d0d16b6c4d127c4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8137365db1a90dc5f0ee437db8ee7e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e4bfb26f98fa20fdc5636e0fcfcede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faee5b32612c6903156fa3262d17a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9543a0689907fc0db529357b835a1c0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4eb22f7a915b96e63fa30f226fd545125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310673e73856e5ef49477b7067912e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dac20df39372432ebd232aac46e8bb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6bcf2d4640afc6e7f7ff6755813a6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf6909b3ef29d98edf82ba7d0b6088129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ab7bc72e5fe219557f0ec1cb8bf0e5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191732f2c46df8646ce8fabb5456dbf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7658b83f343a479caa3e331ac8e2fdb3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df1b94e58d0eab91c60d34d880628133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b24303836bafbeee0a64659e0cea05134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad7f0070d74c1b232ae49236e57efbb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22139dc69697dd577358673a8fadb58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482764e9890cf1ab37396c4ffdc08d50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2e3b877dd60e92fef5bee29e1ebf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5553fa04f3e682e86d90ca608a4a95139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae85dde8fbe9a4da84290ae710940d9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a753d2060078003ab0bcba22dd429f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93358558516ff8e954c5be0d62ae4572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb78eb09b7c7ba94edd65341ecb3c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba3a0c3335270936cf57f0fde728df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0b3d52427a530adda76c6afb66f466145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654efadd6be39b7eea146af763be575146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c87b535a1f3e852eb89f62b99ee3db147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74cae3f2db5571765d5972cbf946999148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddfac18743cc3adcf5179e9fe169af149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff792cda9b406b81b9fcc1d69e60f9b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aefbe959d45373bd2c4705f332f0ca4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c578388c41e4a963c1bb9fa1938a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f24f3a55ccbd30dff2e5098a5d3686153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51db5da2dbbc68ae8dda87f5d555b37154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cdc0f4b6ac493b059ca785eaeb8ca1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1ef257c0af2a3206245a1929c1822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4359dd260eb71ae212e8b341bfb50bb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c6fb5c8452289b2cc1c1364513ab54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a68d9bb46c1bcb8d1eea09dd075b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076d89fcac0d7fb3669be9542fc5cf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22557f8c68af9bf7c2041086a56f797.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0bfb6d99948e1ff9fee28cc1c7d0198.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff4aebc4949a95f9979673c40b47529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f6b4202ee2e207e1eb5efa828785410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e60fbd854351cd162e192b91f61e411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c657861948dabe03d690a02ff4e5d212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c8e82ed693063a4ffef6b17bffd813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd877d5a25fc404a2bb20125e838bdd414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a68f6b580d4b8e0cce4ccf9c3305eb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa9d4fbab9651b3e60c9fd7854e8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c62c6271d3c0cfd7c5affcfb03de117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169b9b3226c53f360e086684b9c026318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7079e612a7e69c4755cc222bde94e6d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5195d0f66ca079ba95ac8a31dee9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65644d364af15430255181a7937f1ad521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8eb0f00d22331ede74b16f514168722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7523f12cbb8e8de9e447fcc70daa823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faea9229eb21634435aef98ebec2d3224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4488dafcd3abb1e611770d4de134a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a73fc41cb61a048a2e763637c4744726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537f26af1637aecb7f79eef001a4b1927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea545956e0a14d4a4b3920246e17f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd05e5b1a199a3b195995152cfdaef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f95b2c51f2cbe6002ec72bc4a9842330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a766dfecaf17689a7059f24133459a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecede4fe69398b00f728c166e4fc96332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e84a0044d7ec6a47cf7b103a9bb2133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ce73595aea752e353887ec1f9971834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f1d2352daef63db51edc392791f2b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f831ea6a86c6ce37fd5456586b36136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43840ef4640be6258d4b5280d07260937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532569c86353448fae01e4aeee00121b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb425ecc3f8c1061f9b6f158ce7a97239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0d803c0df2019bfcbf30bfb078b5040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9655d328aa46ea6e510043f24bfaba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac1045aa26caaf2d9a46dc1fb2a6242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c11503c87ca08fa440639b13980dd943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269230921140062e034de3c04852ab8644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc54209096dbdf543ab60b1ee96a9c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e593e5107f3f677a31625ec1c045fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258e62d11a5c74e93e5ce8884fbfdbb847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef621f75bab0f87e956ed559ff583d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cceb70de70c8084dc40bf37f3eb3aed49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a7b3741abeefee3492dcd7cfa173e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9de8a6f797ba8849f7ce2d3d776ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56ac6a837ea7410e27b73dafface52d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073538cee54b4f9036547cb69e37503a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3096ac985013cd5a7b0a2be4d4e20b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c204350e8d0e3b792cd12a7e706d3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc5bf9d2a9ee466eb12ded9f23841956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dcdfec34bf6d1b4ef9b8ace0f5ad9e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09077c3c181805131e13ce44f38decf558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1693e4a54888f7c0cd857102877a66559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095068e68e0d5bd96441da2a2ebd585860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7af0bb068f691739e4f0da5c4d47a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a59c053bf3999e9ad68cce9c2e6c72f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056648bbd6df44372e886c14af93d563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6412fa0a330a856efe5ce4e64807964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ec6b48ad5352e5f53e759d29d75c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fd9770b85b823af0436cc2fe05c9966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58646d3d24487a9901f31fc4b8243ed667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20656c917f82f0f04880d4d398a98fe68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b48fe7136ccd861b3f7ac786475d169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf836aa1264023e6355685cb07d8bff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7266ae9fd4cd19f6985869811d31271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278803eac90cc6a0b820eb8e365654af72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0c10f475a206961250ec3ace23c1c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffaad0e2c4cec0310ab76dc1001dc0274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a02b930a147ee14e963a7be4033f3375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637d482764948233ec9b667c1fe996076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df10839c45a02711dd81811141338fc777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018389760c51e23399a529ddab5249e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ed8ef665ba3f9a300bfd99d82522879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86df8642a6a1c0460da6f93977973e180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030d9a066e36a67daf74e2eef60f49f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea370f31b8ebb149ff320a19d728480182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf22833682147085091012d5c50ea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea10d637f0d701a8d66d614bf0600284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34533a807c6ced7b2499b3d8fd2ee52e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d268e0dcf5b7e9dbc7f612255949586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85406297fa7bdbaad06727f7948895d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea9d589e4321003664e4eade5d8e7f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a20a37dbe8e324570c9fa81f4507189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a77d5cd3bfb53a40f4895e1cda30e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73641260c6892aaa07cbf8e0ce65d5791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e522097195ad69d35eae968f922b4592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f252a014981af704b58d89365c98493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa9cb2fb91285770ce5dce09031795d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818da6e21e32f3a96aa84121aeeba08895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5490159dfde1982820169877ce99d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c1f46b9591e6422dfd6d39e2e9c4b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400fe37b95f80b83dc5622177201aef98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e622701c80c7a40c8533e20761c67e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db72c5b30b9486fc9a0341667fb2831100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fa31ab7eeb20937bd38a5fb2e8cd04101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7e8e402f401367c70d1d6302ba231102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f063686ed6e941cbe4cfff3003668103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea17a0807485761023168a8f41c2f2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b5438f5241f507a4792e59f0d3efd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58b92b124592c648ecc28def89970f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5abf7344bd8c9e4b9178ad2b8595ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161f12814e9ef315e335fa8ecaa81a6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57caa83d89b87635a172f295c811e1c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d20bcb9abf5deab34c5bf0954c2ec110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e7a82f6dc8cb9fc3dc1d43e95307f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c53f8a47725eac262e1c02c4f12c4fd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087f44d1bb43b404fbeedfb83065031113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e6a1bd892e483689e33b0dc3e796ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695dd00ff89910e45c12a8408212ee27115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02b0b8e14a833a3a6515549db82050116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24a6fe0ddacb5bffd14828efc468a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac5bc092fc9fcd31902a9f0045effa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ba9faef53e58e9a2229ee219083ac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5832b28440fe62c69c7ea96f0363d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbba5b468060496d8ce1e419478028c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24d5f26f26b6450fa8a9d0599628cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510c23a14ad391026c937e40e0c49a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14d816717ca613f722521552329ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d042655f799aabdcbf08cdc8acb3001125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270cb2fc9bccec6d24f54877cebd575126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c73cc3391fbff8fd3171388ceebaea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083b2dac1f4f0713e6f85b5442e4cc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6b9abfd92cdb31a674a661c775166129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7d9e341cca7b14f046e098d5279a12130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd2f1dcb2d5b9b7b8e349cd73a4e6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0491606317e076537deb7df82562a71132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eacde250947e432a8966bc0da88529e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c602513ab0e1142521328abff60752d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be938bcde641d9f24d690e2fe0d161135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d43f995b144468abac6a60c02ce43b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab660389d3a3afdddf9b6d75e9f9d908137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1cfa11c7f68001d2ab35fe13f1080a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9276bfe2da8c3bc0d9c0c25e8eb7a5139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedac9f855b5037bb551c1e3b141ccda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a422b3123e77097c68035dc9977452141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a912271de8b3fe24ee22d116636dcfa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cf5e7a50c094b92e368cd0f9c49566143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80701f5314ffa8163dafd78bbdf24a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220d8e97ca484eb931bc31e64de79cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96614006df275757aad3e6f7d9b58753146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad4e2c11f01c403597dcc7f0d406ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb34d2756afaee5b23afbeb7bbac2861148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ed8ad5bdfc793692a859ef6808e7a8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2905087c3dce586c2f20daeda18e241150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcfc44b0b432a18a4d729c5ad85668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40707c1c21b5ffac4af0b3726af333f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6fc8f03df65c41f070f0574b4ff401153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d2d9da7d148eabdedfb6b66e08d0a154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>