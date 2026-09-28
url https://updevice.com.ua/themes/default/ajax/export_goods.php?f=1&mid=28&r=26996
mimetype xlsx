--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d60ecb541b38648828a9fafa069211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9e6ea89c6695bcab64bb49ff7b792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c0f648d48fb62e249973778aa2c513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad16ebaa803c79b4783b645edde88604.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52024d844d1a49014f9977567684cb8d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0255867e97fa3216db1bffd7baaf36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d586c73e2819cf480bd42049984c147.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9dcbab317a832d83deb96f70f589c88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb73bb35760588fab83a0e4ff923969.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4437c7678bea378782595473b75c60210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a33e8d6368202ad1a39fcb35889411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106cb4f70cea36a9e857a41c4571c6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f17b37a79db41e9675f7b359e033c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d434fb7b1f7388eabfb46acef27f4b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e77b551dcae34c582c8c6d76eefbd615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8882fc42927a2138128475028953e4f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3f173bd936fdcef7db48d3ffd316e017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15b5b1db69a5c8ac7e2019d74d217418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e517bcd0fe486370943b78f330c37f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bfe6d5e71fb749e79d55c215fdb0d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda01f193834897368428919bf2e5eb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c4ffaaa6b28806e4543e0f0a281a7522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87385e2f90ae264cffb2f5bb8655027623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b853d89742c7dfe037e5dc5843db6a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea7f5c1b0797d085f57ad63051dc5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5d87bf47151119c57b293e661077226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111f67b4c54caff262d1638a7883e8327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fffacdbf1b604727dfc9c4e9d4785928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd4d368ab5223e796228395fb0aef629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaec1dcb3b84a0e13110c553e29cf7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d1df0963eba53cd63f689a5b3d73a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aca4efc246a09ef45bf8882dfcb35b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cf84c4b44cab2ef2ce4ce7185d25b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4e2354e795bf9215a81b990f381e434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c1d106c8608900a695d75217b7fa4435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e943735a41340d5a3e97850904864936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6d5add16b05785e87a7af0b565432037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001760f02363b12fd60c10b29b8ecec38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcee19329f34839056cb16321cabc7a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8278232a090293fef27bb9a95a6f0740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390af0159073525a28e36b2de81adc041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1e1462419bdcf79a1af18cbde68fb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f70542aca3f908c8493c369a4d17ca43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90271274b11d96c7bf61e2b2a59196f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bfeb65a5359bfd2c9380fbf6d753ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd54ab4dc11c7d32cf349a90228dc30f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2541e091f1fc21a81cff9570d18e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb449b51b515481d0844919877ddb8cb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc86a7ec6d239a58c68c2bd2c2ef10f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f5cd35f3e4316dcbf518e5de66cdd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf6632642b633dc7743fd4e9e30480d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aef278f18f3ee4f5dbccc976fc350bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7159ba5e28ba0e493550568cc331a1653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8e67bbff88d5b1c6daa444a93e2c654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27019a1dc0cf2da5c5c6c74f6ebf75255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e5c924afa4ecc1dde48c5a47bda0c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed4a946fecf35f84a53480b7a0f8c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1083465b7502778244bae8a65a040058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e4dc9df95fb836b16559e2d303f90859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec55e565dab4d05467db11362753b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58127cff111b43a731bd50f3ff6e813861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb10a17013ddd33b6cfc574ae686d9662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee087f819e6cc51c6a2565c95fb43e1363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595a313d19ae7f3426203989224e54e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c55defe69a912bc513b67a02c6f6ab65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243a51641784068f0710b913b3f3fff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0775d8512ea64b4efd1fc5724b7788fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fdafa39850cc3a73857c0cf047724068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448987fec727c437ba7571ad46284e969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e41caf43b889edd7d77a7979617ee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01841406f228dd6b41fb2766d17593171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f31cafb4badd33d2c93660cd658d2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cc4b1d7eadb21b961fe198f443af673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644c75d48b3f95cfc3369811e909f71174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46acc0adda94dc9312f989cae623ae75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77570bc5a1428eea1649682dac13db6376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd45c006a2bddcb0bcbd9c61d1d46c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484d35e6394059890087212cb16c3c0278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e65a5a404faffe4f048c6cf57c069879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0aaaea9ddc03e75e2d49182679dd580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a6fc76fd685ea4bdfe416f995c2081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfce73dec8cc41c4f3eef043a41431782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a72178871c4058638a6accb887675c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6176c4edb5e028dc01ce7a70c0f7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b3b0f1610163839e1bb702a01f68685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ee02a626a7d787f27b317599fe3dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd2186a08f660cdf816eab74e91c13887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88adbfc0d139b06d2b6be197000489e988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26853c26b047e4af4c886364e9a4dbae89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4968d0e3335e97c85d1d309c1a8d81190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1763a1bd5373bec38b3a2f65763610891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97e94c03332a0673deae01401e567292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de1e3c06064b8f05bca0eb3217979a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dcd21add4fc1f49f0704d36c6bd7f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1a8220a4a246240f405693423559795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32dcae9bd5297a07d9dc6319c9a71696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6bc6e2ed79f3203472c0fceef5d6697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49e236e4b875145e6564bca84300d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f9865f42b405568aed2cb2cc7cb3099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd78040fa1797ee6264b9681f781987100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4635fca7d8b006ec0036831e3ee414f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef899b4bafeb36adbc90d596e0fafd5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced0311848b976d4ef0df53bedae91103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b69f5710e6c0f068fd77815048594e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a9a691080b0ec134ac4d51fb2aeca105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba97c96aca58e296b631e5e469ea31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df34b177af933af69c13bf58b07aeae107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1c090d9af0b4f3a0287b9a417e9de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2899695689cad5a6fdea1095bb2c8f46109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baafa64ea054186e37fb6ef122599cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca81cbdcdc8e54d611025b81cf9ab5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3c2041e9140a61ac0266c88a15083112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490b9e5f6068cd5abc44d07eac24c00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44648a01e7069a83853b1648a98b76114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093633fa7ce55ba7abe716def24c11f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0648a95fc9d1c1f1439b0ebf38e163116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151461d2bd45957f94d9fc19216d411117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635fc1486a2a1a63b0d7b4be495c1be6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b8a0bcf2e3028a9d317e57b1690ded119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe974bea61b1bbdd7f933f42d491e70d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a35d640bbc96c0d2787ac91d8606a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175af0bb8a46e8cb88bc9739936bbf19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646221e9faeb8764a91a197f07591172123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee1c3a742c761864fe1a563a84d6cf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37002b1ada8516422ce68efd0ffef9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284e68950ec2f5d90a396298f69e18ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c2d0272e2066930092e7d651ed07127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86935ca71c63b6a02a11e57af88963128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab471ab2d3d00111a0d216addf21e2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b452f0c7fa49eb315428de5e40cb6e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1613aea831734883a1ec316b008900131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afbbccadd8b1e00c75b91a84865c98b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058999b4e18397ff442fafb98d7affd3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a82d508bfe4514099ca676c30f1fc60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9991e3b2bd88d67f6424c8f04074e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1813d50ebf43b995448af9256badfef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b2ae358c109ef601f0c0846eb712b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab824e663008374075943ec95ffe373138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2e3115c0f31a832b3b596fcbabeee139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b07518f425aee7a95c730d6b4060c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e50d4e84c43a445c5f4ab6848b5bb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3334797ba5ecf5fb811e49bca43c21b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2fddbd10533123b9edaf569b6ac463143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39aac376500f69ee76807b8481b11f3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030c5683913432ea1172b3f0ef3f299145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bad5ace74f0421c2fc2c985b7e929146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5d717188dc54a26f83875abd7e0ca147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99a14f3ec8045b498ed0df523f6c0b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ab68c74bf15345328bb486f46d1a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1df34869e9ee0b0269fb48f4d83e811150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97b9a447e7d20c3b15e00bf3a7e36b1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a34228b438bb3e3d2f645bc77fd6d8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e950903b2a8718fd09bfdf25085d47153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734535d17282a36aa48d54146bc61a7154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90920cfa5b1d879f6dbf08d33c4a9c01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68155bce277fe38e4fc01e95624a83612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4786049d4fedf2d7539783c50ef243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c1a09aa9f73b0cf86c75e12587884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631559f836ffbc476ebba02a8cd75fb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c109eb9b7e3d5a4790dcbc10a9507f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da382312471b926ce8d1038021a2f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9701f7190de1a5ad3caec65de408678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1768e1568089036446cb91ea87904f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09901f3e14e6852e861636fe338a7410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4bd2afdb9afd6e4eede60924ee6fb611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15faeeea27fedf7b3f32856d1a61e03412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d115fc9ba534f7124e26254c45face13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55484bf8415f9d3d4f87220efa61c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76618e35f313bcb9f174f0f755b88cf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe48c01e15a69a0e8ad601aa244a1a816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9483b6eff17e762781e27ad39717dd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c476af39d6d2a927a8e327b5a18c6418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfd7a450e76732d1c7d593a548534a019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c611687043aa178a7169856ead6d2e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff1719d1ba141860ada6489721c03c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcdab140e7dfa95fadb3779ca7d6c7222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e858af426538cde627b276ab9b7edf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d520a4e304d66dff9ad1ab00b480bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6048a55235414cda5bc7e7ebc158ea7925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ece39dba2771f4254cc9f868a6d57df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca897d3eb4cfd17cecc4049b152a127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2868666a1681655f56cc2fd26db4dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb54a12139077ef1e407081d76335d2129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894f194ba18dbfbd92bfa0710d71a1b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9630b104d86759bbe03f42f1f034f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950c342e59ac0520f83cbac1c8faece32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72579cca015c984ad3d875ed9049bd33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c587cb5bd29bc0cb5eb897252db597b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151d23cc9877e81f51b54caa068554635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8eca6e76346cc22ba9c9f2892dc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c3d9d7289ed141f9e6f2bccc9155137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958eabc34324da0271c91423bf4d23438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1ac81495c9ebce042a0ff2d5d0ef3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806aa684c76217751055044cf10988640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38bac708d125decf75ec5223dc60ca741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023e10c06faf1321cc99db2e267584c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4f158284623d8f9679df23f153430243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041eb443c4e87828f5e3d7c91fb8a09a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5ed063585956f9bc8a52d0d45e6b645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897425eea607fbf0b0759e466b2ca8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d0aacecf92173f4622d9df46a8c8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be506578a6329c85a5a17a0c20a384348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96735f5f60ef8d9e882f35acc90cc71449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe6c188195a16f3551b7d944341c93550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d1204dccfbc79817363787a1c99fd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7b125ac29d17495f178d7b3a17ddb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0805cf90f58b0d1ba0749c728d2e9d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed94145a2e1d7661a4bfd53aff37f7e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14b6eb5eb14b207123b691fcdcad5855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5395c09c8d857a03c98c2c577161f9156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa35c97d3cdda7388f156f81a8fa7b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6757b51498c17c6f43a59ab5af177bea58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34782145a801344aadb56b8584fc796059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f52708dfdc959ea87bbfa7ddfd501460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70260ec217a9925d577159b6e6cd987061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd9dba3193d4da96c9280e65821c2ba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789fb13bce4538340c5776a5e11b89563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7912d82a17b1b6afbcbe76a1ee9e886564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4773463b085c6c27f1085b2b6495b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001643ed0c8be778b4d6971f07fbfdd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc326e39e9840b0364773ddf7b96801667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7de28c4dda9bbb21a948ae6c64cecc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3b847e67394bbea83809b1564418f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806f8e43733bc0fc172afcc76046ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9539dcdafb3fbafce3b2af9a90897d2f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8567c18306ee7f6a9e5768dc5932e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8269b13db78c0307ac3572b39f3d54f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2387a4354b0661c6bf98b539defe1c5074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eca0f1356824b69d13b9a29bc92d7d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10880e6955a05c1a5f5f3ce3c9004b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b97ee0178f98c93d2b03d8821f7276d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3081fd1c97e3535956d8529a1335f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad106be0e535b98408c927b44a23379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50abfd896608de82222c34f658d1b83b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684565bab930f3bac2110ec6b0349a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e78f93183a9f3be5d0835558f9970682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a5061a68520e02844f14458c1829e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637017a7ee87b9a3126e9f5a922f81284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b007258a3c19d9e2acbc0583e368d9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a43f180046d505d19b7e60b2bb36386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce6a6c465543bb5d25131789d222bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a11cc8b8f292fe1c162cf7a69a7e8e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0370c15b84ff4891240fff362f92f2c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e67112fbd4efc0943593c0c822d68490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a3196790612cb6ec9bc543ab1839d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8903695b59b7b0f1c5cb7ac1c265d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f165ea18ac5b2d869d350f2bea91c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2252e4bdda7e6abc508f6447c9f91394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af6be136dffa8b1caa866767f5cf8a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f07f6d4482d32c2e51f8173fe2f4296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef67f4865ce7941e6cc0833abd8b2f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6656d96f6fa72a8fc532d3744ec06c9998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bbaed4ebdf579018bf1df58cdcf0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68ef0dbd73508a60d3ac51c7609c5b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58728336ada19cc305b8f05590ce147101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e15f036714b747a69e7ad1d4b6b51102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b4fce17e534a97c81dcbfb9aa99758103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9fed490dbead4482897a68b341d59104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0726e446f94a8f76b7bc56866cada2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e26cf8ed9ad4e6276f190b5508cb7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337af6c3d9896d39736681b49bcabd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454168c71a95113acd7c23b4829a7e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421bf1d3f2d6ce8621e9521104fa69a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65b2465f5a3c862ef4db543125571f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7610996686acd0fffd9ee390a2364f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07607d3def55136bcf37078d04200873112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94531d5b74c88b1d62a27066c1b7e59c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9beeef186a9475d9156753d1448b086114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4300a579811f5347aa7adc1e221c7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03385c219bca3c603d931871d13991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe4ea827ec281d5ba7caf719a89c08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40db714f7b87d135ab4e661a4d9d1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf312dc28d01a69f3fb768182d857ddc119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab4fe490cfd7067074cf1105aa7cfe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4bcc7b8f69204a4c40c224642fc91121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00296bfb69bf4d0a81a4e19de5d0dc29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ccf77a93f7b9e94fad6049eff7bb2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3248a9da0d0a895c663257f245c12717124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3548accd843eb2e8136da7b80859cb3b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc956cd07016cae034b3974b37c808e5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90f0cc8e53e84046f32e16df7f0be0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f460789ce5ec7c258cd36fa74a38076128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29881e3b8824c0b3882238c0dc09f02f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e982856f215acd8d37113c555e77c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fd2798a6d2e969e773d7e125854f52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3075a6dd2ac3d4b7f0a70529cb17df132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87282cc5cf6903d936636a27b81d21133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f918715a1cd581523dee10518dae97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3425043f3baaef7c4a5536495edd6ba7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f1a21b296dd1240957bef1aa17f1b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c82a5f9d6689fe6effe68ba66bd5d51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b390f6f3d4fe59e948a8341026ec4a0c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abc55a183584b40193f7cb259d7f36139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bddb4e9a61a4a2c075cf06cb6051fe3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249eeed466169a2717cbc1d19e67073141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d7ad78ffc861b207f4b2080361d25142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ed0a1ebbe3a1063c61f5708b0d049143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158578a864910a9c723271306a9c3bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9073fbcd80468cf06f2e294a29fd38145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bad6cf1780f2531cb1ab0f268bdbd6f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7d650b76be7142395f71f3736c5eb9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd6b7717ee14f7c0a446c7d3e370b5b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ea3fd772a1b9db8434287a8f98eb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeef1cb86503d14342e1737f2f848c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8e08fba66900f15022211c31fa3026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f062b1892e45e0ea4904a75f6b7584b8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863d710d58d5baed80194ae210c6cd7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85ca9175d8e43a14c433c17b1ed8a4154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>