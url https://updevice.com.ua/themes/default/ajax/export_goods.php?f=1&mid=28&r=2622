--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651116425c2ec88de6056001f0392841.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af757e6d09dcc5f28bb47342df7e597a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cdfec8de1c6bcc6ab8b4d9184af543.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0afab3e48dfe6d533fe5688f835f4234.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa641c2c926977d99c3837612cf448d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb79cc2cfb79e122b7304fe4862156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d02f24d2984e45969cd853bcf324d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d419f6d987179ba91afd1e11f83848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787e2c9266b635d36139657fb74e6599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728991b0e29fd322baa84ce74db298c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae75bf7eacac359a8ce7c2b3fd82493611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cce02dcf375bd452ae24752829b12212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc99f875ff71ab224ee8c273f903fc1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e0cc9cff4776437dd19411ef7cc7f114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d46fbaf9dd27b41526b58c23b9563a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f6133828880ff811cc0b3dbb850c9316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df9d69572eda404b5673e9bde274b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aba3b4246ba7c999171db6950f4d918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d52887add2b50ffce31b045d688ce519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a41f888380284bf857c3aeb80761a3020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb6d0a0e7ecaafc92c1d17488a5b8021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055f46f45e50fef7a861a5aab23bde022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d046575e0b16ed5bc4a10bd9c1b8523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cc5c137ffcbee0d4a26ebdacfd51624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc2451958e9f5f8305c529990d73f8b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107562263f64de448ec4b54bcad0beb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e114d4c253620de44813b21cbe79a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eab7eab5dd6e871dedafd6553373ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b8602dd484889890875ea27cae2dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8ec61dfc321251c932a3122f9d84d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52ce5a70ac836660d4de988a781616531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d96127f5d0449cdc436bfe0b27988832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4d4e8e809d7a06b2ca789d1e643f7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7110b364f55193be2027f8ba11631e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d67c1e1715e6a8de1f7d0b46fb18a135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46703e073e1f30c306104df8acc0ac6b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53855461f6e1ac1df300664c589a071337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322283799f5e1e2feb967ebad456974d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f57938e9a1573c1ae9556135134939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2125f765bc69dee0470991ffe1150a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8357a944aa4e6e729052d8f54c347641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5120e3c94d1d2e10c60cdf97b47c8db542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967ae0a896785533c963d8cdb6b64eb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bea6074598cbefb70d0b467ad195644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b7e025a3f411f6454f9de5d98dd40e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015f573b67ec82de9d0b8fab8917c1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131dea23a8caf3095bb4edd293a544c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3051deddf0b5021f740c69eb456d7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74aec48825dda80f906823410fa76949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad9205b8c11c1b41cc99da4b4727d250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcbb87151d38124cb98d6bd46862b151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7584068981f3138f89a05b90139ffc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fc83e01156a740f6d90ab126197bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb17ca2800945a7e226425af655cd354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da843e6ffe21faad83f37bf34596cff655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a78dcd0f90f904ebd0f1e6ec6533c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403d1c136034cc1a505879b248033f657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3901af724e441b480e9f294a10d2fbe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c61306bae83ecc9ecc517015d05d4ee59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c4130a0e445248c38bc83e46161e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee794f23cd58463af1b50d68998a8d461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34adaa17691fded7c483eaac71fa29f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d23c6f9938b044e7ea9098d928210263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba54e6e8bb65a2c8b5e3eaa05d85f464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afba9b39c20ef8a5e49a5996f8945165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c71b548f85116a72947c72717b31166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1c8b7d02a583eee90ce4a5307b91667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b7e55a3583af1169e002663fa0b4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e6414f5e952acd5a13b691c91b0ba69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73333ef1cfe88e2a2efff8452e6bdeac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761794788f533ebb7c9308e136ab12a071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac15eb06313d4dbf205237bb166e1cc172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e11129ad591899d34f19f8e265bc5773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fc2cbdecbeedffcbd6db0990253ea74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5bf4e549d5573d186dc89a897cfc1b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daa9f8d32bae864e5e3b538c8f6846e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8075bdae2096f53b8e9bbf1f69b0fc3177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf8e1e655deeeff93dc74bcef4190cd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78345be3f0d4feb4bad6db3a7ce68f7779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10009bb49f09885535ae835eb226ff3a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46af2588ffa473981b53462b75cceab081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5229882d04745db7d71b68793621f182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3a6f23c28499a8b817e27c66c322a583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1b0174aaf480a7563b25038d05f3a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fd01cd7563c4b1d6125910b2152b7785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1754edd3caef41bee4d04b2849b0a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f14beddb3d29cd1a0ed61d2e91be387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac886142149cdb1d950842467440426488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19aa722eda7c20a5ff93faa60e2585d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0604bb483e65bd59111b0c393bf9af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a9cae8a2e26ff739810df7ec72ed1891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3873998d5c29bab2a4ac6ebfcbf34c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6c85402138e5ac2a181f703a35ce893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc397223bec10efef5dd05e795fd30694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9acfe65b86011319e0b2d1b34d7dc2595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471f37aeace6c51aed8c2e0620b270d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd2666aaa487676a89b7dfac0e7b9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74127bec81f65d3b7688d3059d71b81998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c53f6d8985a4cc57ad82a3597009699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf5d94bc648fce1a6962c38ea61132100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ccb52d4a99213e8933dea729709f97101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba14295e4b2339daa5c636ac71d7b2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab205dd0dc248fceff1875233fe9142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7200a4f0913fd55bc960c9ab35b969e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844743c0fe4bbe66492f7f85012dd40105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d71b8c5b6b414cda193d4d9062c6a5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52189c9237fd6aa131fee5dbb70145a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e8515f537c4e181ea56ba10fb6338108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbe41232ec04a4f3959f1dac384d45109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ef13641b7c6aac3a9e512dcdb60326110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a492623d68e883aec7aaec223ecdb6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c17b39b10e6cbe7446a9dbe488a76112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739770730bbef866f126b07c3cf970fe113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f3d4745dfaf7cfd6ed9e8b898c65ac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f66a33884e8ee9822370752dbc8c55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fbc0b786c299f6c2c3ed48bc31ebc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea048be8b98407d3af86405bd47c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdfbe99c0af87d40d72ce22a286f47118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed642439509029dcaafce3b856eaa6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2666edb9e111bed12550c2b365740a4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538017f64a70ef0914cbf8a4cff2b73e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe269c6f76a70aa818b95f37b847993122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00345ff9e30457fbce7d6203a5e1de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470133fa5d0a6d7d92867d9fcd3e5b9e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e761cfe47e6bc4bd8251a3cde17950125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23187685d9de344e56624b7b7a11643d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df1fdcbf9b7f5db899a4a8e38e547e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5426bbb944816fca26dc394bbd706128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1968494049966c95e7492356a8d0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a60361287b829dcfc700dff28618d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371f385ae3a53bea1ee815325ac5929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36895f52003a4c311e73b3bdae76ae2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d4f826c816c1dfb9f12f5fcf30ce29133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1addf27896caef2f3a071df4ec6c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83dcf957194c2db7cd82fc0429cc1d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6411f4ca7cd89171ab70e961a694f6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c9ad83418a9e0ab1d67e08b5573bed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997fe69e54055caf4f31378681748e4c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ea5fe85c8c613741f63962635e71139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f74dfaec77e79f88638702ff5d2d0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b53095f8e14040ca8f2eb4e456459141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c46da47d43dd0843f871478f9ff96142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f8be07b395c13510f1c3be8371bfb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b0289bedb265500f1aacda4706203144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288b898684bcbab7e6e266d5efa5d96145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947a450ecec4a150cbc8318727db7cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998cd340d5989ad8c683d95d78f1bdd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794dea5c0ec8afba0e9305019c2db57d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815dc92369bf8456b3a5b7697f76c18149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dfa62d68d3f10127d08294acd7f67a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d57754ddb42df75316d7dbcaa8e68151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b548a4fd319e9554c60b87dcec39b24152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbdeb1640aa4d01b803b1e71dd1835153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1077a9a996aa73db80555eb4625ee154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408677cd6e6cfb6165cd032d26c2f6f91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d2f9a3d57390febf07abec6c379212.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db1241d347899fd300be4bd5d9ccff53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c7cf6340462692d2a4347d8b2bbd84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c903137f7d9c1243233c1777c00355.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e06f7aaf4ec6e6c761133f14c2c06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a746a4a8e99704eb1c2f309f635f41707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c217096e412e522d8bc87e23ca6c2e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c425de8c581cc467abd2b71b7d040e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d97c8e2dddff776e2c9cfe7fdc038d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b15caf8323fae4fb2b08521a999d8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8866c15ad2c396458248fc8c279cd8a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134e3675bd4a007115b280734893ce813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e37e3a31972376efa6b06c65757dec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996513213995b72ef5a01d40d33c3cc315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7949bf8d64213a5696245b870e74689116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7c63187a2c53453aa44f6845b97bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b9ffe8c3cf17822b28fd983dae1f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5063d334272ce7a7993598b89b8b419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3211bbd27582e62ee337774c407e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed12b6e51de1ce9b7b132182215beb421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094db951b2984435a5859464be1f320c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33024818ba3c1b6cd4645ad7969b5d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571c82a6e28a9fe060cd04effeb9407d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2124fce9cb894bcdde45bef596650725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0502dfc2b5a3d9a1ea85914e8a33c92c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99fb252cbc84b9f14eb546a199a9af27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67d8c2bb2bc1d12c90496932f88e20128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3351e8a59cd8e0d9d21e62b57afe3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222869911ed23d856625acde601d9bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe07dcd8de11d167ec81a69aaeb2131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da80338129330080fdedef36bbcba0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619e7dee63bbce48a8e7279d27c24b333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d8a0b1d1f731144c6561083ffb7c934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e901f4d81389b5a716cce6fc1750dc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ea66b07c1acccfa3fd2b55bb5702636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d953f74f0e3eaf4dafe3f1d8b56905537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5e8ba058d57bd866664837c53f99a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2dce8a72a7c846b494e889720fd4bb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2ed5f787fef0061eea3c9895b15bd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5668bd74ed3eee4bfd65dda396450d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a8e8140e7a0b03019441dcaf085d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019ba853135a8149c3c5ec5ba410eec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c9ec848b1ed2114b536b44353480544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a089608c934ba171631cb2ebf82b145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76d252cdb257e1cfd2a089cf711376646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c38efaa33f729769f453672a7b930a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed8a661527282c8685f39754b25b2d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e408e60ac12a44e55f3657e7456198349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdfd00b24546bc00b32bc6f765883750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e36d6e89daa9d5d06ee2faf9fa9aa51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d811bc74cf0c3755186ba87603fb786852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc0ede91a91d3f579f85a25b066fa0c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99dc75c59eb6248cd98cbb6d15d25254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ba2647ba8d09304f351226a93d34a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf512f52375c9a153f2a1a61582e37356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fe793fe413e8e984fd9b1a7a8b94e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f92173bc33e130eb6b63ce31bf395a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0f8a945212fa551385c5a2cde0da659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6e299a3c9ecf773087fd21d385c7cc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc097ad2d03cdf0cfe69609f77c55e361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760f48571d6f802c31dd996a08065ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261418703d7c60fc995bcea96b05d40463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfa065ab5027fdc6e6c208d044612f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a62d0e13bf00d5d0b9184ae84d6a1f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dbb036e7b21e9dbf5caa026df6f6c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcced7cd821cb068e59839baeb28195767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef60cee8388a9ef3160652043b05e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1daaee80dad584bca12a5e79b4cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630191f551ae346901fb34aa6a749d0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ee30294f196cd3d6d2413ed323be871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba7606dc981107c0d6386189f41091272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311894aa137a1fcd9f538ce7a95a8a9a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b33d3c526cd64a1bb2d10761e71af74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633eb744619a58e88fb0b68606c92bb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135e642446f7223b8573867cceca41f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd11a63539b52b26725cef589b875b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373589c754514335f948b532d4c2abec78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530d554697d5a8093d76ad63be9cc6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e6c8a196144196077ec12b5ecefca80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a9d829f6ff372ad7d66af79b35bce381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ab1439db0fde8cd7daf7b0b62ba0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76726cbfc3f959553b0735bc4e19584b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72dbfebe8ad52e8f806948cdac789d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e452db72de5aa0e5a36c0a60df0bc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f44404bb4205f06aca491c66cfc2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795d4164b62d43b7e209a18b5f2a28687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5296503c0c9f9448c190390cb02fb288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65ffb46366c48554ac8b2f89225870989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765f75f43af0b3f7998d275fcdcfbd790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdb9d9ae80f580d0554d8e3deaf16b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a557f45e564d9f5620ade185d6a9292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a15c79303e40a17e65017f002ec84cb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d48cd8f52176ed35c0509e1510568a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce30174c26aa315ddd80f764cecedb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6695466103974fc5172a3125a257c6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5193a5fc2627992c3e2a3dbc3f7479f997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d013cdd4f09f6e104463c602d9fdcc298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64f5a66fbed49933fdd44b28588dc199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb2b9bf228549c9f96e31a670e26db100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe797fe0db84a103710b2c1a55d9ca2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a34037df80c632474c83ab2fc4683102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7f1c2a3de4fb4c922a7ac2c8bf736103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbdb208ddd6d733db61eaaae46c2fce104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aecb53e60554ad4b526184d5e19bb3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9f429db8153dbe612f0e31fee6d164106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd841dee4c370fdb4e93563ac147fc8b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0715993a425301c3e11298adbfd7f5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8657298fc516b6f3945b5a7be6adcc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93ac7721c087617301f6f51d0f4094110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c360f92cb11166eda1a66a7a0f23a51111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8ea539824cda553047bf2d1dcaadc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a3e4a0451d2306945769d90015fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d313573f30b90514ad1e34f1f2358114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760dae714d6501707f48f5b227d9091115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767834798a9265b00e6bca17527b07f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8f889094e2c70fd62ea53e989d92d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e83f40dc739fa8a3effaf85ca542f7d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8754fb2921723f9f36a11c37638fd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a1ad0040cd0744daed9560babea47120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62abe2c95d5513f0a11fe4fc22bc5c10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0376ca687c7b46d029faee04f458d66122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a33441d8477001aa721488ed3fc7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87127135e01e8c4115b2284028c0690e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151103232d312e2890e8b95edb88c832125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afce0dc5b5425ceb3b354b2085a091126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408184ea69af0b21bbc3ad2affb423e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d4f8969c714adb1320163fe72bbd2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f15554581a64d402cc50e0782ea77129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba0d8e5606cbd30911187c8d93232f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23362fc1e184d733322a1890c5dcacb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ac6a4191879f0c6090d422004beb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03e58d3e517267d696b748f90ca006133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64c0bf9b6a44867a3fbb2adf4451da134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b6dcaeab8370a641edfb2a4352b47135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54f5b370769453121b5c1d96ebd371136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bc77ecef6cdb0e9c1c16ace08e5d63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862209d02544b662eabe0ee3a165ea8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703eb8aead359a0f8c22ce3dbcebb48139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2613598bb3c99f2376fced33b94e27140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dc303f506ef73c96dac4963b6b3de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72224f96c37fc453cd98464f6201619142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fec05df71628302b1f333d57c7768143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca30cbbc32e3102934b97f6b4b21b85144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06c6eb84175c55c121c2a5540f11f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aec434c75815f5b559193346f6e112146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c112eb6aed04efba024345ea837575b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66afbaefdd304e8adb9ba5c06373aba9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c39fae3d2409db0f2393a041e23c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e177b6e612888c571ebace5356cb631150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192cbd66a3d70e304df28748b54ccbc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1f4e549155921afa8622784a0a8d9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64cfc13c8b3942568bd279d39e795bb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff6e2b17c1fcccb1bd1301ab39e023154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>