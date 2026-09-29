--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -805,51 +805,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72081f70e458940b586deaf8e5a32191.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622b2ea4b0567ee2675bc6f1ad148202.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cba87b67af1f006fbda348214b73373.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cff76fa38d4082601201ea9b7e87724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1cba431ac0f74c60e4ed67ae84c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636fe9ca12c3082f8f19ab9430cb87b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec8286956a1aa5d9bbdecff2771287.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6569b732bc65ec1317fd7bc67883d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d6479b73489b88dd09a0c048f4379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f63227ca1265a1140e6b8023e9534910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bc1e1cb804cdd665563c2bb0e60dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1de1767c9a1a3ef16ea094eb5530412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebcee1b378112b141585abd8a3222b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc45bb53b2f3da882749dc1e309e6414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1f160d38e2e5b7820287a5d6c42f415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5ce6d6b95a0aca6fa1aaf7d81588116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76e3cf291d9b6e1794be7eba1bdc0417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37372a99c2ee24c0fb5114de925d5bf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe065d7d0bdee67e36af68054cb163d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe19f8b6e847a77cf7b25391728cd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee45142590c2dd1c866ded84a79c6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9dc485b63ec48d0e41ce8d8bfb369822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ac8036bd146259e7a07ede778deb723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ccbb719193e1e60a5dfb213277bbe224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91635e184a43486f854bb08eee0b9525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a1d433e8e79b9ce0d10c8f610e4b526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e057b9b559ba8b125f78539a4e3a1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a252bb170082ad158e8a77ca7e1e7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058ddc0cbcaf4e30d1264fb84442027829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3945ac5f93c52137dbdaf0784b2b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1ef48608ecec1f7f783f2e494f88031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf60035b7637633be1b502fcca4ca51632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799b81f023e2df1a7a74f0ad57ba5db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d4429afcea29bf07a7c6fcab325fe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7973f1b55a3d80464a7a85224bc4f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4e2b77bfc680125496a45b1e93f9036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c155fe4bb61d5937b6e2d2a897b86b9437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0d64917ce5cb3e9c63ecff254ca0b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cbd76226e22d8ae9c2a6fb82c0c7239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b00329a00c291fb0a0590af0aace940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e977f160048b255de3c8347d77019841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244fdb4981bfe2771fe4134175db5cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ebfeb27414785db074619ee225b7b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2820eb639b3a54d42598a772cc991d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde00d11f762c1347fa28426a2b818645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144346cb5cb1e4e63de32f40b4fa6e4146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf17db4412c0154e68274ef3e644164f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c563e8fe615161c2dbd09008ff28a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618abaa027408e49e4efa2960a912e3249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4251283bfdf75a52b163e4a5e49a3c6450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c568055aab484dd5226adb4afe3ebbeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce04a55a4f01586f4066ed0d87866cd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8534eacf2e222de2570caa56522dcd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf5b10b045d23a6eac1c68df1b030654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228f2e18aef91aca20b3f86d844cac8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9af08cfc07d4cea8b0366d31345a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6416de97892453eeabcde657319a1b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaf2e4bab23d8ca4db528a916f0f0f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfb7c06664917665955941905e909359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365a3effc8547e706733a2d9e632f64f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab1e9ffedb8ec6b8e656db4fcdb4c8a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d580889dbd92722123b212b7b3e1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6fe3d5710e49837916ff4a22225c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9826e9684cca5a60b0d24391f91fe7a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a15f7972eac4bdf87f97925c50a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d755774ad01365c527ef668c43b5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12707b5d9aef75026da5f48db911ab8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a406374226820fe1799b86b627cc068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59817c1aeb33a07d9080c2f3035145e469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461429e63adb184d939055159020d9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a432888ebcc55a0b1e51e6d227ea671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc56a390d209f9de79014c1d8ffaec2272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9eddbb5602254f3e116aedd7e89a6473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0639505521ad5d271fde1cb1541f90ce74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a346ea51e9a3a23328c01e34e993675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4c61d50397cc79f4629e208fec2be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af471dc827e024d1a5620472c6e7b7977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de1c89b4e19bcfb3c10153b42ccba878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc574b0d07cd25c7b6f163086d519a979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6ee8b71004b35cb8e07e76546b7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff062b5d099aa427820b5b33e62af5c981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b12d05191a6320969cb662117952e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaba9245ce5548bfb9df236dd47169783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66b4f23e8658e45f96b68aaa7690ba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113fe3b2e8cbeee139f7d1a315ed118b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03731ab14b3a18c5059a7dc1a6c82fb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f51a06bcda7e25ed25373d5385c2387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83486f4f471c2132cec03af0ffa1835688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9251e40a7dd3851e856ceacb806ebe3689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554b3d0e1cb2089dfb4951a3bb8768290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f21072e0548a0479ed03180ae2b1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25800de035647cc4c1b8b4080e9f0592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1bda642d3808602563a90d7b9330d293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c2d9849e4e29819ea4b33785df8e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945752a9ccaf98aea8a848b2523f04d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cdf620393e2c5db6a49adf2ea5535c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c7d59ad310cf0f84399beff474b3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d8b94cd450f4116b6d25fd5f2f0b298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055b3a050cecd5762478fe79e0d7f4499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d6f23487db140c6bb5ed19a0b2051100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeead18d0050eca1aece92c54ae767dd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56575a2eab8ffe4b636e869128ae86cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8436ce0710aeb544aaa5a9dabecd4834103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca2707582eddd0fa0124d585f7db02c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55b8341dee097cdecc0620465660d2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab280f434e0b8337f050737e700ce79106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f4c0f0d13d5224957b6b6b4d792470107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17729a5986013658f9a63b24c873747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c228e47dcafd2218a2e0c7c539b073109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aebdc946a1710861f1cfe6b8ec1c0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690e2dfdb752606943b20efe3e60d8c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c1b824bd0f5da3bbb7d00e9490a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eea5b7b0e521be30b21425d1a84ae48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44804e48a7b63c9498269884c1c64d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3885d66c04072c4573a9f50448a018115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b834250cf0fb89d943cb9272a17091116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45e34203e975b05213306859232af8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8c509d61d1a0f1b4e28b2ae1140ae118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525255487dc16bc5128ab83e60c4d617119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159f58e889c5cf640b981a6bbe4d3be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcc64f2699e9043d7200cb5cda8f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e4b9fb856e06fafc6a340e5231e41122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe9802ae13f008cfcb992cb0e5be9c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a768ba0eba5c9e3922509d7864680d6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a5df4470192c16e9e3ea38ef326f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240b5d8266df59fa7e1b199206133cf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f5661761ac3f108fb867eb0dbfdb2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e2027de49e12e665c390219e93875128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1263a05e3b70bdb11105e703250472129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d628d9773ead586fdd7fdd6b8aacb9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902cbc54d2582ad684e10ebbbd7284d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003be04412d7812210a01072b5ad0a97132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2405b562e946b27985a700093f78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0041516da95065871b2e4e19f8b8bb8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29bddcad4a9039b468e4563ec0e1fa0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fe0174fb8b6237d4e2d8e82d1fc58136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5936b2c6d1d3084ff2927b810a9f7b2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21f9c0d51fe8fa25073819008a76db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e788494fc9d9a46ac22a3b7e571e4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19994a9f760e45d7921558ca1686f3d3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8fb869724304728d60f76d2c88a5e8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c1afe208caeb756aab549f2844003142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9599d061fc3810e24036dc29e444b1be143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b94af1d52f9eec9da7c3a5aabc593f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603591437c9d02a91782114a8161dfb5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a942cdfecbaeb364d0101b552cc2e0b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a529cad01c7554f501d5ea1eaadb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0390756350375a061d5c0b26c5cf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007766ee4a0d34e119922149806926cf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d08c0525bcb3c4150f965ff161dfb9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add74c8bc1edefce6aae841851d7942151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3dfa46e5bbda3b5e19b2cbb9fc4c7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a69d1e7965bdb33e610dc17e6a7138153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf015afb4085df8851c7b9fedb96e2a154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7411e8495a72c511782be9080bb8601.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b2a8914afe0ce9d84e41db3ba103522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d38d168a508dc4642ac32ed44099003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19dfabb4d4183992a7a3269a41579a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e8deb9424a01e89b4f56fe482ad7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f4140a56abc1f311462d33d00c5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ecb007dcf1e6ef0b487836c814fe867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e608a42d5c9a11d03f2555fc240621e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58c2b3b666a9f716544bcad0083c449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a4befd6412de8cf32b555e2dd93c4810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1195a7c4b2f3e9c3bc3ab55e4b27811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef803d0fd267d40b0d159caf9f7f2012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f680baab61e50ca30ef4cf621ff80913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a369773653f6aae3612b0d2f9da666514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8420ac3d3d0b356eb176fa61cbbf915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f2f4c647576ea1306a42a2cd29655816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e369f824cf23015356b92b2d4b4546017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70eab896e0f749bdef5a5be433cc8b018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768d9978cc819474b0ac4af399aed0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847acef153d7c6f1b706635dce47808220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1ff07c63495b27ea2f84cdbf3b01621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d9559cee109bac027262b13a1a5f0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a4d6b9c26b8491c26204840ed224b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29207104b7462377c80e83e0ffd480324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8f0fe06557381bad1511915baf31f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982af6ead7cc7a37f83f49b459ff4b0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276941084417f59898b036a6729fe17c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117247c7ffcda64cf2587332702672b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7cc6c1ddd19e52f8506aa0ba903eb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e464ed1a68fc9a2548a15bce2ff4830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f77d4f9c1f262e23dcb143d63a7ea631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d259a8a653078e28a033a9e0dfb6508932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e619e370b324b3fe6236f6f55668af33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302738fa5c5251d80db2527602267d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc60b5a608603f5457efdd4ccc4a92835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad8e1ca3fa617af3695d7e4c11f37e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7642d02b2982f8561148ce7aed5d5a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84c34b9de8700eee5c8199df96a160438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679cd3c65f4a84b6161d3615e3b7666939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48faa91e3c6b0f4cef96f0e7bb03e6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78adb95afa5d4ef1a4f34e01794aef6341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fb1679fea649ffad18c5a2377c4a942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a00f1caa2715841ba22c4236be39943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e618e63c513714fe7f9a8da9b5aec44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51346961a42935d0dd8c56ee6f39240a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bcbcee39ba29eae76b56db950e45346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532497c268b59e70820b1d84b39fe55347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e17a192f501a52447b48f24258ae948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38e3611463e92ea7f3cf439067d0c949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccd3feb6a39f107589f524d2b3f0c1e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac21fd25ef60cdba00fd70ab7c21896c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340045bd31e16d37774a829f8dd70eef52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73dab135668e2df4ec90e1a66b77fb953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb3b23432391a4dbac667894c2f23d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaaeafcfdaaee8ef55ca1376c8ddb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894092fe45029572f5f33d4b9a625ee56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36feb7f6e0a7a1e12d01d6d274a5bee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d081584fc35cf767f8796b850358cc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1bee1d3bee273bd35e0cd20f4f2da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27711abf14e29c4776e73e28fe24dd0a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba36bf547ff6e8558629643698ea7ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bfe822fd19dd5e0b3db8b9f5d0a8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac785ff8d5a485fb94cb33d5188cd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b14f8c24fdf64f69a56fbaa2614abd464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c28107ed44e9043b88a72ada75e7365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d87171abdb7cc9cae69fb733e7ab166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe69655eef4083732ed5f2fd3817c267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02fe613c5540943bd05f8f86ce6ec968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac90d424938a92cea4cad1b2a7e79769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0c48bc11f5dea8a355a90f1e2b3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055487635f81f09d7de88e8fe2e57fd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29d9c9b10d71a7ae7b2bbc3b1fdc60672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef13140bfd9e30c085004848d5a446973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db56b803aa303ea887320c1cea76b9a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c418b95476eea4fa000ce664703b6375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41cb023b5b548a6276524a3f47935976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84a21ccad8de2e71fc83600b9c597077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87393d368b4019b1305bc9cad8a7f3778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c76782d12e7d1be4e633188c47e17c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cc4af898a47795d18337af405659c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e137d404f6fa0532f42de3ce5d3bd74181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967f804a8c48746da64fdcffaec9246082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8eec045e80bfd7e1a9bb8eb25191983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ab13b4f4d3a6d4f2196e1c9e960b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1518b6958d5b2df624962c884d67363385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4bdd909f7e7ff29d2b01bc2ea813c686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667bc266b5d5ad51673f6c6ff21eb6d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738d91c613f04489b691417594c367888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78674bbd11fe581c36e40343fe049c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38765eb29511a7570d4f473ba462d10390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96e25d6d6d90672e9836934931f3e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e7a97bec87952674e7e8ebbc910ac92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf218fbfb6bc74956ae5f18717a2e193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe809dd09854cee5fb3046ee78cc227a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7ac0feec804bde2d8ee2192e7ae795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf97be08126925b68ca9846b43825ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1937a825d22c1e5d1977d59a70477f7d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7fffe2f53f84ca30dfc39e75fd6ca198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc2e68da2bf129be0a99974c744dd999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955bb592926dc869636f1a50f65ea3b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7082146835b164216c5fe4492e17795101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0902983f6dff60106ff29150245400e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7326ea5dca14732b132e99d9a07004a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b7d8304785b48d4cef8ba8da27396c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8365930fd80368113fe0a747a3a6b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912113b1a7e26558af9d4b4c19d689d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937ae0ed3da77d0aa8f429b3ce4da94107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b5ae80b0b6341abbc695d3a7ff8449108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332d5e8690d1dde46ad16d2102e3ab5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bdc77ca03732c94b4396f56196dbc0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f1bb931680ec1e71d6b1eb63d0eab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc73aa247d48e27bf40d68a43dc36bb0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ca45048bf73a49f7f4ebe1ccc1b25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c25f2c4c50dce21de2b86ef47cab3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a34a97a68a745609ab84bbd8531874e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f6e3ff52eec20858f4d94fed6afbcf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d11a2402e661184b48f207a4851db49117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2b74cef443ac5b2316a2f561f473e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec462f650e1b52304e74268df3e0830119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b487cf46842b49eedd52cd925ad9f5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688d0b2956151405d1c37d54d4c8c00121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3028c346929924e47083163d840e87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02c2e2ca273ddc92c7fb5df64147e8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9fde89a8a07393901757ee73b5161124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d7475090ae7a4bb6f56b3bbf06a9a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ef83f6889bd6d60ac105addd21196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187012282497782f216ac5c76702c911127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50317bfb7aec30834a7ef3d4117a799128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade46e53652c4f4846d6e4476a8fab1a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e81cbf7d0eb98fa8ebd2a7d4b38e2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1742b02c9ed620f5e075f6c51338ce5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae101e90e616f612924a425e32bf79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a930bcc8c112ba7f41e2b7f9b451e0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48996ef6ee59ea2c4ab63328135edf4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5962f6640846f71e7509dfdb1b045b9a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c1fa66aa82cfe3920a6cfa8198b00c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944281af223dd091fd9ceb39587435e9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbf0b40e1f52bf09a336163243a541138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3818d49944ffc1fee13758c6f4789139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763d1fb6c9aaf98494ae8ad0bbf8f5f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138fd1f2e89e4bfa372a0715659a3541141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380ab1047ead6441373c238ad8de4171142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c4a19bed7a6e3a1adefeaab8a076f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed69019b7208bb7c02c91dfb4fbbd4c4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f13822ac01d611ba8594bd0047241145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4e01ed72d917e8831573527642ce1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce99b55d8a8a8a8c8d11402776d1e4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f169821f1ba6ecd0b3599af2595f357148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237737b924d322824436480c016c38149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fc47b18d55bc6165c23735f7d4d3f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a37b1c984cb7504acace9c21d12d6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1423851ce5dc28d081b5343b0027119152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203696578d3983a8209c4468d5532bad153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc00bb92a3f96a52117ff2438c99a58154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>