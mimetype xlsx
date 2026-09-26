--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9cf2ff8e0ec5fe7e09301cbcd9c58d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ce93f3468a60b33920d7a29964a822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8cae56f3386160914537bfd904d8173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1fea3105bc4b762c9c58ebee1896644.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12580dbaa8fb9ea1efebe4e767e08f735.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f6a2594fc02f3eff080ed65fc38ef26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4b6731586d82f4fd9c1ccaf55f6377.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397dae23fa66bf7957c649d53fe577e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5941766f22cba8f24c55ee9d4718f1e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c46749d2fc212d4df259a1280312610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c7325bb8ea6c6603918d6209ea5e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14d54aaf5760300eded5d832a591ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0d4c38270e98ad8fa1295bfff943413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ab41b107c17ae08e28d23e3e8b8614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf60f0ff86f446346398839cfbfabe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761196fc68f2cf3c4b33982ca16e5af16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e654bc23aacfc53ae73bd6c1e74828717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd818e32d27890e9fcc4bc379af0c718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d207b1230f0c8c164ad45c1464fc16419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846cf3b58a30d991676df7e9a050dba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bc6860b2eb9e53d8d067f8c16e3d721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b59b28df9de5fc4b5213b45f4a33e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb42ec0e2efcb779aa488afe182e46d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c242a4dd7d1b462241c0463a013d2624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7153279f6f6a3db717966727db219f425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592cedd076d31c0947425ac5ee1117fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dc64a18707bc42375f70401c1f20927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9045246fbcb7ff31361be3acbf8ce5828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bd9f1b860bef2411c3bad51ef307db29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3114638ba8b394009cef937042d0a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29e057bd79e41fe0d247a6f1a7fcd331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd31c61b928eabb7c862a0db075a8a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8cd8594ea1ba99d38eaf7fa18f44a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdba17c647722933bbb4726fe217d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01959ef23a9bb849e2587f069b73167f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af485e46fc09137c25bb31bc4580c01336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2400c73196f4ea49dc61fde5bf9f2aa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4500a11ed70f62f01908cf30b5a2438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8727f32fcbc47202f21ca6c776c844539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b980b0c4c720935f17be1ac32a4524140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a4dc56de32a683fad438aab1d72c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38d502698488938b3c71f0b3bfa92c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106ad1041bc666cb3d791221465608243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f7e10da51ac06f2257ffe9743ba0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb162ff0c9f35fdd647225c87c297d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac30d6e2a9ec3ab90a3ce0e2d4bddf746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43be97ce4e86043a581c906c9e76f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aae5dba5541ed5d55867b8e3b987fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a56d3fffd4a9ae0e1e7382ab6213d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f28f263d38392f527099ee37356dd250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eba1a35ddfa7a02be388014ccb87a4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8d7bcd02c4b08265c51ce6ee645db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141891ac4b68334aff9658f0aaa9b1bc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50750c451d5f3d626c772644c1a70154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256aa7c85d237c50e8c26633845f6ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305692a3dc5625d1398e6527d289787d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb55aaef6df3fb37114f1f7623fa17457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a82dd1081173d4d7232c36c9f08dff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adda5d3e555345cf4b99185c6161259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a9bd567a947f859e7ce723b1e44c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36962c01bcec571c78b75b6f8d8ab961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417140e62761faf749f3002f3bca12262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b74a2a0a85fbe2f157d711bc1d9cb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0374990d827ad2be1ac80ab29a7938c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3760559349db7ae3d4a0be1d3674b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c0145220c133631cdd0c1615bf9fb566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7dc04e850ec2b9cea5ceef4c8923b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdfb4202f11b4a345f23801dc30c28568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7223973811c427f00be39a9f24b07369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bdb84ff58076b7abd7374edd3d145770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2ed23c181fafa4156bf3fef31c43271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb99fe27c0426aca8a618b0787d2b6d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f542bd385b2d5a49dc6637865b536a673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8bc161a6c6eb2b3314f5060d9873cc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe62516db453085868c6b53c884943675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc16b10735b80dbf6c7cccbbcbd0c976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bfb4f3172c188c5bab81f7767ca9d677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f1155071b06d2fcfda14d9dbbc47e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5dcc82fb219f736e4a15830fa6f5d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0514f20881734e2dfdf932fda46414c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9aebf2ee494179a74a556c57ea45c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc3602454a61f9d5f0eb7327f74f3582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb77e627e6a4ebf06f833a62dac82883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57505ff05dea63214a0584dd14b180ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a8e09761fc4a59fbd16da3a36e27585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ad92cec7828f07b661d025f51f3c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542ae037a4688eeb3ccb14d19133c9d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8640a68c5087d3939084293d756428088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f82feb90fff4ca12903580c4890c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140daee5e25cde4619f1f55a2f8fd72f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d30d6795115f3f224469cb56fecdfb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fdecbc74769805708b5063f9b4a5cc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f82732339dd3cd836af6b43d5d45af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b74e93805974312fdb1914545ab5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0b3146007907e771959152f7f7c0695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0658b8240809a442dc557d32da1eca8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62626a4798e2976f39254031332e6d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93de409c85a076bb72eea2f6c694c4298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6025613700f81d8a7187d0ba29437bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a959aa9db43f71a039e1c9b03f420de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca924a5dca974d2e35c4409269852dc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a0f282cfb3c9fcff9bcc39c3eef63102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7968b2d2cbf086d280c4c8130c96f65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320616984ddb570a2384ed475a4c2631104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bac800ac18acaab395951bca4a6a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a20eafec1b1790b0c10fe333bd04c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0e9124e802723953dfbb80d1ca7e1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e0577d6a0cbb5017224a8cc31b7ed108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f930dcfbf64038e9b825d263f0624109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572e5d5fd0c18fde9697bd28a79ad3b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573d0cc74a68052509d419466a946728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba86e326aec6bb67ea492208636f42112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6a793bf2081e2fdadf1296f5c3eb5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a2b3714aa3f5cc2d17d587840bc22114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbb2c3f1535dba82a3cd719b5adda1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a72c1449c5df85835fedd106ab0f1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7520779e6c8d6e532686a424741f08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c4722c2b4bb1ad3fd611bda1dee3d4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192284f4a4bd9196d4191adb328002ca119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddfe74549a34b58ab03c08176f63a7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b2da193d17f2f995aadb4771e296e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521edb6b6a13c5947473b39d35aeb87122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c587d66502efc7e0db1f8419ee236c4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a53259350d6c7f2dda8ac540b8a9d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de037e92516734e07d51d5cfe3ce77f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35af97b36ded6d2fde13b03911b73fa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79c630e4191cc20249642ef6d290f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c081cb30f30ce63b1bfe4f656b605ca128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bb7e3e6a0466e44f34bf3d4a7237d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9166b45fa69471a3a82dfbddb29b29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714008b1183f00d9e29eac55c232303131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720543e1aaadc8b3b701fc4fa940377132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dc130826e409777a5c9e221f984dae133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214d0eadb367bdc3bcd28a15661f90c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10b1b9663493e1fdd2d3cdb12a8ed6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69083d1bc98860ca03161a0a0f530d56136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0412aa7f46496f8dbb347aed9ac47c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4781610ed3ac503bbb0b39ee686e89db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836bbbb9b168071464a65e2c2d06d497139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962e64536384dc214d6d5728c249b14140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254753bf2131dc3e0dcaa7b7f429b73d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08b8a7edec399e8072ca2b99f0d665142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f94c2563e3f244db0a744525b20fcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbd595aa09d05c018597fe6e6b6bb0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccb44746294852bea426f1b2386c9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bb82e82161ebb240a7730972eef3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974cd3402c39ebaa582fca89d436747147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85890c2fee33ba2e2081fba5295c155d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b83aa28ec3541a6f614b6aba9c6c50f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bec4a6dde0502da2783dfb591d88e5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d6f2feb601a32f4dd63538adb2c63151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f3de635ba53a4c2c084fadada475e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b49aafb84afac70e0bdbb1b390ca2a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089103ab76aefbb5ec2975426084f4d1154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2c856076c54c3851cf5dd0e92736cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8aba66aaf8931d88c2861d25144252.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b62b604d74f5e44536cbec4af1a2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01812dd9c4bb451338e4bdafd045d0df4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5474cd32431802cb3d836375e1072e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc7972a5fe7f710fc5d219a9468fa46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bada8bf64adde1e24d76a3c587442747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2270e480d255d88e76b0423ef4894028.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39780f4ea5276d38aed90c339e1e26609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d9bff02eeedcaa162895bdb92e6df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181159ec964c381cae4a0e2ed2c0821311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381322452acb1e3331b74728c94b79112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33f44a6f940e484f22380a5d6ec60713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980fcac3d28c5c1bdbc3f08cee5f95414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14987d8ffbefed5b0ee89f272b0ec47215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b810e77af83283a4f1c932c1dedbd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c02d4a253af6c3685797381b3fbd3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09a272b5f14c5505948c0aa410035818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626df8a075da5dd319e436bd9907373519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca04b6dce7ee2c6f34130bada5d745b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b66c3bd373d659fb2c75fcbd489d6b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d53727af65263af52d5b505bf7933d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3c92da296dd017c1c1e2019dc65c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b439ca37d674e875fcbb042ab1b5724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986f02def5f6cb86d3940ada31aa8af325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de14bc0271f1ff0c7aa8c3a35e678526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4fc372d92b7b98caedde2d635f43b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a2fa1abd2ea6b56cf8b60f703f8f928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5862a421900d1b111bd0500b594d4b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d735bcb4680bf55cfec9d48fdbef92630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4043e1298dbeec87779f348154742ae831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c9f9b1f8f6cb72cfbb13f0709fd5232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657463a1266e4c1dfed3f173cbd52fc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc2e16894464bccc128fa3fedcd9d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02abe090d07d204d2923333685d405b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240a8c05e7e06f21d4209c9273b28d236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea50e9b7e473e3ceb8fbea70815cda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d42e89f8c285ea3edc4acb15837a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeff765b5fb3f92d683d8b6718aff6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f14c4e3c3afcd3d86c8c04f0d3ecda640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d70a52469c144f4ee96953063a73a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c6491f4bab003d2f1d4880364008e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe72c4f84e92d4c82a28366f3148c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08902b47420b5e024242e09ef51dec5644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654f7964ea1aaf7306ab7ae7919c46945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f77a77c0ea7f66541dd6f7d513be346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c01642bb8e5f0826e75442cc5440ecd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ba816a6565a8e87024b3d94213a6c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021be472c137008c30f245936c127a0549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e918a01f8f06193434b23c042dfa14050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44643f9f0abf72cbeb4613f27f438db451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc487500f69409c099f5f107c11da552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01345b9cf9bc4b6c13fe25e36429c45953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703a9dc406c74fc1d8b2ce44ba5c51a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283def927522cf769edfbafca3af194055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abceaa50b78a144c16f9d9d5a33f50156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d56cba0dcfdebdd518bdc28741800f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec1111a4acaf22aafd975235080b45758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f23d33b129e15700399b472cfe93159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97867910858a7fd1303ff32404d329ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f2886755fa24e77cc4471db32579261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e101aea8a10e0ca159abe7c03a31c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c84703023a978b17701c97288bb3e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6222b231b46963825244be045062364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a381b6a4129885608684f05c9978d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c003b276b709959bfba397ab017f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf808ce82ca902ea54d3062242e8fb767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed77235a687616350ae020332f9b14868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28088f620704034a7cd752a33fedcdbf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0176c27e31e3c0e49a8972f2c4b3f570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d97ae2fb444c3096593b6cb56a56f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5f1d00b3c18337bf16618c56620ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f3a592cf0e465e1727c4dcdb162f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685292a7072250d5dcefbc06e970d5d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4413520ac8f521a740b778b4843524f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f6548907c1e9d6f38f318db766cf876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703e2992f3c450745e542436e09330b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c15545a490859853fabfa30cc752c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201d377728497acd58fe36aaf7be3f3e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2b124a5f3995f9b9962e5e8f16b5a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b572e72a71c9ba421807bcc432727cd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d7bdac222f594bdb04540db0a09c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb58e45ab4981284e0cbac312f7d47a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f117d73f9695748a16e98bbeaa9b70984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f96c1fb0009897a613d847c55c3d2f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb3d5febecd1602df0e1f201a894c386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d472af9d5c2c62df33535903ba1b8ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6162bea33f02fb8d0061bcb3304fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1911527ae16394c1d4a62acf98a79d989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea8cac89f0c095dc4e4209782ed31090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab92c174fe4240e3bd8a75f08f17a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba039ac41e1c3c867c4498b87a186f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b728a3bb3c5c29c2b1219cd305941393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aecdad94c5b6abe8c5c824a6bbda0394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ba5bf1b444ebdcfa03acc6247cb35795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b7c4c0fd2567426c84364b29110c096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5b5deb5812a1d79065ca750090d4a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d097bb2a30b3c65b440b1f5801a021698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0fe80dfbac5357a639e3c138762c1899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d9b96d7c01ce5c27f2faa653bd3d8f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ebec4c4e00e5a3bde42e1177efa3af101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9368fea8cb6a7fee22d0f8488f2ccc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4620eb128e19a98f79c5057551abd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f788a705a99578c8498df963b9971a8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9080b336ea687d3d3a43b2837c79ec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b86c310d72a4a4eda76d14cda78781106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7461def8799451ce7ca8121acaca315107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa25f0b020717542dc2f6c6ffa111c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b916e7f90873a1ff0c9117dcdc2589e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15832d51930ca127e21ab2305e4b6cbe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94686cbd660b2cce52b7494ce0684b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a2da0297fab14b42a003d8ed9f27a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c0578178bdc1441a325fc82405263113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9cde8680dd94e7a16923fc0debdbf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08eee42bee87b2985fab17f7573cdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada100e688c24ed40d640dd6fc5f475116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a662e579c5287f3849ab1f816702dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce55c1025c235c1def70857ee0fc13118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d458f39e6c175de897c936d98ee38d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d2eaa6365e4655016d21ce79ce496120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50beebbb56ecced3f9c72a625c779345121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae08c7ad27e085806fd0132f0fdeccb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e010742ddb3953d09c354225a8444aa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268c74f2d7ff55386e3112ab92ed70c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057d4dfc26ea1915262fb8163ad97c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2423a6e5d785b2c1b7253e528fee6e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882663af578186b781842a910e4629e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afd477203151f3263c698ea7749a7c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc9ff94de8304a91789b9b1fc66c63129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509409fe8207697dfbeae758ee587160130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fffdf8f0dbc280e00bd6397c628c1b6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc4b3a568da93f850a2b4ee8ffb8c1f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f16d3b64a9b6594523152a3872a562133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ffcef6b585b7629a99aade746a16c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916cc019cc442f259bebb97a249f9dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bdbe9475a8bfc914b1891097551aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779fbd0be7114b49a1128ed26515d02137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508e434ef234b27fbb23dea87437240138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b56a1d90db760315bfa4abcd313b81139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa76fbd332c70a0d814e4d397f6e96140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a4edd66a35fba924b7465afd034975141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7367f10a789d2b18fc581537f54a9e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd85fb936314604a5bb1f54e444f26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5069cf4f3d6ffffa1a7f3098fccc73144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d39c0b358b4155fb8d3d2dd2f75576145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81742b32d391570dfec2ccca3f80c8fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77649ad96f976598e644afff625683ba147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a719e1ecd8cf95b730e9e6337d66c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd9d60a790fa2527f5e36439f6fa61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3748e37cb52ce3663827f64753db5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f3508cfcaeeabd73feabc59183113f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405c7bebed7ea77cfc76ec5b3ae332cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c39d0f677e1b8e53b251ec8cb0fabe1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785fe8580a5df41cf53fd23c19c2464154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>