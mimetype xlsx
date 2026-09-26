--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae974288bd2a8caf9a8cf90d5c39b1f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b710551cd4215fffd5cd90402213702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b44336ba1927e31d0ef682e4314733.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa67c57da4fa27e41e74ed46c4bf9e94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde91ebcc3aa4e1fa5b3d80f652c9b55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff88892292f39dc19ac8d5da6982c86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731a36b94272b8c275ef70559605d4637.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efb744cf68bc2ab6b6103a4b1cbc1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3fe0864f8c027783122cf2ef7759659.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf688a9bb85da531ac6df0c2d57b2ce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f20d1c5b0ec45bdd9a0ed7ff617da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d896d75bed94e2dfe41a45d9d689289d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd9639b5c59010331398e27b0a9bb6d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcfa2a0101fd992ef2125be1001d6314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b691d4929f80aa6abd84b8cf1c5d9915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035c5f38ce1e4ea79f15b729bb9032516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df007296ae2100c0f6aa6b4f7991a4617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04493b4bb1be00fb365b6b026e1b64318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0b69d4ab30db5235611ad822db84fe19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a8a54d193925f21184f495e056c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54e35c38d2df0a650e09af78c0855421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a252aa0c412e7fc382993a6dac5e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec508efbc8e97de5e717cb199f6b7123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1151ee8269492199035e46f621861ac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7c4aa08f93384f90c0d448162836a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ff63b4653d94b469bd248dc3cbb0a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61cca357f0366af923cea827a12f3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed71539754c56c1541aaa1190c25d7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b37eef085cdc3ddefa85f9138fc77e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecb4799a0bdbab9eb27198a34e797d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb9501a12a0fbd7ffc368b3c86898e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ac3ea3c5c99a71f603bbd3e7cd93e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7770536dccd549117956b0c6301f0933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff7987db819672c6f1441cc2019ec534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f70ff5e6d46546a5e0974c6b87d7ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a74a5a5cc150e59a6800025f32d6b1236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12679b9740d9cc890b6eb036c053b53a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc77fc160eeebfd7d1c9bd914858138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338a80bbecc494f38f9c0d2804248ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798fc5bb1c831fd07fcfc9102bbd0ae640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cbbcb469a736b67eb7c388b85d79e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9088953daf2e65710b983ba9db25542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fa600a71d8c4c81c8d282136c360543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ed8295d4319187e4940fda34f6c0744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b398e91eb9f1c75335e82e080b57e3745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d820b57b80500ee80b2918af740fdcb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523052b62c4ec14d65d8dcecc6dbf9d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e66b13d1b8413cccd4f35f11be3aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d928c76e3e631173f47b282a4cd50a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1e52b8037c657e8521794237c0f9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131eafc95adc6a2ba48079248c7b7dad51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dff91ca98b232029c8264eed3dc7b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e3412f2204746b618addc41d4630c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93114cd541e64f10937996dfe8f3212054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78540fe45260720bab3a897d94cf8055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e2dfe6e0eaf614b87ad552bedb35d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01db7909021b5eac1f06f30d3606444e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226b4af7d644938b017d348105225b458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa76af7146636557e3db26b40e371e859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c77edd8c1ac356c774ce742c37dc5960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3049c5d9756f8702cc34dc5eb0bba661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448aa46b83630e948ad2036a4291f71c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188726faf59ffbe62e52f916f2664ed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924b162a49d9cfea4021cc020dd40d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43aaefd9df8b6cef5fb96885819479b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89dfa3ef36cafd4197ea6032ecf3ef66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c65ea405a7c804f4e0f99f96b98f9d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb8e4303c2f87d74ff60b5b78c14c5368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f759fd0de6c39cab1ed6395aeb43f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79246537877c2eabaed1b9e307437dbd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41344a18a9c74fd67f501e806a5e9fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a0ad3484a51bdae4c1f01bfd2a60072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce763cf037e6c82848f531d0ac2cbbe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d465975f6070dcc0f284721de121d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3ae053c4919241dffea0fab4efa3e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0cba4b15e882bb60712cbb2788225676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30154f632e610612e72f916f8777b3577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f103df57c4214b6f0a71e2435809478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cf010ca80e6408dada6fcc124b84ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60344ef396f608c8f656ace0fa52e6780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499879553308fd96850aaaa62a6378e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4de8b4b7f13360d47bd4ad9ca59c5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbf2283431e8922947851840ee1d6e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19636e93d06f8f387e927ec57a83905684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627a39331ab682f6e6434c4d37d8e9285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f115130adebf33561297e4fece3ee386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09c2135cb25ddabc40d53c8292523887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148ba9317dbfb6205e287a043681f96888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b0ad986ac9bbca283d268abbe945f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16b327e32c555f204345fb4b3bc7ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc3a286a1af6136a9a87c3f42f986391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d831ced272e49fa9b2fa7d73ff61192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53210c484c81bfe94b6ce2f8848cd98d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1db51784284dcea0062235e041e00594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e65e82a2e7b30bb0875d40cc7bc9495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346f36cc4172728a8a7cbf247f55a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32709b3daed727623d66c8284d9659997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccaf7149d089be8bcc5f512733828c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6784e2661c1ab4ee09d495bd059ca3a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947584ce1228e25d3edd63346a9e82d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8031a767a53269ca871b07a1911b95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45541cbdeaa976c42969d2fd2c01865102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce8c2ac8779dce8cbf98c11913a6c2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf143536876919e7c034a24f499202c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc51fd9e86065ea81e9aebc6b62749105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a38ef24eec353f4c2ee1ea6a87a337106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b649f79000f1ae658ded54de3d19f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d5200feac3a308df61e9fa196c6783108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4bc1f5d792589a14ed8b3321725708109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df18e1bd9f73a906f1cf5c0480b93669110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6be4b3863b6dc77d56b3153089dd47111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516b053b5a42fe3198fd6021157bcfe9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3fdd13ab4e379370b1604a188837e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490968dfc367f2f848bf7746636f084114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbf9ec12c3d9c538707bb6aea7f526115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c545be6288098c3169bb17416db8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b6619b7ad7a2a7681daccd8f482c3b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad740101d56527bb02b7acac05146e9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b2016363b3f11b930df6d3256d1e6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108f26b57e4213049449091de5bb55b3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a03a56fc0c4a33a9327aacad014a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3666a7f11edf79b288daee5866ef1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c7add12aad880a73d95d61c80b898123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5730255ce52c8e7ec011a114db6923eb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecdfecdb864a31c6fa0701abf814a2d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5077d65e9504d7f2359236088eaf3ac5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e3a6c093f23e67f85c4ea06cd0eb6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bac816b354bcf819231c69348b514a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a35e9129a991b4e447a1f59bd2d15d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf7296ee97a748b167659022f2031e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd2795733e2a0e4ab983665762abf9131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a24345627385c49bed1e925a79f073132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95aa02a67745b4b043e72747f06907133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21abd22d5d7d1adc4b63fb8b99928d45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bd3da889520b89e8331d711ef367c3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276acb11291b9d6601cc3805dc46852136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f4a81b2cca63457f4e715a2a72897137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bba6b2c15c2f41124c74aadb4ba600138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15f3d5c772628f88c804749f95aa34139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85f791d14b1bee19c5f7f64532acda140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf25c7d55dc9275c34e78755f0c56e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86784db0044cd28457718a499a66be5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94f7dcf2419297d6c01f18d4de316d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c48eb4daeb288d7122831b163e57b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479c94100ec46cb479b638c299143ca145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f9a2fff952972e4f5abe81e06ab60146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07538c68415373e7ced0db01cce6de34147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfddc59857eda80e939a2a6139da18b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7a4b21a5903ae5286c7188df528f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83baaf0eb4bd3b2eae0c8f5b10a0ee150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333b194e9442f119b46bf2911c98efe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c95e3a6d3fa808ef2ea6bd1ba5c33152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340be6f1d92aaf1a8bc4cb2e102a317153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365d0f0a678850aa6e1ef8466706bfd154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580446cb380948490ab263baf0e6d6961.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e800245d72c1f9c11e3521f2426542.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f08b951dc5129821e4dc8a6111803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8aff6e0d2236e19104777f106599f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0e0fb26370109e7ad74d54bead92a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61509bbb73f5a0920da3e9a7ace1f4df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2a38b05478d40061955ae0a34dbf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba4d0a9272ffc55e12c1bcd0f8eb8f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d094007eb7fbb0f3a18ef24ab16b609.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3051a2a74031af2dc07e3c695f75d5a010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d174a340af926f20bc401770bade411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fa89fa4a5d29079960ddca5c6db0a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ac47fefbd63ca078d473bcc7ee418c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6433a2be2ba2ae80241c47dd78d18a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136f267e959d4426304cca65fcf498d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282134db40fe58ee8feb2d61fba029d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f6d2a243080116ea7c753d1ed560617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120bd1412cfd776b43c1db08f6a03da018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f83e440f2bcb661c2a5a8f4aea016119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec6bc2cd6f9f3672e6f22ae291e58c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb695b4c462e53cfb851cc3a287de9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbb473235afe474f0f35fc8646503722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2797dc3c33a7ec41d78ebeb299f6f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536408b413edf79fad833cabd59265c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa1040a9a2ae7d287d32fee88c5435625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e6f7799e2baa04420a3a67a9f757b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97871d4c9958ed12974c6cc071178c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fe95f654e79a794506437895468df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c385f6c58943812ac0a2131866d0d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34c17fe975f3e1507d8c18171edad330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34ea725586ed96d9653bc10d008cf631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada32ed75f9884c2196f75d0da8f84032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a75d93ef066217d20d2ffef509c3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e19efb842f365668c9ba824bc696b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1175d8146332170afafe25ba5c0e3e3f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c5daf549629ed24063dab26a0db36336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74a81649c28fd6a2a828875fc6c7637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf494764e6ae73aa086522fa315cb4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e91899a81dfc6fbe5ce8339dfc4f239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4cf9d7315088c01801bc449ebe23440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661f20489a86c0ca3236fe61824f41241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19cd183306eeb58a32b7ba9d27860142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2867ee845b28539c7eaed7e33f30e4d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60373ff904e6b52195920de77e9a7d3144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add660ea70ccef55b8d37d542689325f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c246e866a81095c6139bc323af739c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187190a9ba3ff1f9f910619aa8da8b547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47587c3a0453ab42dde24ffff801ba7148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11794b3d7a65702c3551107047afa749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb77671746883656c850fd980b822350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bba2257fb39718750b284820285d351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9942d09c3a32b90093379876822537352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e08d353984c95b45d7276158b7883f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a848484e63003cf5702b87d08e92805554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a2f38af782d86ce7e4a80a89bbc94955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270c06af7fed2b0a5da6d7a935f69c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae91a860ea7421dde53d31ba1b7c98657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e7e9632a321cbf4ec925eb2bf03158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511473fa172596b368f31f4b3a8baf2459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634c3696640f0d1578b8595925271e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad80e5c5f8bc05e4fbed587e6e87a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb9ad9929cd20c187df737a0cd39cdd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f48e3af9c1bf51c162d4ecf063c20563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c042ef4fdc8c40f59e02e7cc6309eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a504f1ed32443dae3e0bac87d7bf1365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd4aa4fa142aeceefdba6a44a43528366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0834a281f0557c748ce7258359926167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2350b46f028f30ed894cf4039f0a5b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff21ef373e03e88cf27bdc5ce31b64fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5ab3157cd184866e40231be5cec9870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a06c9d83cc32ec2d481aba9e3424471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defad054e3461c97dab88b2c332fa25d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b988932b3a09d238b05abdc8139f5f573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbba7712c421f0666852adc7e83286674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e44670750b8a55efd47afe87104dd075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c6e66e375f6e44980e625efeade37176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9044c5b7db65c05540ea8d5c30ef19f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f50972f37eb72e8bee331362415bd078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf5cfda425a1ce0b9fa8785b74eb9579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950251529a64474179f0a3708fa3ee280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af5e689ec9c1b7268d32715fad0b2fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21d5ef7a072111b5d6f05ff1e0634682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49600b9e36ea08f627cb73eb908ad8b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1740a8ac12fdfa1f4e98eb3230417bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3228ee36beaea5d6b0ac37d560b0ec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a398d33ce2da841653f170fd8343efd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fea234e68776e37679d314f5d1a0687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4beb905570e01f2c83215f277546dfa188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45ad799679a87c6a9f386c647f7d7689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c79100b035aceb8e590cc3118c710bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b4c6eb34a2e7f8b1bb36cf549dde6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0b9b0208c3ba5c939abb120b4546892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763a82108e405ccf7cc193c891a8feb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931320cf2c7e8660f70f0e0427d4d7ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae75f19779c876c4efb99bbda508cf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741f959a2241c0da49f233491abdca496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc7c7c148fe5a09ef1382fbe80cfeb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c992d91df7fd731db6d3334fb8da1698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5784848e2f5b51510e5c3020f057499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1886fdbe36f1aa0b98393de3c57b1c3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cead512869c540620f2823a3004e0b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1b878ae26a01ae3656c8ee6b550c5a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d70783cee60014d0e0a036f6b9c683103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f64ad280536350c946fbe8472444a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71229bc50b1b39912008bcf6fdb374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbffb5050de8fce369ad35e8d6b278106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720895644c77a91908c55823f55fe606107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dd95f85bd969890f566f850776c7d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b485f72c6ab7d3f3eeff0f3d7d64c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42a28d2d3ec7ab51813ccb0dabe792e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e159d0686b6605a7ba25e32b8bc782111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e54fb4c8344d3d4f2675b4df72cb4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2ef90483c67074114874dc8aaa650113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5290b94accd632df6043478c1e0f41d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbd8b189f5c393d7d3762e5f55bf746115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a15641b681e2efd586d631c82c781e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40491c7aa0a8eef2afa1ee534a77e7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16166343cbbc1d346add1125016a5671118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a860f39442ffbc580e2e12e4e7ffb46119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d59689d262904d913aefb6239b342120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3eecdbf228ef1bd50b5538c4e1c42d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868cb69acc0a9e9f06429106d148632122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5feed2e3b27eff0dc70892e8329912123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acba2c57286fba8cf7e71e3d6e7631124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bb04b79a9d7e3ac7e6000bcfcd6277125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4a3a8fba3544f13a570f37e1365a4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175b6ce3605a8422b7bf9d096ac58f3e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7889653ba1e2986abda59ead779b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31337373e230ade1ed4693365d553d2d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70284f6ae0662c38db9f9cf65589f697130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d56c243cd3340d4766d9db9d4fce47131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec9101d4b35a71a43dbad4491a1703132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0106b7510a67ab69d8b98f8b6ed54068133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b8121ea39da241d2c6b7283640a4b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50647892d5c6d81fe7274a12dca3b230135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3325f8135ad693744afffb1d86eac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff448eb6f481a33797bfec2134a3aca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbe10b8085cae49ae0430f1d3751b5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23def931f4828c4cc657e6376b2755b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122906ad0f34720c2d8a44cc3c9c374140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72e10e38a555ea18661f9a10e40804141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc4286e272b68e8b20e3afcc5c42d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6902bd0847caf128d48e4f77449f1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485f2c457cf295945d2df8317b154bea144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5721dc3650ad80b746fab1aa57e3066145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea319d899471e6fbfd7752773831c744146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7823378e16113fe52e70942d115382147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c43e1c6fefc5fdb24e16bfc51986aac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d150a8db810240880d4e2d11048e7b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2986d16874d19c5eb2f72f20841198150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a280e32de05d5d04d8e77c79fff47236151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a572e439434135323dc10b896e9d30a7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda9715c843d112ba72c954e41e66fff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492fde5eac183992b29bc83b628d8f9154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>