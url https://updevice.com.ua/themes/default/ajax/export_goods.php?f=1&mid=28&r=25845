--- v0 (2026-09-26)
+++ v1 (2026-09-26)
@@ -808,51 +808,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a3bd70236ba1e309ecc6497dfe5501.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767605ebbe3072c730f2a40400fc9d4a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0d3e6c71dfb0d72c187358de89623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77ff0e2b2a6bab713a6b03f8493ec74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52a75fd3afc9f078ff2ff68d2b4c05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1406b332b4b1c2aa6b9c25cb5a0d5606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd9dab9b187f62203791c83773496d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1aba0599486dcccc0f649ae83bd2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ed02ec45cc3b2f3ef20aea5b39b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bdca7dac99b8e738a3638e355ab29d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8aa2317e5fbe47032a231eb00a1bca11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b97672b8253951634cf7a88f2db70c012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f20acdf31eca35a637e9ce8b996f413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb21ce26bce1d0a5f221892c20ba7f214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa64e8e5b7c0be16de6f237b72c7d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4425e549cb8ed9deb0dcc67a26f3166c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fb641ff1a1e7edf7a7bfdee9bc962717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d86c6836ee89690983d2e33b6386e4e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3ee4cf0d7ab060dc60586d664398f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf4229fc7b171f2f867e945cbaed3420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bb5b571bafdfdeaeb68a91302265921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b16902484cff07ec176f0bb5c531522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e5533d6ac185bcb8878359fa64191423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6a60233c050121fa41eb506c7844724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf065ef228690cab1ed3a188c60d868525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d40fddfb1c5b3604fa1f0ed401257326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611bb03be1695d8949b4e4215f874d1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a0c6653bbcd99ace25ad4475f455128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838a6dfe10caa6c5e6098fba57ec7a929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129650f0a5516f750e6c08f98aa1bbdf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887c376cde614e4436bfe87fa29005a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f99792d09b8e67473135cbeed2a432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504403b0ecb4dcf407c540bc52c677633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654f2a166eebcb7a654d2444344073134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9834fdeb5c60c6cf35babe1bf526db335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbabf3a11776ca3ff8c5ca80e29d9db36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df0deeb6eabf2b31594e0194ba503737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3a274900751c6ad30d19eae4a4cf638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0dcaa43ea7e9a0b7e4463953d4d50a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674de73edf1f8cd20c30614e6941e95640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92824aea6ea2fc7932410824f256ea741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e31b4efc891cbd304d142d1d12de7f042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f86b9b1e328295b396ab7b63855c643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd2379a54d6b92ffe6199a27eb554844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae874891307ece494773f223b8a9e57945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6ef2e4b585bc9ab91e3b0ed2c6a5246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e002650d8db8585dd241c8d862b5aa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131553843022f0164e666cbb8a011f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206aa3a3718caf27309559b068eba9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423687cacbd49d6679599f8cb8d1c5850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe46cc6f594aa8bc1df28e0ab27e6c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ba2ff4e546e20215ccd23291ee52752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697c7218eafbc0776d0ae133581eac553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114a4966d084810cce77694ff10b1b154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11bd4dbfeeb3d70f8895583b12a3faa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c93150c2956f2c4243ab193276c5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec08b1e5d208d39e1d11fa72ecfdb957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ee6c8f60dd2cdbbc3dd52242b95bef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2c72d347219bf5fe866531c98ed2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e886fc7a39d6e5ca9df08e29ac9377660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64b8c83cbeb3da194dbfbea61e476e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24e28c83d46c333a7a5e1c3167b70562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c71349c6f260d0aa6cff32feb0af6763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea868d6f38bfd07f558b2fe9b33a9464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4891a330cc17e2f6cb1fda46bd11dc0c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ac372548dfe3a63f92444fe60486166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fdb7a8e7e6a753e1b9261d0dbf5ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2456a6b78a528a51eae459c91dbb2ba68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193dc33a95e6bb7d579911cb0abe025469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c466d49597c098cbda3b0728f375b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039c80ec9268ac40866e6445369df03171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e05fe70daddd31d5ce2182121517a972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e8d8e2a1a0f1cf79b326af56bc65173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b87460e4e42fd2b6a07a798691866e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be81b12278860198cfe2eb5af355d6b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556117f7aad3c98e3554a2c5bae9eb5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815e63efeb7b7c7f2a9eb434f5a4ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed72fa062f7258eeae3ab3a1302b05478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc5a407986dfdd9a1bbfd9076ce4c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6011b685b42adb01415c6bf093e8480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d257773d1edba84524ab2029fb356d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600994c7652e4a6b582008fef7913ec482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135498cbf360815be7f594e138a24f2e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f4b40722caae5872c5cd7c302a331384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22e6fb73fa0475d1df7775d4b85028185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2396fd42ce58925184daa8ffb42b6e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3de09522d5f494ffaf7df09882aa06d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034a814b5a6f3adf659c4b8fc7178fe88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d7a730391db96d0f97d6d91ff44a1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75793e1d711ae68065f9f588f891ab0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd472d753d1f3203bf2240f585dab2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f69e971816f265296802ea386b921e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c786971d76836b51370403fd3d97be93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095b6f3b658dfdc362a31f696250a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422980dada8ab75e71778190d16d57195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b9a651abe0ef62be5ef265ad0f34296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8247054a9813a0c585da03783e96429497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d1a8ca0e1899c411f5ad9e2215853398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc749a1876de6fbfa81e560de0d1659899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad501027471a82028b121a81c276fc1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613af9528648cb5696a6aa65813bfa1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a43008b6687c89044e728883f0879102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625c23d66391014951e0246999cd3ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21660617947daa6218a544e438edb811104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36e4d5cc67ef789cb81ee08cf913f34105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85604b4e16178c67509f53d5eba34214106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24afa9e16c4bcea6b6395c6c7b316024107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07096fd9fbc3772b5c8e55f685ddfd46108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a1d3d810f9531f0e08a0fb4aed5a2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811074e6c8eb6acbe31477ce715ced2c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde229af2201bc03da9814d678a5973c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59243cd6f1a150473777b602569fe8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af8a5809d49249f9e0dfad4a35a23a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499cea0d76852446e0419dfcce2cb5d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bc88a4bf17a9b61adff1883df7870c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24415a5df7fb3c2df63274b9fb34ea0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb228c88d84933cc8396bd1085cc8f9e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433c7e12c5ab20274f8722fff68ec3a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e071b6c084ad4dbb406e24c43b87d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18396f9f6cc3cf4f80359e553111266120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe9c4d29cb0b36e65fe70293f6e7d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8e7b21ef42ae30999d2f6ccf50c59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb651c824ced11ae16409957f2802e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2872f4e90c9c357afce63ffd81991124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e934f267868edec9446f3e8d464c5a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e55b288b1ab7e019433ae4abc4a000126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8b8a39206fb15a5e3ef8529619658127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf39b1a60b625e22e7aea5aab2fe1c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18557bd7cca7c13cf59337d878a31bff129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250749bed3fb81e3a475d78d0f63a5ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d68a9f65a542d70a171f4da484e75a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6653c74f35a916f26d751856f27e91e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66729dfca5774fc3cb5d9b6c5186ba43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfb4daa68b77c0fd9ab2f21fe83227134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d5e0e6d362ce9bee014fb5d814925135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f175c9f7c95324964ba649c34f4538136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0450fa7ef46e159b4c8d848d90533d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d62c0c24c9870a44fb2aa9b4f660b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a02dc1cf0b87e45c8348fe3ce36b78139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292c6a6682108fb7817301d1f32e73b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d129b945668edd14b42279d643dc3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237fbe5b1788ddc2dac470ac8ffe52c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab5b4b6cf4e17abe8f8e995fcbfe971143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d681b29844c1de5d53f3bf667609d2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bc2d24a1cb238225ff43a3b7dd90e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423696b3c7371ebe014b77700a08939146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e905e6ead879e6b24e2bcef55a694c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4291bf778002e92022f7ff9a68c09c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9939e57da08a9e5a296735bce42e165c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da14e8f3248d30170d6a2c7b360fff4e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f28f0af6f53e338a648195ae4e338151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248faf6c923823ba1520d3c1b97da272152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0966f721e45450096d0fa58cdc6598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3586367fa55c332a9c82ed4ab3b1e8c154.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1ca9a01fdd74e5b4cfe0c4ed926c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82978fb01a1354854b0c8dc56ff142b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6c55438a47781f581c0e4d3042dad3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3263ddaf834b2713dc38317c211dce74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688c244bc4a2c066cdeae0385cea1c25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57b7f95ba35a6afe559f528db83f3d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e740d2762766b86134b736d4d595fb7c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb38f38ee0b127d68d35f5c300ed08598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13591159cc0be4c13a6c762c4eee4d4e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f83429c294f946c3984e140248f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b93cff22e0f782a6240ebeb8a63ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ae03b5122a155f21a30895a21fd0112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c95af76e5024d7de09c82ecbe85b9f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720738d56ca25463c253fdd2ec74608614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de2524ecbe56912f8a37510c32025715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1fcacfd9a47940582218cba6330e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f93cfbdc583bb982df2f713c6963c6c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1b0da933d767b2198f742d49f808c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2edde97d1429c2662e7e05bef299719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99979aa4a099997a84e24ff5f6ec25e520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e7d2ceed4bb5f0e19d255d0c12362821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3e0b6de259df9469decd2e73caf4a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d7cd3a7925071ee4aee1ac1beaf3f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05ca1d0be2d5305c45e0ee849ff3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b837054afb44252266d0c9dc6b3f43725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e1b61e38c719aced932cffac98c0726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1c22f6303f97b2ef5c2a9a0445b90027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0799df8651a49382b12dc402580290a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346fd67612376ad5ca9ebadded26f5529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb59f5300ae1880ee6ca3702c56052c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a265dbec527224f76fbffc89cca718831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c7b2bfec47abd402c6d4f2792d9e8e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5a27d3a890917477d2c1d710ab29433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95525529f2dbbd886affe6c34ac53bbc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b0c28b9add5313d0229790fa15d6735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc639ed008037e7dcd06e225d1bee21736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dce21e9aa6a4afab78f28712891f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a934aa684b034f3eade78892465e923238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c50c7564c78292080bedab1efce19139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f907df2df7d55d7bf92df7b77ae9b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765b6f7a0f480bd5f3a46d095adbaff041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45d285b933ad08975257becae9f9ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191c928c7bc3df30e6b21ad84a4d2ff43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7af7db5358918a20c932a016ee59244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf45223e8432e45ac780e20f9cc07c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50998b2116a88d581e6eff60ea3732fb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21124c0d955f1a03728f505fb1b5ad47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e544b63ebd13c5f2ad8671d31aacae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588b3749880f67d417ce5eccf77b56a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39221b4e124e75c522e054be448b2ea650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d833dcc4d3f33342af65d951bfbb051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdfbe84bc2c55afde672f04c81b68452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff5eff66cf3980328f0350c3ee6b68453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49977451cedb243a34376ff75a15fc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c186d308ee89077d0a28600451309d6f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2269fa64760090f9e6192e40e27d2a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241a1c285ad92d4f857d4c2e90f668f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35d34b507060ab34774a70379ee56158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242052f7ebfd3b9b4b8d8bef5ebaf53859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c5a062690cfd34989f4c7c260ac1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5334b2e50fe3079a2e3053a9e5b0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3384d9455c7feb1e0d6848caff423f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467171c9634264bfd698197861010de963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44966082faf2ae23819901a2a4013664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17577c333900bea5155cc359e5afd1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58053e9c60ca08b33c485e50ce8d21a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbdb63d34f1cc81d0914056ed93be267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e9454a98253f1db8b194c841655a768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43b03bfdaaf7b4f6f7aae346a1a1c769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c89b9293ec1db3cdcd5a7a66beef970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14aea9d5b5d723c955d5812c194d7a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511087707bdf2bacc03e1316ca6d65ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119214e6a1bd9ec0746c4c1b9210043073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624cf7019e845ddbc3e57fecd8ea530d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd170f8ba65dd9be269e45637b4529f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5c8dc288a5eeab983ed78433efd8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa92166c6eb2169149cd716ddd1a6677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd2b10d64de78ae0bc4ad8ec257277478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad9db0cd441f4f6435b5d45ae9237379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63acbda5b9a8b8cefd1cf7d4c3481a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5e9d20b463365004c54e2ffbfde87681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebb5deefe1d14986f8064bcb7c30e9d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7334e2d376ecddbae2b27ff53cebfeea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5afb83eb4d9bfd77c51fdae5712784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35238aba14c9c45d97e6f83456a0b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e03ad4904728739a21b288779ccdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce939cc0a1671df743fa631193960ad87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893a9833031083b8156a407596c6af0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb07af39e73da8090020e6b45bcca1489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4fc50e84ad1a0040f52d63df53ab490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4fbb551943130e717845106da315e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7297285134f56153adb89bd1faea46c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc40cc53d2cea61d54aceb6e1890010893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5230e870b7b11d90dd9ea2ecc4663c8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762572b9bbd63613a42dc38fec354ddd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438aaa6fb23b5b1a46ad68427b7384496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beabb23747f76c09128666a14717c65497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fec0e79e0eec6ff0f6cdc1717c1ed98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ed60200ad79773760a69051ef226399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec22f19d720e0250769f202e69f7571f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416873ca654a10d7b329843d4d74b84c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298e15032c3ac4ae834ee338666a89d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2394860c6def995bb7657d63efd242103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825e42d48aa7da8690cae1332a50c22c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8de96aadcac275952046e17a7eeaa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c139a62c1daff67ff3198b287308caa7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada71a14cbf232aa29858faa997a3909107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a6bebb2983f5533b6d4683d5bc50a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb834de1682c08ed2e988c2e858edeb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b16a5024fc612efbebc7f11992274ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bf2dd038435d5589b61288dc325bd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd20356a5b5989accf88dae6608c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39134b0c4cf89ff2236a51be9130a7c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54349bca67640224d932db8d3e6b9c5a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4292619725155540319d4ac75c042e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba34b3154606dc7714d75d9aff3a18116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c27e59156eaf0e3bb051311e03d909117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284709666d1326c739134e585b226a3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2671a3e4c8a555287b5e062215d8507119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789d2b242094168358caf354cca8879120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f8ec5d1ac9db5910043702a2b8f48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf02abef7101d1c04f2f88697369d6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a3b499efccb165526220b92582e645123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17e447c0303b635a0f8e7f3cf24ee1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f1725c629b8b078ca1f03722e1b1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe3fa9ace0fcead1b0867fb7d9b0c5b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad035455e8b867b6c5ea71b55c8d1e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3903e2e6751e7ba11bc9023e19a68f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775ee174a562ff5e35d40bdb0f02ea65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c568c4cf3ff2456d3086f6f8903484b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d103c3155867be511b6e860505f43da131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb7246fc41947fde3a1e8746c359a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e348a64db516f501b20d8a7365db4119133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e380bc166a8bea2564a326efd89aa0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcad494b98be2d3ceb1243c7687b93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d308aec8de705b7868ee53c7b4e765136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1f12e13f29dbe09497637d4526178137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe05df0005dd4d4c55d1f57a97cad2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c2d5724d5c3d2bf1818545112a1ea139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecfbb3a99571f5727041fc40263b8d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff105933d46b72fd14334ccdd99f956141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df75d57c4a2c20eeac696f792d9991142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efafa913080e52d0bc7ab52d4fb6642143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004987bf7be97194dc723bf9fd7cb829144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e963db8e8df9249f83cdd78c62007c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4f66f2dcd51abec4030eef25f8816146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73666c506f09c50ed3f03522fef9aadf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d58b42ec1b4f75f53576e3adb70a2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259d82f13412bd8e21faa10031cac74149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878133e440ead17261fa25b4643051e4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881fa7f32aa16aa6271e770d66e580f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52234460cf8fe34483c207053e1978b4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14081d9be4d914c5d5452e84839c44d7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2396265b7ffbfffaf238085788502154.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>